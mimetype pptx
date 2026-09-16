--- v0 (2026-06-21)
+++ v1 (2026-09-16)
@@ -97,50 +97,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -174,50 +176,51 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -368,53 +371,54 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் நீங்கள் எருசலேமை விட்டுப் போகாமல் என்னிடத்தில் கேள்விப்பட்ட பிதாவின் வாக்குத்தத்தம் நிறைவேறக் காத்திருங்கள் என்று கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[4. And, being assembled together with them, commanded them that they should not depart from Jerusalem, but wait for the promise of the Father, which, says he, all of you have heard of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கூடிவந்திருந்தவர்கள் அவரை நோக்கி ஆண்டவரே, இக்காலத்திலா ராஜ்யத்தை இஸ்ரவேலுக்குத் திரும்பக் கொடுப்பீர் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. For John truly baptized with water; but all of you shall be baptized with the Holy Spirit not many days behind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கூடிவந்திருந்தவர்கள் அவரை நோக்கி ஆண்டவரே, இக்காலத்திலா ராஜ்யத்தை இஸ்ரவேலுக்குத் திரும்பக் கொடுப்பீர் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. For John truly baptized with water; but all of you shall be baptized with the Holy Spirit not many days behind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்: பிதாவானவர் தம்முடைய ஆதீனத்திலே வைத்திருக்கிற காலங்களையும் வேளைகளையும் அறிகிறது உங்களுக்கு அடுத்ததல்ல.]]></a:t>
+              <a:t><![CDATA[6. When they therefore were come together, they asked of him, saying, Lord, will you at this time restore again the kingdom to Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்: பிதாவானவர் தம்முடைய ஆதீனத்திலே வைத்திருக்கிற காலங்களையும் வேளைகளையும் அறிகிறது உங்களுக்கு அடுத்ததல்ல.]]></a:t>
+              <a:t><![CDATA[6. When they therefore were come together, they asked of him, saying, Lord, will you at this time restore again the kingdom to Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பரிசுத்த ஆவி உங்களிடத்தில் வரும்போது நீங்கள் பெலனடைந்து, எருசலேமிலும், யூதேயா முழுவதிலும், சமாரியாவிலும், பூமியின் கடைசிபரியந்தமும், எனக்குச் சாட்சிகளாயிருப்பீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. And he said unto them, It is not for you to know the times or the seasons, which the Father has put in his own power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பரிசுத்த ஆவி உங்களிடத்தில் வரும்போது நீங்கள் பெலனடைந்து, எருசலேமிலும், யூதேயா முழுவதிலும், சமாரியாவிலும், பூமியின் கடைசிபரியந்தமும், எனக்குச் சாட்சிகளாயிருப்பீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. And he said unto them, It is not for you to know the times or the seasons, which the Father has put in his own power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பரிசுத்த ஆவி உங்களிடத்தில் வரும்போது நீங்கள் பெலனடைந்து, எருசலேமிலும், யூதேயா முழுவதிலும், சமாரியாவிலும், பூமியின் கடைசிபரியந்தமும், எனக்குச் சாட்சிகளாயிருப்பீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. But all of you shall receive power, after that the Holy Spirit has come upon you: and all of you shall be witnesses unto me both in Jerusalem, and in all Judaea, and in Samaria, and unto the uttermost part of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளை அவர் சொன்னபின்பு, அவர்கள் பார்த்துக்கொண்டிருக்கையில், உயர எடுத்துக்கொள்ளப்பட்டார்; அவர்கள் கண்களுக்கு மறைவாக ஒரு மேகம் அவரை எடுத்துக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[8. But all of you shall receive power, after that the Holy Spirit has come upon you: and all of you shall be witnesses unto me both in Jerusalem, and in all Judaea, and in Samaria, and unto the uttermost part of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளை அவர் சொன்னபின்பு, அவர்கள் பார்த்துக்கொண்டிருக்கையில், உயர எடுத்துக்கொள்ளப்பட்டார்; அவர்கள் கண்களுக்கு மறைவாக ஒரு மேகம் அவரை எடுத்துக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[9. And when he had spoken these things, while they beheld, he was taken up; and a cloud received him out of their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தெயோப்பிலுவே, இயேசுவானவர் தாம் தெரிந்துகொண்ட அப்போஸ்தலருக்குப் பரிசுத்த ஆவியினாலே கட்டளையிட்ட பின்பு,]]></a:t>
+              <a:t><![CDATA[1. The former treatise have I made, O Theophilus, of all that Jesus began both to do and teach,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் போகிறபோது அவர்கள் வானத்தை அண்ணாந்து பார்த்துக்கொண்டிருக்கையில், இதோ, வெண்மையான வஸ்திரந்தரித்தவர்கள் இரண்டு பேர் அவர்களருகே நின்று:]]></a:t>
+              <a:t><![CDATA[9. And when he had spoken these things, while they beheld, he was taken up; and a cloud received him out of their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் போகிறபோது அவர்கள் வானத்தை அண்ணாந்து பார்த்துக்கொண்டிருக்கையில், இதோ, வெண்மையான வஸ்திரந்தரித்தவர்கள் இரண்டு பேர் அவர்களருகே நின்று:]]></a:t>
+              <a:t><![CDATA[10. And while they looked steadfastly toward heaven as he went up, behold, two men stood by them in white apparel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கலிலேயராகிய மனுஷரே, நீங்கள் ஏன் வானத்தை அண்ணாந்துபார்த்து நிற்கிறீர்கள்? உங்களிடத்தினின்று வானத்துக்கு எடுத்துக்கொள்ளப்பட்ட இந்த இயேசுவானவர் எப்படி உங்கள் கண்களுக்கு முன்பாக வானத்துக்கு எழுந்தருளிப்போனாரோ அப்படியே மறுபடியும் வருவார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And while they looked steadfastly toward heaven as he went up, behold, two men stood by them in white apparel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கலிலேயராகிய மனுஷரே, நீங்கள் ஏன் வானத்தை அண்ணாந்துபார்த்து நிற்கிறீர்கள்? உங்களிடத்தினின்று வானத்துக்கு எடுத்துக்கொள்ளப்பட்ட இந்த இயேசுவானவர் எப்படி உங்கள் கண்களுக்கு முன்பாக வானத்துக்கு எழுந்தருளிப்போனாரோ அப்படியே மறுபடியும் வருவார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Which also said, All of you men of Galilee, why stand all of you gazing up into heaven? this same Jesus, which is taken up from you into heaven, shall so come in like manner as all of you have seen him go into heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கலிலேயராகிய மனுஷரே, நீங்கள் ஏன் வானத்தை அண்ணாந்துபார்த்து நிற்கிறீர்கள்? உங்களிடத்தினின்று வானத்துக்கு எடுத்துக்கொள்ளப்பட்ட இந்த இயேசுவானவர் எப்படி உங்கள் கண்களுக்கு முன்பாக வானத்துக்கு எழுந்தருளிப்போனாரோ அப்படியே மறுபடியும் வருவார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Which also said, All of you men of Galilee, why stand all of you gazing up into heaven? this same Jesus, which is taken up from you into heaven, shall so come in like manner as all of you have seen him go into heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர்கள் எருசலேமுக்குச் சமீபமாய் ஒரு ஓய்வுநாள் பிரயாண தூரத்திலிருக்கிற ஒலிவமலை என்னப்பட்ட மலையிலிருந்து எருசலேமுக்குத் திரும்பிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Which also said, All of you men of Galilee, why stand all of you gazing up into heaven? this same Jesus, which is taken up from you into heaven, shall so come in like manner as all of you have seen him go into heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர்கள் எருசலேமுக்குச் சமீபமாய் ஒரு ஓய்வுநாள் பிரயாண தூரத்திலிருக்கிற ஒலிவமலை என்னப்பட்ட மலையிலிருந்து எருசலேமுக்குத் திரும்பிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then returned they unto Jerusalem from the mount called Olivet, which is from Jerusalem a sabbath day's journey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் அங்கே வந்தபோது மேல்வீட்டில் ஏறினார்கள்; அதில் பேதுருவும், யாக்கோபும், யோவானும், அந்திரேயாவும், பிலிப்புவும், தோமாவும், பர்த்தொலொமேயும், மத்தேயும், அல்பேயுவின் குமாரனாகிய யாக்கோபும், செலோத்தே என்னப்பட்ட சீமோனும், யாக்கோபின் சகோதானாகிய யூதாவும் தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then returned they unto Jerusalem from the mount called Olivet, which is from Jerusalem a sabbath day's journey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் அங்கே வந்தபோது மேல்வீட்டில் ஏறினார்கள்; அதில் பேதுருவும், யாக்கோபும், யோவானும், அந்திரேயாவும், பிலிப்புவும், தோமாவும், பர்த்தொலொமேயும், மத்தேயும், அல்பேயுவின் குமாரனாகிய யாக்கோபும், செலோத்தே என்னப்பட்ட சீமோனும், யாக்கோபின் சகோதானாகிய யூதாவும் தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And when they were come in, they went up into an upper room, where abode both Peter, and James, and John, and Andrew, Philip, and Thomas, Bartholomew, and Matthew, James the son of Alphaeus, and Simon Zelotes, and Judas the brother of James.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் அங்கே வந்தபோது மேல்வீட்டில் ஏறினார்கள்; அதில் பேதுருவும், யாக்கோபும், யோவானும், அந்திரேயாவும், பிலிப்புவும், தோமாவும், பர்த்தொலொமேயும், மத்தேயும், அல்பேயுவின் குமாரனாகிய யாக்கோபும், செலோத்தே என்னப்பட்ட சீமோனும், யாக்கோபின் சகோதானாகிய யூதாவும் தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And when they were come in, they went up into an upper room, where abode both Peter, and James, and John, and Andrew, Philip, and Thomas, Bartholomew, and Matthew, James the son of Alphaeus, and Simon Zelotes, and Judas the brother of James.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் எடுத்துக்கொள்ளப்பட்ட நாள்வரைக்கும் செய்யவும் உபதேசிக்கவும் தொடங்கின எல்லாவற்றையுங்குறித்து, முதலாம் பிரபந்தத்தை உண்டுபண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[1. The former treatise have I made, O Theophilus, of all that Jesus began both to do and teach,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கே இவர்களெல்லாரும், ஸ்திரீகளோடும் இயேசுவின் தாயாகிய மரியாளோடும், அவருடைய சகோதரரோடுங்கூட ஒருமனப்பட்டு, ஜெபத்திலும் வேண்டுதலிலும் தரித்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And when they were come in, they went up into an upper room, where abode both Peter, and James, and John, and Andrew, Philip, and Thomas, Bartholomew, and Matthew, James the son of Alphaeus, and Simon Zelotes, and Judas the brother of James.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கே இவர்களெல்லாரும், ஸ்திரீகளோடும் இயேசுவின் தாயாகிய மரியாளோடும், அவருடைய சகோதரரோடுங்கூட ஒருமனப்பட்டு, ஜெபத்திலும் வேண்டுதலிலும் தரித்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. These all continued with one accord in prayer and supplication, with the women, and Mary the mother of Jesus, and with his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்நாட்களிலே, சீஷர்களில் ஏறக்குறைய நூற்றிருபதுபேர் கூடியிருந்தபோது, அவர்கள் நடுவிலே பேதுரு எழுந்து நின்று:]]></a:t>
+              <a:t><![CDATA[14. These all continued with one accord in prayer and supplication, with the women, and Mary the mother of Jesus, and with his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்நாட்களிலே, சீஷர்களில் ஏறக்குறைய நூற்றிருபதுபேர் கூடியிருந்தபோது, அவர்கள் நடுவிலே பேதுரு எழுந்து நின்று:]]></a:t>
+              <a:t><![CDATA[15. And in those days Peter stood up in the midst of the disciples, and said, (the number of names together were about an hundred and twenty,)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சகோதரரே, இயேசுவைப் பிடித்தவர்களுக்கு வழிகாட்டின யூதாசைக்குறித்துப் பரிசுத்த ஆவி தாவீதின் வாக்கினால் முன் சொன்ன வேதவாக்கியம் நிறைவேறவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And in those days Peter stood up in the midst of the disciples, and said, (the number of names together were about an hundred and twenty,)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சகோதரரே, இயேசுவைப் பிடித்தவர்களுக்கு வழிகாட்டின யூதாசைக்குறித்துப் பரிசுத்த ஆவி தாவீதின் வாக்கினால் முன் சொன்ன வேதவாக்கியம் நிறைவேறவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. Men and brethren, this scripture must essentially have been fulfilled, which the Holy Spirit by the mouth of David spoke before concerning Judas, which was guide to them that took Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் எங்களில் ஒருவனாக எண்ணப்பட்டு, இந்த ஊழியத்தில் பங்குபெற்றவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. Men and brethren, this scripture must essentially have been fulfilled, which the Holy Spirit by the mouth of David spoke before concerning Judas, which was guide to them that took Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அநீதத்தின் கூலியினால் அவன் ஒருநிலத்தைச் சம்பாதித்து, தலைகீழாக விழுந்தான்; அவன் வயிறு வெடித்து, குடல்களெல்லாம் சரிந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[17. For he was numbered with us, and had obtained part of this ministry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அநீதத்தின் கூலியினால் அவன் ஒருநிலத்தைச் சம்பாதித்து, தலைகீழாக விழுந்தான்; அவன் வயிறு வெடித்து, குடல்களெல்லாம் சரிந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[18. Now this man purchased a field with the reward of iniquity; and falling headlong, he burst asunder in the midst, and all his bowels gushed out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இது எருசலேமிலுள்ள குடிகள் யாவருக்கும் தெரிந்திருக்கிறது; அதினாலே அந்த நிலம் அவர்களுடைய பாஷையிலே இரத்தநிலம் என்று அர்த்தங்கொள்ளும் அக்கெல்தமா என்னப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. Now this man purchased a field with the reward of iniquity; and falling headlong, he burst asunder in the midst, and all his bowels gushed out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் எடுத்துக்கொள்ளப்பட்ட நாள்வரைக்கும் செய்யவும் உபதேசிக்கவும் தொடங்கின எல்லாவற்றையுங்குறித்து, முதலாம் பிரபந்தத்தை உண்டுபண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[2. Until the day in which he was taken up, after that he through the Holy Spirit had given commandments unto the apostles whom he had chosen:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இது எருசலேமிலுள்ள குடிகள் யாவருக்கும் தெரிந்திருக்கிறது; அதினாலே அந்த நிலம் அவர்களுடைய பாஷையிலே இரத்தநிலம் என்று அர்த்தங்கொள்ளும் அக்கெல்தமா என்னப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. And it was known unto all the dwellers at Jerusalem; insomuch as that field is called in their proper tongue, Aceldama, that is to say, The field of blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சங்கீத புஸ்தகத்திலே: அவனுடைய வாசஸ்தலம் பாழாகக்கடவது, ஒருவனும் அதில் வாசம்பண்ணாதிருப்பானாக என்றும்; அவனுடைய கண்காணிப்பை வேறொருவன் பெறக்கடவன் என்றும் எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. And it was known unto all the dwellers at Jerusalem; insomuch as that field is called in their proper tongue, Aceldama, that is to say, The field of blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சங்கீத புஸ்தகத்திலே: அவனுடைய வாசஸ்தலம் பாழாகக்கடவது, ஒருவனும் அதில் வாசம்பண்ணாதிருப்பானாக என்றும்; அவனுடைய கண்காணிப்பை வேறொருவன் பெறக்கடவன் என்றும் எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. For it is written in the book of Psalms, Let his habitation be desolate, and let no man dwell therein: and his bishoprick let another take.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆதலால், யோவான் ஞானஸ்நானங்கொடுத்த நாள்முதற்கொண்டு, கர்த்தராகிய இயேசுவானவர் நம்மிடத்திலிருந்து உயர எடுத்துக்கொள்ளப்பட்ட நாள்வரைக்கும்,]]></a:t>
+              <a:t><![CDATA[20. For it is written in the book of Psalms, Let his habitation be desolate, and let no man dwell therein: and his bishoprick let another take.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆதலால், யோவான் ஞானஸ்நானங்கொடுத்த நாள்முதற்கொண்டு, கர்த்தராகிய இயேசுவானவர் நம்மிடத்திலிருந்து உயர எடுத்துக்கொள்ளப்பட்ட நாள்வரைக்கும்,]]></a:t>
+              <a:t><![CDATA[21. Wherefore of these men which have companied with us all the time that the Lord Jesus went in and out among us,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் நம்மிடத்தில் சஞ்சரித்திருந்த காலங்களிலெல்லாம் எங்களுடனேகூட இருந்த மனுஷர்களில் ஒருவன் அவர் உயிரோடெழுந்ததைக்குறித்து, எங்களுடனேகூடச் சாட்சியாக ஏற்படுத்தப்படவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Wherefore of these men which have companied with us all the time that the Lord Jesus went in and out among us,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் நம்மிடத்தில் சஞ்சரித்திருந்த காலங்களிலெல்லாம் எங்களுடனேகூட இருந்த மனுஷர்களில் ஒருவன் அவர் உயிரோடெழுந்ததைக்குறித்து, எங்களுடனேகூடச் சாட்சியாக ஏற்படுத்தப்படவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. Beginning from the baptism of John, unto that same day that he was taken up from us, must one be ordained to be a witness with us of his resurrection.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவர்கள் யுஸ்து என்னும் மறுநாமமுள்ள பர்சபா என்னப்பட்ட யோசேப்பும், மத்தியாவும் ஆகிய இவ்விரண்டுபேரையும் நிறுத்தி:]]></a:t>
+              <a:t><![CDATA[22. Beginning from the baptism of John, unto that same day that he was taken up from us, must one be ordained to be a witness with us of his resurrection.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எல்லாருடைய இருதயங்களையும் அறிந்திருக்கிற கர்த்தாவே, யூதாஸ் என்பவன் தனக்குரிய இடத்துக்குப் போகும்படி இழந்துபோன இந்த ஊழியத்திலும் இந்த அப்போஸ்தலப்பட்டத்திலும் பங்குபெறுவதற்காக,]]></a:t>
+              <a:t><![CDATA[23. And they appointed two, Joseph called Barsabas, who was surnamed Justus, and Matthias.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எல்லாருடைய இருதயங்களையும் அறிந்திருக்கிற கர்த்தாவே, யூதாஸ் என்பவன் தனக்குரிய இடத்துக்குப் போகும்படி இழந்துபோன இந்த ஊழியத்திலும் இந்த அப்போஸ்தலப்பட்டத்திலும் பங்குபெறுவதற்காக,]]></a:t>
+              <a:t><![CDATA[23. And they appointed two, Joseph called Barsabas, who was surnamed Justus, and Matthias.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் பாடுபட்டபின்பு, நாற்பது நாளளவும் அப்போஸ்தலருக்குத் தரிசனமாகி, தேவனுடைய ராஜ்யத்துக்குரியவைகளை அவர்களுடனே பேசி, அநேகம் தெளிவான திருஷ்டாந்தங்களினாலே அவர்களுக்குத் தம்மை உயிரோடிருக்கிறவராகக் காண்பித்தார்.]]></a:t>
+              <a:t><![CDATA[2. Until the day in which he was taken up, after that he through the Holy Spirit had given commandments unto the apostles whom he had chosen:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவ்விரண்டு பேரில் தேவரீர் தெரிந்துகொண்டவனை எங்களுக்குக் காண்பித்தருளும் என்று ஜெபம்பண்ணி;]]></a:t>
+              <a:t><![CDATA[24. And they prayed, and said, You, Lord, which know the hearts of all men, show whether of these two you have chosen,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவ்விரண்டு பேரில் தேவரீர் தெரிந்துகொண்டவனை எங்களுக்குக் காண்பித்தருளும் என்று ஜெபம்பண்ணி;]]></a:t>
+              <a:t><![CDATA[24. And they prayed, and said, You, Lord, which know the hearts of all men, show whether of these two you have chosen,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,51 +5492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்பு, அவர்களைக் குறித்துச் சீட்டுப்போட்டார்கள்; சீட்டு மத்தியாவின் பேருக்கு விழுந்தது; அப்பொழுது அவன் பதினொரு அப்போஸ்தலருடனே சேர்த்துக்கொள்ளப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[25. That he may take part of this ministry and apostleship, from which Judas by transgression fell, that he might go to his own place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5597,51 +5601,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்பு, அவர்களைக் குறித்துச் சீட்டுப்போட்டார்கள்; சீட்டு மத்தியாவின் பேருக்கு விழுந்தது; அப்பொழுது அவன் பதினொரு அப்போஸ்தலருடனே சேர்த்துக்கொள்ளப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[26. And they gave forth their lots; and the lot fell upon Matthias; and he was numbered with the eleven apostles.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And they gave forth their lots; and the lot fell upon Matthias; and he was numbered with the eleven apostles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் பாடுபட்டபின்பு, நாற்பது நாளளவும் அப்போஸ்தலருக்குத் தரிசனமாகி, தேவனுடைய ராஜ்யத்துக்குரியவைகளை அவர்களுடனே பேசி, அநேகம் தெளிவான திருஷ்டாந்தங்களினாலே அவர்களுக்குத் தம்மை உயிரோடிருக்கிறவராகக் காண்பித்தார்.]]></a:t>
+              <a:t><![CDATA[3. To whom also he showed himself alive after his passion by many infallible proofs, being seen of them forty days, and speaking of the things pertaining to the kingdom of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அன்றியும், அவர் அவர்களுடனே கூடிவந்திருக்கும்போது, அவர்களை நோக்கி: யோவான் ஜலத்தினாலே ஞானஸ்நானங்கொடுத்தான்; நீங்கள் சில நாளுக்குள்ளே பரிசுத்த ஆவியினாலே ஞானஸ்நானம் பெறுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. To whom also he showed himself alive after his passion by many infallible proofs, being seen of them forty days, and speaking of the things pertaining to the kingdom of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அன்றியும், அவர் அவர்களுடனே கூடிவந்திருக்கும்போது, அவர்களை நோக்கி: யோவான் ஜலத்தினாலே ஞானஸ்நானங்கொடுத்தான்; நீங்கள் சில நாளுக்குள்ளே பரிசுத்த ஆவியினாலே ஞானஸ்நானம் பெறுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. To whom also he showed himself alive after his passion by many infallible proofs, being seen of them forty days, and speaking of the things pertaining to the kingdom of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் நீங்கள் எருசலேமை விட்டுப் போகாமல் என்னிடத்தில் கேள்விப்பட்ட பிதாவின் வாக்குத்தத்தம் நிறைவேறக் காத்திருங்கள் என்று கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[4. And, being assembled together with them, commanded them that they should not depart from Jerusalem, but wait for the promise of the Father, which, says he, all of you have heard of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044898" r:id="rId1"/>
+    <p:sldLayoutId id="2478604198" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6540,50 +6653,58 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6716,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[many days behind.]]></a:t>
+              <a:t><![CDATA[ஞானஸ்நானங்கொடுத்தான்; நீங்கள் சில நாளுக்குள்ளே பரிசுத்த ஆவியினாலே ஞானஸ்நானம் பெறுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. When they therefore were come together, they asked of him, saying, Lord, will you at this time]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் நீங்கள் எருசலேமை விட்டுப் போகாமல் என்னிடத்தில் கேள்விப்பட்ட பிதாவின் வாக்குத்தத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[restore again the kingdom to Israel?]]></a:t>
+              <a:t><![CDATA[நிறைவேறக் காத்திருங்கள் என்று கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he said unto them, It is not for you to know the times or the seasons, which the Father has]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கூடிவந்திருந்தவர்கள் அவரை நோக்கி ஆண்டவரே, இக்காலத்திலா ராஜ்யத்தை இஸ்ரவேலுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[put in his own power.]]></a:t>
+              <a:t><![CDATA[திரும்பக் கொடுப்பீர் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But all of you shall receive power, after that the Holy Spirit has come upon you: and all of you]]></a:t>
+              <a:t><![CDATA[7. அதற்கு அவர்: பிதாவானவர் தம்முடைய ஆதீனத்திலே வைத்திருக்கிற காலங்களையும் வேளைகளையும் அறிகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be witnesses unto me both in Jerusalem, and in all Judaea, and in Samaria, and unto the]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு அடுத்ததல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[uttermost part of the earth.]]></a:t>
+              <a:t><![CDATA[8. பரிசுத்த ஆவி உங்களிடத்தில் வரும்போது நீங்கள் பெலனடைந்து, எருசலேமிலும், யூதேயா முழுவதிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when he had spoken these things, while they beheld, he was taken up; and a cloud received him]]></a:t>
+              <a:t><![CDATA[சமாரியாவிலும், பூமியின் கடைசிபரியந்தமும், எனக்குச் சாட்சிகளாயிருப்பீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of their sight.]]></a:t>
+              <a:t><![CDATA[9. இவைகளை அவர் சொன்னபின்பு, அவர்கள் பார்த்துக்கொண்டிருக்கையில், உயர எடுத்துக்கொள்ளப்பட்டார்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The former treatise have I made, O Theophilus, of all that Jesus began both to do and teach,]]></a:t>
+              <a:t><![CDATA[1. தெயோப்பிலுவே, இயேசுவானவர் தாம் தெரிந்துகொண்ட அப்போஸ்தலருக்குப் பரிசுத்த ஆவியினாலே கட்டளையிட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And while they looked steadfastly toward heaven as he went up, behold, two men stood by them in]]></a:t>
+              <a:t><![CDATA[கண்களுக்கு மறைவாக ஒரு மேகம் அவரை எடுத்துக்கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[white apparel;]]></a:t>
+              <a:t><![CDATA[10. அவர் போகிறபோது அவர்கள் வானத்தை அண்ணாந்து பார்த்துக்கொண்டிருக்கையில், இதோ, வெண்மையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Which also said, All of you men of Galilee, why stand all of you gazing up into heaven? this]]></a:t>
+              <a:t><![CDATA[வஸ்திரந்தரித்தவர்கள் இரண்டு பேர் அவர்களருகே நின்று:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[same Jesus, which is taken up from you into heaven, shall so come in like manner as all of you have]]></a:t>
+              <a:t><![CDATA[11. கலிலேயராகிய மனுஷரே, நீங்கள் ஏன் வானத்தை அண்ணாந்துபார்த்து நிற்கிறீர்கள்? உங்களிடத்தினின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seen him go into heaven.]]></a:t>
+              <a:t><![CDATA[வானத்துக்கு எடுத்துக்கொள்ளப்பட்ட இந்த இயேசுவானவர் எப்படி உங்கள் கண்களுக்கு முன்பாக வானத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then returned they unto Jerusalem from the mount called Olivet, which is from Jerusalem a]]></a:t>
+              <a:t><![CDATA[எழுந்தருளிப்போனாரோ அப்படியே மறுபடியும் வருவார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sabbath day's journey.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவர்கள் எருசலேமுக்குச் சமீபமாய் ஒரு ஓய்வுநாள் பிரயாண தூரத்திலிருக்கிற ஒலிவமலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And when they were come in, they went up into an upper room, where abode both Peter, and James,]]></a:t>
+              <a:t><![CDATA[என்னப்பட்ட மலையிலிருந்து எருசலேமுக்குத் திரும்பிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and John, and Andrew, Philip, and Thomas, Bartholomew, and Matthew, James the son of Alphaeus, and]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் அங்கே வந்தபோது மேல்வீட்டில் ஏறினார்கள்; அதில் பேதுருவும், யாக்கோபும், யோவானும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Simon Zelotes, and Judas the brother of James.]]></a:t>
+              <a:t><![CDATA[அந்திரேயாவும், பிலிப்புவும், தோமாவும், பர்த்தொலொமேயும், மத்தேயும், அல்பேயுவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Until the day in which he was taken up, after that he through the Holy Spirit had given]]></a:t>
+              <a:t><![CDATA[பின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. These all continued with one accord in prayer and supplication, with the women, and Mary the]]></a:t>
+              <a:t><![CDATA[யாக்கோபும், செலோத்தே என்னப்பட்ட சீமோனும், யாக்கோபின் சகோதானாகிய யூதாவும் தங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mother of Jesus, and with his brethren.]]></a:t>
+              <a:t><![CDATA[14. அங்கே இவர்களெல்லாரும், ஸ்திரீகளோடும் இயேசுவின் தாயாகிய மரியாளோடும், அவருடைய சகோதரரோடுங்கூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And in those days Peter stood up in the midst of the disciples, and said, (the number of names]]></a:t>
+              <a:t><![CDATA[ஒருமனப்பட்டு, ஜெபத்திலும் வேண்டுதலிலும் தரித்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[together were about an hundred and twenty,)]]></a:t>
+              <a:t><![CDATA[15. அந்நாட்களிலே, சீஷர்களில் ஏறக்குறைய நூற்றிருபதுபேர் கூடியிருந்தபோது, அவர்கள் நடுவிலே பேதுரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Men and brethren, this scripture must essentially have been fulfilled, which the Holy Spirit by]]></a:t>
+              <a:t><![CDATA[எழுந்து நின்று:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the mouth of David spoke before concerning Judas, which was guide to them that took Jesus.]]></a:t>
+              <a:t><![CDATA[16. சகோதரரே, இயேசுவைப் பிடித்தவர்களுக்கு வழிகாட்டின யூதாசைக்குறித்துப் பரிசுத்த ஆவி தாவீதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. For he was numbered with us, and had obtained part of this ministry.]]></a:t>
+              <a:t><![CDATA[வாக்கினால் முன் சொன்ன வேதவாக்கியம் நிறைவேறவேண்டியதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Now this man purchased a field with the reward of iniquity; and falling headlong, he burst]]></a:t>
+              <a:t><![CDATA[17. அவன் எங்களில் ஒருவனாக எண்ணப்பட்டு, இந்த ஊழியத்தில் பங்குபெற்றவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[asunder in the midst, and all his bowels gushed out.]]></a:t>
+              <a:t><![CDATA[18. அநீதத்தின் கூலியினால் அவன் ஒருநிலத்தைச் சம்பாதித்து, தலைகீழாக விழுந்தான்; அவன் வயிறு வெடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And it was known unto all the dwellers at Jerusalem; insomuch as that field is called in their]]></a:t>
+              <a:t><![CDATA[குடல்களெல்லாம் சரிந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commandments unto the apostles whom he had chosen:]]></a:t>
+              <a:t><![CDATA[2. அவர் எடுத்துக்கொள்ளப்பட்ட நாள்வரைக்கும் செய்யவும் உபதேசிக்கவும் தொடங்கின எல்லாவற்றையுங்குறித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[proper tongue, Aceldama, that is to say, The field of blood.]]></a:t>
+              <a:t><![CDATA[19. இது எருசலேமிலுள்ள குடிகள் யாவருக்கும் தெரிந்திருக்கிறது; அதினாலே அந்த நிலம் அவர்களுடைய பாஷையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For it is written in the book of Psalms, Let his habitation be desolate, and let no man dwell]]></a:t>
+              <a:t><![CDATA[இரத்தநிலம் என்று அர்த்தங்கொள்ளும் அக்கெல்தமா என்னப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therein: and his bishoprick let another take.]]></a:t>
+              <a:t><![CDATA[20. சங்கீத புஸ்தகத்திலே: அவனுடைய வாசஸ்தலம் பாழாகக்கடவது, ஒருவனும் அதில் வாசம்பண்ணாதிருப்பானாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Wherefore of these men which have companied with us all the time that the Lord Jesus went in and]]></a:t>
+              <a:t><![CDATA[என்றும்; அவனுடைய கண்காணிப்பை வேறொருவன் பெறக்கடவன் என்றும் எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out among us,]]></a:t>
+              <a:t><![CDATA[21. ஆதலால், யோவான் ஞானஸ்நானங்கொடுத்த நாள்முதற்கொண்டு, கர்த்தராகிய இயேசுவானவர் நம்மிடத்திலிருந்து உயர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Beginning from the baptism of John, unto that same day that he was taken up from us, must one be]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொள்ளப்பட்ட நாள்வரைக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ordained to be a witness with us of his resurrection.]]></a:t>
+              <a:t><![CDATA[22. அவர் நம்மிடத்தில் சஞ்சரித்திருந்த காலங்களிலெல்லாம் எங்களுடனேகூட இருந்த மனுஷர்களில் ஒருவன் அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And they appointed two, Joseph called Barsabas, who was surnamed Justus, and Matthias.]]></a:t>
+              <a:t><![CDATA[உயிரோடெழுந்ததைக்குறித்து, எங்களுடனேகூடச் சாட்சியாக ஏற்படுத்தப்படவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And they prayed, and said, You, Lord, which know the hearts of all men, show whether of these]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது அவர்கள் யுஸ்து என்னும் மறுநாமமுள்ள பர்சபா என்னப்பட்ட யோசேப்பும், மத்தியாவும் ஆகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[two you have chosen,]]></a:t>
+              <a:t><![CDATA[இவ்விரண்டுபேரையும் நிறுத்தி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. To whom also he showed himself alive after his passion by many infallible proofs, being seen of]]></a:t>
+              <a:t><![CDATA[முதலாம் பிரபந்தத்தை உண்டுபண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. That he may take part of this ministry and apostleship, from which Judas by transgression fell,]]></a:t>
+              <a:t><![CDATA[24. எல்லாருடைய இருதயங்களையும் அறிந்திருக்கிற கர்த்தாவே, யூதாஸ் என்பவன் தனக்குரிய இடத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that he might go to his own place.]]></a:t>
+              <a:t><![CDATA[போகும்படி இழந்துபோன இந்த ஊழியத்திலும் இந்த அப்போஸ்தலப்பட்டத்திலும் பங்குபெறுவதற்காக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And they gave forth their lots; and the lot fell upon Matthias; and he was numbered with the]]></a:t>
+              <a:t><![CDATA[25. இவ்விரண்டு பேரில் தேவரீர் தெரிந்துகொண்டவனை எங்களுக்குக் காண்பித்தருளும் என்று ஜெபம்பண்ணி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13041,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eleven apostles.]]></a:t>
+              <a:t><![CDATA[26. பின்பு, அவர்களைக் குறித்துச் சீட்டுப்போட்டார்கள்; சீட்டு மத்தியாவின் பேருக்கு விழுந்தது;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்பொழுது அவன் பதினொரு அப்போஸ்தலருடனே சேர்த்துக்கொள்ளப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them forty days, and speaking of the things pertaining to the kingdom of God:]]></a:t>
+              <a:t><![CDATA[3. அவர் பாடுபட்டபின்பு, நாற்பது நாளளவும் அப்போஸ்தலருக்குத் தரிசனமாகி, தேவனுடைய ராஜ்யத்துக்குரியவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And, being assembled together with them, commanded them that they should not depart from]]></a:t>
+              <a:t><![CDATA[அவர்களுடனே பேசி, அநேகம் தெளிவான திருஷ்டாந்தங்களினாலே அவர்களுக்குத் தம்மை உயிரோடிருக்கிறவராகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem, but wait for the promise of the Father, which, says he, all of you have heard of me.]]></a:t>
+              <a:t><![CDATA[காண்பித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For John truly baptized with water; but all of you shall be baptized with the Holy Spirit not]]></a:t>
+              <a:t><![CDATA[4. அன்றியும், அவர் அவர்களுடனே கூடிவந்திருக்கும்போது, அவர்களை நோக்கி: யோவான் ஜலத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>