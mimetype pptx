--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -145,50 +145,86 @@
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -246,50 +282,68 @@
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -464,53 +518,71 @@
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -570,51 +642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. யூதருடைய தேசத்திலும் எருசலேமிலும் அவர் செய்தவைகளெல்லாவற்றிலும் நாங்கள் சாட்சிகளாயிருக்கிறோம். அவரை மரத்திலே தூக்கிக் கொலைசெய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And now send men to Joppa, and call for one Simon, whose surname is Peter:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -679,51 +751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. யூதருடைய தேசத்திலும் எருசலேமிலும் அவர் செய்தவைகளெல்லாவற்றிலும் நாங்கள் சாட்சிகளாயிருக்கிறோம். அவரை மரத்திலே தூக்கிக் கொலைசெய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. He lodges with one Simon a tanner, whose house is by the sea side: he shall tell you what you ought to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -788,51 +860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. மூன்றாம் நாளிலே தேவன் அவரை எழுப்பிப் பிரத்தியட்சமாய்க் காணும்படிசெய்தார்.]]></a:t>
+              <a:t><![CDATA[6. He lodges with one Simon a tanner, whose house is by the sea side: he shall tell you what you ought to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -897,51 +969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ஆயினும் எல்லா ஜாதிகளுக்கும் பிரத்தியட்சமாகும்படி செய்யாமல், அவர் மரித்தோரிலிருந்து எழுந்தபின்பு அவரோடே புசித்துக் குடித்தவர்களும் தேவனால் முன்பு நியமிக்கப்பட்ட சாட்சிகளுமாகிய எங்களுக்கே பிரத்தியட்சமாகும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[7. And when the angel which spoke unto Cornelius was departed, he called two of his household servants, and a devout soldier of them that waited on him continually;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1006,51 +1078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ஆயினும் எல்லா ஜாதிகளுக்கும் பிரத்தியட்சமாகும்படி செய்யாமல், அவர் மரித்தோரிலிருந்து எழுந்தபின்பு அவரோடே புசித்துக் குடித்தவர்களும் தேவனால் முன்பு நியமிக்கப்பட்ட சாட்சிகளுமாகிய எங்களுக்கே பிரத்தியட்சமாகும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[7. And when the angel which spoke unto Cornelius was departed, he called two of his household servants, and a devout soldier of them that waited on him continually;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1115,51 +1187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இத்தாலியா பட்டாளம் என்னப்பட்ட பட்டாளத்திலே நூற்றுக்கு அதிபதியாகிய கொர்நேலியு என்னும் பேர்கொண்ட ஒரு மனுஷன் செசரியா பட்டணத்திலே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. And when he had declared all these things unto them, he sent them to Joppa.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1224,51 +1296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அன்றியும் அவரே உயிரோடிருக்கிறவர்களுக்கும் மரித்தோர்களுக்கும் தேவனால் ஏற்படுத்தப்பட்ட நியாதிபதியென்று ஜனங்களுக்குப் பிரசங்கிக்கவும், சாட்சியாக ஒப்புவிக்கவும், அவர் எங்களுக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[9. On the next day, as they went on their journey, and drew nigh unto the city, Peter went up upon the housetop to pray about the sixth hour:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1333,51 +1405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அன்றியும் அவரே உயிரோடிருக்கிறவர்களுக்கும் மரித்தோர்களுக்கும் தேவனால் ஏற்படுத்தப்பட்ட நியாதிபதியென்று ஜனங்களுக்குப் பிரசங்கிக்கவும், சாட்சியாக ஒப்புவிக்கவும், அவர் எங்களுக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[9. On the next day, as they went on their journey, and drew nigh unto the city, Peter went up upon the housetop to pray about the sixth hour:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1442,51 +1514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் தேவபக்தியுள்ளவனும் தன்வீட்டாரனைவரோடும் தேவனுக்குப் பயந்தவனுமாயிருந்து, ஜனங்களுக்கு மிகுந்த தருமங்களைச் செய்து, எப்பொழுதும் தேவனை நோக்கி ஜெபம்பண்ணிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. And he became very hungry, and would have eaten: but while they made ready, he fell into a trance,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1551,51 +1623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் தேவபக்தியுள்ளவனும் தன்வீட்டாரனைவரோடும் தேவனுக்குப் பயந்தவனுமாயிருந்து, ஜனங்களுக்கு மிகுந்த தருமங்களைச் செய்து, எப்பொழுதும் தேவனை நோக்கி ஜெபம்பண்ணிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. And he became very hungry, and would have eaten: but while they made ready, he fell into a trance,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1660,51 +1732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. எந்த ஜனத்திலாயினும் அவருக்குப் பயந்திருந்து நீதியைச் செய்கிறவன் எவனோ அவனே அவருக்கு உகந்தவன் என்றும் நிச்சயமாய் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. There was a certain man in Caesarea called Cornelius, a centurion of the band called the Italian band,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1769,51 +1841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவரை விசுவாசிக்கிறவன் எவனோ அவன் அவருடைய நாமத்தினாலே பாவமன்னிப்பைப் பெறுவானென்று தீர்க்கதரிசிகளெல்லாரும் அவரைக்குறித்தே சாட்சிகொடுக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And saw heaven opened, and a certain vessel descending upon him, as it had been a great sheet knit at the four corners, and let down to the earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1878,51 +1950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவரை விசுவாசிக்கிறவன் எவனோ அவன் அவருடைய நாமத்தினாலே பாவமன்னிப்பைப் பெறுவானென்று தீர்க்கதரிசிகளெல்லாரும் அவரைக்குறித்தே சாட்சிகொடுக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And saw heaven opened, and a certain vessel descending upon him, as it had been a great sheet knit at the four corners, and let down to the earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1987,51 +2059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பகலில் ஏறக்குறைய ஒன்பதாம் மணிநேரத்திலே தேவனுடைய தூதன் தன்னிடத்தில் வரவும், கொர்நேலியுவே, என்று அழைக்கவும் பிரத்தியட்சமாய்த் தரிசனங்கண்டு,]]></a:t>
+              <a:t><![CDATA[12. Wherein were all manner of four-footed beasts of the earth, and wild beasts, and creeping things, and fowls of the air.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2096,51 +2168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பகலில் ஏறக்குறைய ஒன்பதாம் மணிநேரத்திலே தேவனுடைய தூதன் தன்னிடத்தில் வரவும், கொர்நேலியுவே, என்று அழைக்கவும் பிரத்தியட்சமாய்த் தரிசனங்கண்டு,]]></a:t>
+              <a:t><![CDATA[12. Wherein were all manner of four-footed beasts of the earth, and wild beasts, and creeping things, and fowls of the air.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2205,51 +2277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இந்த வார்த்தைகளைப் பேதுரு பேசிகொண்டிருக்கையில் வசனத்தைக்கேட்டவர்கள் யாவர்மேலும் பரிசுத்த ஆவியானவர் இறங்கினார்.]]></a:t>
+              <a:t><![CDATA[13. And there came a voice to him, Rise, Peter; kill, and eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2314,51 +2386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனை உற்றுப்பார்த்து, பயந்து: ஆண்டவரே, என்ன, என்றான். அப்பொழுது அவன்: உன் ஜெபங்களும் உன் தருமங்களும் தேவனுக்கு நினைப்பூட்டுதலாக அவர் சந்நிதியில் வந்தெட்டியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. But Peter said, Not so, Lord; for I have never eaten any thing that is common or unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2423,51 +2495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனை உற்றுப்பார்த்து, பயந்து: ஆண்டவரே, என்ன, என்றான். அப்பொழுது அவன்: உன் ஜெபங்களும் உன் தருமங்களும் தேவனுக்கு நினைப்பூட்டுதலாக அவர் சந்நிதியில் வந்தெட்டியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. But Peter said, Not so, Lord; for I have never eaten any thing that is common or unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2532,51 +2604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவர்கள் பல பாஷைகளைப் பேசுகிறதையும் தேவனைப் புகழுகிறதையும்,]]></a:t>
+              <a:t><![CDATA[15. And the voice spoke unto him again the second time, What God has cleansed, that call not you common.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2641,51 +2713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவர்கள் பல பாஷைகளைப் பேசுகிறதையும் தேவனைப் புகழுகிறதையும்,]]></a:t>
+              <a:t><![CDATA[15. And the voice spoke unto him again the second time, What God has cleansed, that call not you common.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2750,51 +2822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்பொழுது நீ யோப்பா பட்டணத்துக்கு மனுஷரை அனுப்பி, பேதுரு என்று மறுபேர்கொண்ட சீமோனை அழைப்பி.]]></a:t>
+              <a:t><![CDATA[16. This was done three times: and the vessel was received up again into heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2859,51 +2931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. எந்த ஜனத்திலாயினும் அவருக்குப் பயந்திருந்து நீதியைச் செய்கிறவன் எவனோ அவனே அவருக்கு உகந்தவன் என்றும் நிச்சயமாய் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. There was a certain man in Caesarea called Cornelius, a centurion of the band called the Italian band,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2968,51 +3040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பேதுருவோடேகூட வந்திருந்த விருத்தசேதனமுள்ள விசுவாசிகள் கேட்கும்போது, பரிசுத்த ஆவியின் வரம் புறஜாதிகள்மேலும் பொழிந்தருளப்பட்டதைக்குறித்துப் பிரமித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. This was done three times: and the vessel was received up again into heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3077,51 +3149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் தோல் பதனிடுகிறவனாகிய சீமோன் என்னும் ஒருவனிடத்திலே தங்கியிருக்கிறான்; அவனுடைய வீடு கடலோரத்திலிருக்கிறது. நீ செய்யவேண்டியதை அவன் உனக்குச் சொல்லுவான் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Now while Peter doubted in himself what this vision which he had seen should mean, behold, the men which were sent from Cornelius had made enquiry for Simon's house, and stood before the gate,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3186,51 +3258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அப்பொழுது பேதுரு: நம்மைப்போலப் பரிசுத்த ஆவியைப் பெற்ற இவர்களும் ஞானஸ்நானம் பெறாதாபடிக்கு எவனாகிலும் தண்ணீரை விலக்கலாமா என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[17. Now while Peter doubted in himself what this vision which he had seen should mean, behold, the men which were sent from Cornelius had made enquiry for Simon's house, and stood before the gate,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3295,51 +3367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அப்பொழுது பேதுரு: நம்மைப்போலப் பரிசுத்த ஆவியைப் பெற்ற இவர்களும் ஞானஸ்நானம் பெறாதாபடிக்கு எவனாகிலும் தண்ணீரை விலக்கலாமா என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[17. Now while Peter doubted in himself what this vision which he had seen should mean, behold, the men which were sent from Cornelius had made enquiry for Simon's house, and stood before the gate,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3404,51 +3476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கொர்நேலியு தன்னுடனே பேசின தேவதூதன் போனபின்பு, தன் வீட்டு மனுஷரில் இரண்டு பேரையும் தன்னிடத்தில் சேவிக்கிற போர்ச்சேவகரில் தேவபக்தியுள்ள ஒருவனையும் அழைத்து,]]></a:t>
+              <a:t><![CDATA[18. And called, and asked whether Simon, which was surnamed Peter, were lodged there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3513,51 +3585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கொர்நேலியு தன்னுடனே பேசின தேவதூதன் போனபின்பு, தன் வீட்டு மனுஷரில் இரண்டு பேரையும் தன்னிடத்தில் சேவிக்கிற போர்ச்சேவகரில் தேவபக்தியுள்ள ஒருவனையும் அழைத்து,]]></a:t>
+              <a:t><![CDATA[19. While Peter thought on the vision, the Spirit said unto him, Behold, three men seek you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3622,51 +3694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. கர்த்தருடைய நாமத்தினாலே அவர்களுக்கு ஞானஸ்நானங்கொடுக்கும்படி கட்டளையிட்டான். அப்பொழுது சிலநாள் அங்கே தங்கும்படி அவனை வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. While Peter thought on the vision, the Spirit said unto him, Behold, three men seek you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3731,51 +3803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. கர்த்தருடைய நாமத்தினாலே அவர்களுக்கு ஞானஸ்நானங்கொடுக்கும்படி கட்டளையிட்டான். அப்பொழுது சிலநாள் அங்கே தங்கும்படி அவனை வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Arise therefore, and get you down, and go with them, doubting nothing: for I have sent them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3840,51 +3912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எல்லாவற்றையும் அவர்களுக்கு விவரித்துச் சொல்லி அவர்களை யோப்பா பட்டணத்துக்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[20. Arise therefore, and get you down, and go with them, doubting nothing: for I have sent them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3949,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மறுநாளிலே அவர்கள் பிரயாணப்பட்டு, அந்தப் பட்டணத்துக்குச் சமீபித்து வருகையில், பேதுரு ஆறாம் மணிநேரத்தில் ஜெபம்பண்ணும்படி மேல் வீட்டில் ஏறினான்.]]></a:t>
+              <a:t><![CDATA[21. Then Peter went down to the men which were sent unto him from Cornelius; and said, Behold, I am he whom all of you seek: what is the cause wherefore all of you are come?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4058,51 +4130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. எல்லாருக்கும் கர்த்தராயிருக்கிற இயேசுகிறிஸ்துவைக்கொண்டு அவர் சமாதானத்தைச் சுவிசேஷமாய்க் கூறி, இஸ்ரவேல் புத்திரருக்கு அனுப்பின வார்த்தையை அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[2. A devout man, and one that feared God with all his house, which gave much alms to the people, and prayed to God always.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4167,51 +4239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் மிகுந்த பசியடைந்து சாப்பிட மனதாயிருந்தான்; அதற்கு அவர்கள் ஆயத்தம்பண்ணுகையில், அவன் ஞானதிருஷ்டியடைந்து,]]></a:t>
+              <a:t><![CDATA[21. Then Peter went down to the men which were sent unto him from Cornelius; and said, Behold, I am he whom all of you seek: what is the cause wherefore all of you are come?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4276,51 +4348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வானம் திறந்திருக்கிறதாகவும், நாலுமுனைகளும் கட்டப்பட்ட பெரிய துப்பட்டியைப்போல ஒருவிதமான கூடு தன்னிடத்தில் இறங்கித் தரையில் விடப்பட்டிருக்கிறதாகவும்,]]></a:t>
+              <a:t><![CDATA[22. And they said, Cornelius the centurion, a just man, and one that fears God, and of good report among all the nation of the Jews, was warned from God by an holy angel to send for you into his house, and to hear words of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4385,51 +4457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வானம் திறந்திருக்கிறதாகவும், நாலுமுனைகளும் கட்டப்பட்ட பெரிய துப்பட்டியைப்போல ஒருவிதமான கூடு தன்னிடத்தில் இறங்கித் தரையில் விடப்பட்டிருக்கிறதாகவும்,]]></a:t>
+              <a:t><![CDATA[22. And they said, Cornelius the centurion, a just man, and one that fears God, and of good report among all the nation of the Jews, was warned from God by an holy angel to send for you into his house, and to hear words of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4494,51 +4566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதிலே பூமியிலுள்ள சலவிதமான நாலுகால் ஜீவன்களும் விருட்சங்களும், ஊரும் பிராணிகளும், ஆகாயத்துப் பறவைகளும் இருக்கிறதாகவும், கண்டான்.]]></a:t>
+              <a:t><![CDATA[22. And they said, Cornelius the centurion, a just man, and one that fears God, and of good report among all the nation of the Jews, was warned from God by an holy angel to send for you into his house, and to hear words of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4603,51 +4675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அல்லாமலும் பேதுருவே, எழுந்திரு, அடித்துப் புசி என்று அவனுக்குச் சொல்லும் ஒரு சத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[23. Then called he them in, and lodged them. And on the next day Peter went away with them, and certain brethren from Joppa accompanied him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4712,51 +4784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்குப் பேதுரு: அப்படியல்ல, ஆண்டவரே, தீட்டும் அசுத்தமுமாயிருக்கிற யாதொன்றையும் நான் ஒருக்காலும் புசித்ததில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[23. Then called he them in, and lodged them. And on the next day Peter went away with them, and certain brethren from Joppa accompanied him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4821,51 +4893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்குப் பேதுரு: அப்படியல்ல, ஆண்டவரே, தீட்டும் அசுத்தமுமாயிருக்கிற யாதொன்றையும் நான் ஒருக்காலும் புசித்ததில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And the next day after they entered into Caesarea. And Cornelius waited for them, and he had called together his kinsmen and near friends.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4930,51 +5002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது தேவன் சுத்தமாக்கினவைகளை நீ தீட்டாக எண்ணாதே என்று இரண்டாந்தரமும் சத்தம் அவனுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[24. And the next day after they entered into Caesarea. And Cornelius waited for them, and he had called together his kinsmen and near friends.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5039,51 +5111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மூன்றாந்தரமும் அப்படியே உண்டாயிற்று. பின்பு அந்தக் கூடு திரும்ப வானத்துக்கு எடுத்துக்கொள்ளப்பட்டது.]]></a:t>
+              <a:t><![CDATA[25. And as Peter was coming in, Cornelius met him, and fell down at his feet, and worshipped him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5148,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது பேதுரு, தான் கண்டதரிசனத்தைக் குறித்துத் தனக்குள்ளே சந்தேகப்படுகையில், இதோ, கொர்நேலியுவினால் அனுப்பப்பட்ட மனுஷர்கள் சீமோனுடைய வீட்டை விசாரித்துக்கொண்டு வாசற்படியிலே வந்து நின்று:]]></a:t>
+              <a:t><![CDATA[25. And as Peter was coming in, Cornelius met him, and fell down at his feet, and worshipped him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5257,51 +5329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. எல்லாருக்கும் கர்த்தராயிருக்கிற இயேசுகிறிஸ்துவைக்கொண்டு அவர் சமாதானத்தைச் சுவிசேஷமாய்க் கூறி, இஸ்ரவேல் புத்திரருக்கு அனுப்பின வார்த்தையை அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[2. A devout man, and one that feared God with all his house, which gave much alms to the people, and prayed to God always.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5366,51 +5438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது பேதுரு, தான் கண்டதரிசனத்தைக் குறித்துத் தனக்குள்ளே சந்தேகப்படுகையில், இதோ, கொர்நேலியுவினால் அனுப்பப்பட்ட மனுஷர்கள் சீமோனுடைய வீட்டை விசாரித்துக்கொண்டு வாசற்படியிலே வந்து நின்று:]]></a:t>
+              <a:t><![CDATA[26. But Peter took him up, saying, Stand up; I myself also am a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5475,51 +5547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பேதுரு என்று மறுபேர்கொண்ட சீமோன் இங்கே தங்கியிருக்கிறாரா என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And as he talked with him, he went in, and found many that were come together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5584,51 +5656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பேதுரு அந்தத் தரிசனத்தைக் குறித்துச் சிந்தனை பண்ணிக்கொண்டிருக்கையில், ஆவியானவர்: இதோ, மூன்று மனுஷர் உன்னைத் தேடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And he said unto them, All of you know how that it is an unlawful thing for a man that is a Jew to keep company, or come unto one of another nation; but God has showed me that I should not call any man common or unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5693,51 +5765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ எழுந்து, இறங்கி, ஒன்றுக்குஞ் சந்தேகப்படாமல், அவர்களுடனே கூடப்போ; நானே அவர்களை அனுப்பினேன் என்று அவனுக்குச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[28. And he said unto them, All of you know how that it is an unlawful thing for a man that is a Jew to keep company, or come unto one of another nation; but God has showed me that I should not call any man common or unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5802,51 +5874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது பேதுரு கொர்நேலியுவினால் தன்னிடத்தில் அனுப்பப்பட்ட மனுஷரிடத்திற்கு இறங்கிப்போய்: இதோ, நீங்கள் தேடுகிறவன் நான்தான், நீங்கள் வந்திருக்கிற காரியம் என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And he said unto them, All of you know how that it is an unlawful thing for a man that is a Jew to keep company, or come unto one of another nation; but God has showed me that I should not call any man common or unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5911,51 +5983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது பேதுரு கொர்நேலியுவினால் தன்னிடத்தில் அனுப்பப்பட்ட மனுஷரிடத்திற்கு இறங்கிப்போய்: இதோ, நீங்கள் தேடுகிறவன் நான்தான், நீங்கள் வந்திருக்கிற காரியம் என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[29. Therefore came I unto you without gainsaying, as soon as I was sent for: I ask therefore for what intent all of you have sent for me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6020,51 +6092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு அவர்கள்: நீதிமானும், தேவனுக்குப் பயப்படுகிறவரும், யூதஜனங்களெல்லாராலும் நல்லவரென்று சாட்சி பெற்றவருமாகிய கொர்நேலியு என்னும் நூற்றுக்கு அதிபதி உம்மைத் தம்முடைய வீட்டுக்கு அழைப்பித்து, உம்மால் சொல்லப்படும் வார்த்தைகளைக் கேட்கும்படி பரிசுத்த தூதனால் தேவயத்தனமாய்க் கட்டளைபெற்றார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Therefore came I unto you without gainsaying, as soon as I was sent for: I ask therefore for what intent all of you have sent for me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6129,51 +6201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு அவர்கள்: நீதிமானும், தேவனுக்குப் பயப்படுகிறவரும், யூதஜனங்களெல்லாராலும் நல்லவரென்று சாட்சி பெற்றவருமாகிய கொர்நேலியு என்னும் நூற்றுக்கு அதிபதி உம்மைத் தம்முடைய வீட்டுக்கு அழைப்பித்து, உம்மால் சொல்லப்படும் வார்த்தைகளைக் கேட்கும்படி பரிசுத்த தூதனால் தேவயத்தனமாய்க் கட்டளைபெற்றார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And Cornelius said, Four days ago I was fasting until this hour; and at the ninth hour I prayed in my house, and, behold, a man stood before me in bright clothing,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6238,51 +6310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது பேதுரு அவர்களை உள்ளே அழைத்து, அவர்களுக்கு உபசாரஞ்செய்து, மறுநாளிலே அவர்களுடனேகூடப் புறப்பட்டான்; யோப்பா பட்டணத்தாராகிய சகோதரரில் சிலரும் அவனுடனேகூடப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And Cornelius said, Four days ago I was fasting until this hour; and at the ninth hour I prayed in my house, and, behold, a man stood before me in bright clothing,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6347,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது பேதுரு அவர்களை உள்ளே அழைத்து, அவர்களுக்கு உபசாரஞ்செய்து, மறுநாளிலே அவர்களுடனேகூடப் புறப்பட்டான்; யோப்பா பட்டணத்தாராகிய சகோதரரில் சிலரும் அவனுடனேகூடப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And Cornelius said, Four days ago I was fasting until this hour; and at the ninth hour I prayed in my house, and, behold, a man stood before me in bright clothing,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6456,51 +6528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. யோவான் ஞானஸ்நானத்தைக்குறித்துப் பிரசங்கித்தபின்பு, கலிலேயா நாடு முதற்கொண்டு யூதேயா தேசமெங்கும் நடந்த சங்கதி இதுவே.]]></a:t>
+              <a:t><![CDATA[3. He saw in a vision evidently about the ninth hour of the day an angel of God coming in to him, and saying unto him, Cornelius.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6565,51 +6637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மறுநாளிலே செசரியா பட்டணத்தில் பிரவேசித்தார்கள். கொர்நேலியு தன் உறவின்முறையாரையும் தன்னுடைய விசேஷித்த சிநேகிதரையும் கூடவரவழைத்து, அவர்களுக்காகக் காத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[31. And said, Cornelius, your prayer is heard, and yours alms are had in remembrance in the sight of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6674,51 +6746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மறுநாளிலே செசரியா பட்டணத்தில் பிரவேசித்தார்கள். கொர்நேலியு தன் உறவின்முறையாரையும் தன்னுடைய விசேஷித்த சிநேகிதரையும் கூடவரவழைத்து, அவர்களுக்காகக் காத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[32. Send therefore to Joppa, and call here Simon, whose surname is Peter; he is lodged in the house of one Simon a tanner by the sea side: who, when he comes, shall speak unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6783,51 +6855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பேதுரு உள்ளே பிரவேசிக்கிறபொழுது, கொர்நேலியு அவனுக்கு எதிர்கொண்டுபோய், அவன் பாதத்தில் விழுந்து, பணிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[32. Send therefore to Joppa, and call here Simon, whose surname is Peter; he is lodged in the house of one Simon a tanner by the sea side: who, when he comes, shall speak unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6892,51 +6964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பேதுரு அவனைத் தூக்கியெடுத்து: எழுந்திரும், நானும் ஒரு மனுஷன்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[33. Immediately therefore I sent to you; and you have well done that you are come. Now therefore are we all here present before God, to hear all things that are commanded you of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7001,51 +7073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவனுடனே பேசிக்கொண்டு உள்ளேபோய், அநேகர் கூடிவந்திருக்கிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[33. Immediately therefore I sent to you; and you have well done that you are come. Now therefore are we all here present before God, to hear all things that are commanded you of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7110,51 +7182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களை நோக்கி: அந்நிய ஜாதியானுடனே கலந்து அவனிடத்தில் போக்குவரவாயிருப்பது யூதனானவனுக்கு விலக்கப்பட்டிருக்கிறதென்று நீங்கள் அறிந்திருக்கிறீர்கள்; அப்படியிருந்தும், எந்த மனுஷனையும் தீட்டுள்ளவனென்றும் அசுத்தனென்றும் நான் சொல்லாதபடிக்கு தேவன் எனக்குக் காண்பித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[33. Immediately therefore I sent to you; and you have well done that you are come. Now therefore are we all here present before God, to hear all things that are commanded you of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7219,51 +7291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களை நோக்கி: அந்நிய ஜாதியானுடனே கலந்து அவனிடத்தில் போக்குவரவாயிருப்பது யூதனானவனுக்கு விலக்கப்பட்டிருக்கிறதென்று நீங்கள் அறிந்திருக்கிறீர்கள்; அப்படியிருந்தும், எந்த மனுஷனையும் தீட்டுள்ளவனென்றும் அசுத்தனென்றும் நான் சொல்லாதபடிக்கு தேவன் எனக்குக் காண்பித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[34. Then Peter opened his mouth, and said, Truthfully I perceive that God is no respecter of persons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7328,51 +7400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆகையால் நீங்கள் என்னை அழைப்பித்தபோது நான் எதிர்பேசாமல் வந்தேன். இப்போதும் என்ன காரியத்துக்காக என்னை அழைத்தீர்கள் என்று கேட்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[35. But in every nation he that fears him, and works righteousness, is accepted with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7437,51 +7509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆகையால் நீங்கள் என்னை அழைப்பித்தபோது நான் எதிர்பேசாமல் வந்தேன். இப்போதும் என்ன காரியத்துக்காக என்னை அழைத்தீர்கள் என்று கேட்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[35. But in every nation he that fears him, and works righteousness, is accepted with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7546,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதற்குக் கொர்நேலியு: நாலு நாளைக்கு முன்னே இந்நேரத்திலே நான் உபவாசித்து, ஒன்பதாம்மணி நேரத்தில் வீட்டிலே ஜெபம்பண்ணிக்கொண்டிருந்தேன்; அப்பொழுது பிரகாசமுள்ள வஸ்திரந்தரித்த ஒரு மனுஷன் ஒருவன் எனக்கு முன்பாக நின்று:]]></a:t>
+              <a:t><![CDATA[36. The word which God sent unto the children of Israel, preaching peace by Jesus Christ: (he is Lord of all:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7655,51 +7727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. யோவான் ஞானஸ்நானத்தைக்குறித்துப் பிரசங்கித்தபின்பு, கலிலேயா நாடு முதற்கொண்டு யூதேயா தேசமெங்கும் நடந்த சங்கதி இதுவே.]]></a:t>
+              <a:t><![CDATA[3. He saw in a vision evidently about the ninth hour of the day an angel of God coming in to him, and saying unto him, Cornelius.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7764,51 +7836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதற்குக் கொர்நேலியு: நாலு நாளைக்கு முன்னே இந்நேரத்திலே நான் உபவாசித்து, ஒன்பதாம்மணி நேரத்தில் வீட்டிலே ஜெபம்பண்ணிக்கொண்டிருந்தேன்; அப்பொழுது பிரகாசமுள்ள வஸ்திரந்தரித்த ஒரு மனுஷன் ஒருவன் எனக்கு முன்பாக நின்று:]]></a:t>
+              <a:t><![CDATA[36. The word which God sent unto the children of Israel, preaching peace by Jesus Christ: (he is Lord of all:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7873,51 +7945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கொர்நேலியுவே உன் ஜெபம் கேட்கப்பட்டது, உன் தானதருமங்கள் தேவசந்நிதியில் நினைத்தருளப்பட்டது.]]></a:t>
+              <a:t><![CDATA[37. That word, I say, all of you know, which was published throughout all Judaea, and began from Galilee, after the baptism which John preached;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7982,51 +8054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கொர்நேலியுவே உன் ஜெபம் கேட்கப்பட்டது, உன் தானதருமங்கள் தேவசந்நிதியில் நினைத்தருளப்பட்டது.]]></a:t>
+              <a:t><![CDATA[37. That word, I say, all of you know, which was published throughout all Judaea, and began from Galilee, after the baptism which John preached;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8091,51 +8163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. யோப்பா பட்டணத்துக்கு ஆளனுப்பி, பேதுரு என்று மறுபேர்கொண்ட சீமோனை வரவழைப்பாயாக, அவன் கடலோரத்திலே தோல்பதனிடுகிறவனாகிய சீமோனுடைய வீட்டிலே தங்கியிருக்கிறான்; அவன் வந்து உன்னிடத்தில் பேசுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[38. How God anointed Jesus of Nazareth with the Holy Spirit and with power: who went about doing good, and healing all that were oppressed of the devil; for God was with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8200,51 +8272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. யோப்பா பட்டணத்துக்கு ஆளனுப்பி, பேதுரு என்று மறுபேர்கொண்ட சீமோனை வரவழைப்பாயாக, அவன் கடலோரத்திலே தோல்பதனிடுகிறவனாகிய சீமோனுடைய வீட்டிலே தங்கியிருக்கிறான்; அவன் வந்து உன்னிடத்தில் பேசுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[38. How God anointed Jesus of Nazareth with the Holy Spirit and with power: who went about doing good, and healing all that were oppressed of the devil; for God was with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8309,51 +8381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்தப்படியே நான் உடனே உம்மிடத்திற்கு ஆள் அனுப்பினேன்; நீர் வந்தது நல்ல காரியம்; தேவனாலே உமக்குக் கட்டளையிடப்பட்ட யாவையும் கேட்கும்படிக்கு நாங்கள் எல்லாரும் இப்பொழுது இங்கே தேவசமுகத்தில் கூடியிருக்கிறோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[38. How God anointed Jesus of Nazareth with the Holy Spirit and with power: who went about doing good, and healing all that were oppressed of the devil; for God was with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8418,51 +8490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்தப்படியே நான் உடனே உம்மிடத்திற்கு ஆள் அனுப்பினேன்; நீர் வந்தது நல்ல காரியம்; தேவனாலே உமக்குக் கட்டளையிடப்பட்ட யாவையும் கேட்கும்படிக்கு நாங்கள் எல்லாரும் இப்பொழுது இங்கே தேவசமுகத்தில் கூடியிருக்கிறோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. And we are witnesses of all things which he did both in the land of the Jews, and in Jerusalem; whom they slew and hanged on a tree:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8527,51 +8599,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது பேதுரு பேசத்தொடங்கி: தேவன் பட்சபாதமுள்ளவரல்ல என்றும்,]]></a:t>
+              <a:t><![CDATA[39. And we are witnesses of all things which he did both in the land of the Jews, and in Jerusalem; whom they slew and hanged on a tree:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Him God raised up the third day, and showed him openly;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. Not to all the people, but unto witnesses chosen before God, even to us, who did eat and drink with him after he rose from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8636,51 +8926,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நசரேயனாகிய இயேசுவைத் தேவன் பரிசுத்த ஆவியினாலும் வல்லமையினாலும் அபிஷேகம்பண்ணினார்; தேவன் அவருடனேகூட இருந்தபடியினாலே அவர் நன்மைசெய்கிறவராயும் பிசாசின் வல்லமையில் அகப்பட்ட யாவரையும் குணமாக்குகிறவராயும் சுற்றித்திரிந்தார்.]]></a:t>
+              <a:t><![CDATA[4. And when he looked on him, he was afraid, and said, What is it, Lord? And he said unto him, Your prayers and yours alms are come up for a memorial before God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. Not to all the people, but unto witnesses chosen before God, even to us, who did eat and drink with him after he rose from the dead.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. Not to all the people, but unto witnesses chosen before God, even to us, who did eat and drink with him after he rose from the dead.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And he commanded us to preach unto the people, and to testify that it is he which was ordained of God to be the Judge of quick and dead.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And he commanded us to preach unto the people, and to testify that it is he which was ordained of God to be the Judge of quick and dead.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And he commanded us to preach unto the people, and to testify that it is he which was ordained of God to be the Judge of quick and dead.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. To him give all the prophets witness, that through his name whosoever believes in him shall receive remission of sins.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. To him give all the prophets witness, that through his name whosoever believes in him shall receive remission of sins.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. While Peter yet spoke these words, the Holy Spirit fell on all them which heard the word.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. While Peter yet spoke these words, the Holy Spirit fell on all them which heard the word.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And they of the circumcision which believed were astonished, as many as came with Peter, because that on the Gentiles also was poured out the gift of the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8745,51 +10125,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நசரேயனாகிய இயேசுவைத் தேவன் பரிசுத்த ஆவியினாலும் வல்லமையினாலும் அபிஷேகம்பண்ணினார்; தேவன் அவருடனேகூட இருந்தபடியினாலே அவர் நன்மைசெய்கிறவராயும் பிசாசின் வல்லமையில் அகப்பட்ட யாவரையும் குணமாக்குகிறவராயும் சுற்றித்திரிந்தார்.]]></a:t>
+              <a:t><![CDATA[4. And when he looked on him, he was afraid, and said, What is it, Lord? And he said unto him, Your prayers and yours alms are come up for a memorial before God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. For they heard them speak with tongues, and magnify God. Then answered Peter,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. For they heard them speak with tongues, and magnify God. Then answered Peter,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. Can any man forbid water, that these should not be baptized, which have received the Holy Spirit as well as we?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. Can any man forbid water, that these should not be baptized, which have received the Holy Spirit as well as we?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And he commanded them to be baptized in the name of the Lord. Then prayed they him to tarry certain days.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And he commanded them to be baptized in the name of the Lord. Then prayed they him to tarry certain days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8824,51 +10858,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474695678" r:id="rId1"/>
+    <p:sldLayoutId id="2478619078" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9460,62 +11494,206 @@
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -9620,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. और हम उन सब कामों के गवाह हैं; जो उस ने यहूदिया के देश और यरूशलेम में भी किए, और उन्होंने उसे]]></a:t>
+              <a:t><![CDATA[5. இப்பொழுது நீ யோப்பா பட்டணத்துக்கு மனுஷரை அனுப்பி, பேதுரு என்று மறுபேர்கொண்ட சீமோனை அழைப்பி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[काठ पर लटकाकर मार डाला।]]></a:t>
+              <a:t><![CDATA[6. அவன் தோல் பதனிடுகிறவனாகிய சீமோன் என்னும் ஒருவனிடத்திலே தங்கியிருக்கிறான்; அவனுடைய வீடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. उस को परमेश्वर ने तीसरे दिन जिलाया, और प्रगट भी कर दिया है।]]></a:t>
+              <a:t><![CDATA[கடலோரத்திலிருக்கிறது. நீ செய்யவேண்டியதை அவன் உனக்குச் சொல்லுவான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. सब लोगों को नहीं वरन उन गवाहों को जिन्हें परमेश्वर ने पहिले से चुन लिया था, अर्थात हम को जिन्हों]]></a:t>
+              <a:t><![CDATA[7. கொர்நேலியு தன்னுடனே பேசின தேவதூதன் போனபின்பு, தன் வீட்டு மனுஷரில் இரண்டு பேரையும் தன்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने उसके मरे हुओं में से जी उठने के बाद उसके साथ खाया पीया।]]></a:t>
+              <a:t><![CDATA[சேவிக்கிற போர்ச்சேவகரில் தேவபக்தியுள்ள ஒருவனையும் அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. कैसरिया में कुरनेलियुस नाम ऐक मनुष्य था, जो इतालियानी नाम पलटन का सूबेदार था।]]></a:t>
+              <a:t><![CDATA[8. எல்லாவற்றையும் அவர்களுக்கு விவரித்துச் சொல்லி அவர்களை யோப்பா பட்டணத்துக்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. और उस ने हमें आज्ञा दी, कि लोगों में प्रचार करो; और गवाही दो, कि यह वही है; जिसे परमेश्वर ने]]></a:t>
+              <a:t><![CDATA[9. மறுநாளிலே அவர்கள் பிரயாணப்பட்டு, அந்தப் பட்டணத்துக்குச் சமீபித்து வருகையில், பேதுரு ஆறாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जीवतों और मरे हुओं का न्यायी ठहराया है।]]></a:t>
+              <a:t><![CDATA[மணிநேரத்தில் ஜெபம்பண்ணும்படி மேல் வீட்டில் ஏறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. वह भक्त था, और अपने सारे घराने समेत परमेश्वर से डरता था, और यहूदी लागों को बहुत दान देता, और]]></a:t>
+              <a:t><![CDATA[10. அவன் மிகுந்த பசியடைந்து சாப்பிட மனதாயிருந்தான்; அதற்கு அவர்கள் ஆயத்தம்பண்ணுகையில், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बराबर परमेश्वर से प्रार्थना करता था।]]></a:t>
+              <a:t><![CDATA[ஞானதிருஷ்டியடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. अब मुझे निश्चय हुआ, कि परमेश्वर किसी का पक्ष नहीं करता, वरन हर जाति में जो उस से डरता और धर्म के]]></a:t>
+              <a:t><![CDATA[1. இத்தாலியா பட்டாளம் என்னப்பட்ட பட்டாளத்திலே நூற்றுக்கு அதிபதியாகிய கொர்நேலியு என்னும் பேர்கொண்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. उस की सब भविष्यद्वक्ता गवाही देते हें, कि जो कोई उस पर विश्वास करेगा, उस को उसके नाम के द्वारा]]></a:t>
+              <a:t><![CDATA[11. வானம் திறந்திருக்கிறதாகவும், நாலுமுனைகளும் கட்டப்பட்ட பெரிய துப்பட்டியைப்போல ஒருவிதமான கூடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पापों की क्षमा मिलेगी॥]]></a:t>
+              <a:t><![CDATA[தன்னிடத்தில் இறங்கித் தரையில் விடப்பட்டிருக்கிறதாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. उस ने दिन के तीसरे पहर के निकट दर्शन में स्पष्ट रूप से देखा, कि परमेश्वर का एक स्वर्गदूत मेरे पास]]></a:t>
+              <a:t><![CDATA[12. அதிலே பூமியிலுள்ள சலவிதமான நாலுகால் ஜீவன்களும் விருட்சங்களும், ஊரும் பிராணிகளும், ஆகாயத்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भीतर आकर कहता है; कि हे कुरनेलियुस।]]></a:t>
+              <a:t><![CDATA[பறவைகளும் இருக்கிறதாகவும், கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. पतरस ये बातें कह ही रहा था, कि पवित्र आत्मा वचन के सब सुनने वालों पर उतर आया।]]></a:t>
+              <a:t><![CDATA[13. அல்லாமலும் பேதுருவே, எழுந்திரு, அடித்துப் புசி என்று அவனுக்குச் சொல்லும் ஒரு சத்தம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. उस ने उसे ध्यान से देखा; और डरकर कहा; हे प्रभु क्या है उस ने उस से कहा, तेरी प्रार्थनाएं और तेरे]]></a:t>
+              <a:t><![CDATA[14. அதற்குப் பேதுரு: அப்படியல்ல, ஆண்டவரே, தீட்டும் அசுத்தமுமாயிருக்கிற யாதொன்றையும் நான் ஒருக்காலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दान स्मरण के लिये परमेश्वर के साम्हने पहुंचे हैं।]]></a:t>
+              <a:t><![CDATA[புசித்ததில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. और जितने खतना किए हुए विश्वासी पतरस के साथ आए थे, वे सब चकित हुए कि अन्यजातियों पर भी पवित्र]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது தேவன் சுத்தமாக்கினவைகளை நீ தீட்டாக எண்ணாதே என்று இரண்டாந்தரமும் சத்தம் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आत्मा का दान उंडेला गया है।]]></a:t>
+              <a:t><![CDATA[உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और अब याफा में मनुष्य भेजकर शमौन को, जो पतरस कहलाता है, बुलवा ले।]]></a:t>
+              <a:t><![CDATA[16. மூன்றாந்தரமும் அப்படியே உண்டாயிற்று. பின்பு அந்தக் கூடு திரும்ப வானத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[काम करता है, वह उसे भाता है।]]></a:t>
+              <a:t><![CDATA[ஒரு மனுஷன் செசரியா பட்டணத்திலே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. क्योंकि उन्होंने उन्हें भांति भांति की भाषा बोलते और परमेश्वर की बड़ाई करते सुना।]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொள்ளப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. वह शमौन चमड़े के धन्धा करने वाले के यहां पाहुन है, जिस का घर समुद्र के किनारे है।]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது பேதுரு, தான் கண்டதரிசனத்தைக் குறித்துத் தனக்குள்ளே சந்தேகப்படுகையில், இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. इस पर पतरस ने कहा; क्या कोई जल की रोक कर सकता है, कि ये बपतिस्मा न पाएं, जिन्हों ने हमारी नाईं]]></a:t>
+              <a:t><![CDATA[கொர்நேலியுவினால் அனுப்பப்பட்ட மனுஷர்கள் சீமோனுடைய வீட்டை விசாரித்துக்கொண்டு வாசற்படியிலே வந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पवित्र आत्मा पाया है]]></a:t>
+              <a:t><![CDATA[நின்று:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. जब वह स्वर्गदूत जिस ने उस से बातें की थीं चला गया, तो उस ने दो सेवक, और जो उसके पास उपस्थित रहा]]></a:t>
+              <a:t><![CDATA[18. பேதுரு என்று மறுபேர்கொண்ட சீமோன் இங்கே தங்கியிருக்கிறாரா என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करते थे उन में से एक भक्त सिपाही को बुलाया।]]></a:t>
+              <a:t><![CDATA[19. பேதுரு அந்தத் தரிசனத்தைக் குறித்துச் சிந்தனை பண்ணிக்கொண்டிருக்கையில், ஆவியானவர்: இதோ, மூன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. और उस ने आज्ञा दी कि उन्हें यीशु मसीह ने नाम में बपतिस्मा दिया जाए: तब उन्होंने उस से बिनती की]]></a:t>
+              <a:t><![CDATA[மனுஷர் உன்னைத் தேடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि कुछ दिन हमारे साथ रह॥]]></a:t>
+              <a:t><![CDATA[20. நீ எழுந்து, இறங்கி, ஒன்றுக்குஞ் சந்தேகப்படாமல், அவர்களுடனே கூடப்போ; நானே அவர்களை அனுப்பினேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और उन्हें सब बातें बता कर याफा को भेजा॥]]></a:t>
+              <a:t><![CDATA[என்று அவனுக்குச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. दूसरे दिन, जब वे चलते चलते नगर के पास पहुंचे, तो दो पहर के निकट पतरस कोठे पर प्रार्थना करने चढ़ा।]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது பேதுரு கொர்நேலியுவினால் தன்னிடத்தில் அனுப்பப்பட்ட மனுஷரிடத்திற்கு இறங்கிப்போய்: இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. जो वचन उस ने इस्त्राएलियों के पास भेजा, जब कि उस ने यीशु मसीह के द्वारा (जो सब का प्रभु है)]]></a:t>
+              <a:t><![CDATA[2. அவன் தேவபக்தியுள்ளவனும் தன்வீட்டாரனைவரோடும் தேவனுக்குப் பயந்தவனுமாயிருந்து, ஜனங்களுக்கு மிகுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और उसे भूख लगी, और कुछ खाना चाहता था; परन्तु जब वे तैयार कर रहे थे, तो वह बेसुध हो गया।]]></a:t>
+              <a:t><![CDATA[நீங்கள் தேடுகிறவன் நான்தான், நீங்கள் வந்திருக்கிற காரியம் என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और उस ने देखा, कि आकाश खुल गया; और एक पात्र बड़ी चादर के समान चारों कोनों से लटकता हुआ, पृथ्वी]]></a:t>
+              <a:t><![CDATA[22. அதற்கு அவர்கள்: நீதிமானும், தேவனுக்குப் பயப்படுகிறவரும், யூதஜனங்களெல்லாராலும் நல்லவரென்று சாட்சி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की ओर उतर रहा है।]]></a:t>
+              <a:t><![CDATA[பெற்றவருமாகிய கொர்நேலியு என்னும் நூற்றுக்கு அதிபதி உம்மைத் தம்முடைய வீட்டுக்கு அழைப்பித்து, உம்மால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. जिस में पृथ्वी के सब प्रकार के चौपाए और रेंगने वाले जन्तु और आकाश के पक्षी थे।]]></a:t>
+              <a:t><![CDATA[சொல்லப்படும் வார்த்தைகளைக் கேட்கும்படி பரிசுத்த தூதனால் தேவயத்தனமாய்க் கட்டளைபெற்றார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और उसे एक ऐसा शब्द सुनाईं दिया, कि हे पतरस उठ, मार के खा।]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது பேதுரு அவர்களை உள்ளே அழைத்து, அவர்களுக்கு உபசாரஞ்செய்து, மறுநாளிலே அவர்களுடனேகூடப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. परन्तु पतरस ने कहा, नहीं प्रभु, कदापि नहीं; क्योंकि मैं ने कभी कोई अपवित्र या अशुद्ध वस्तु नहीं]]></a:t>
+              <a:t><![CDATA[புறப்பட்டான்; யோப்பா பட்டணத்தாராகிய சகோதரரில் சிலரும் அவனுடனேகூடப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खाई है।]]></a:t>
+              <a:t><![CDATA[24. மறுநாளிலே செசரியா பட்டணத்தில் பிரவேசித்தார்கள். கொர்நேலியு தன் உறவின்முறையாரையும் தன்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. फिर दूसरी बार उसे शब्द सुनाईं दिया, कि जो कुछ परमेश्वर ने शुद्ध ठहराया है, उसे तू अशुद्ध मत कह।]]></a:t>
+              <a:t><![CDATA[விசேஷித்த சிநேகிதரையும் கூடவரவழைத்து, அவர்களுக்காகக் காத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तीन बार ऐसा ही हुआ; तब तुरन्त वह पात्र आकाश पर उठा लिया गया॥]]></a:t>
+              <a:t><![CDATA[25. பேதுரு உள்ளே பிரவேசிக்கிறபொழுது, கொர்நேலியு அவனுக்கு எதிர்கொண்டுபோய், அவன் பாதத்தில் விழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. जब पतरस अपने मन में दुविधा कर रहा था, कि यह दर्शन जो मैं ने देखा क्या है, तो देखो, वे मनुष्य]]></a:t>
+              <a:t><![CDATA[பணிந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[शान्ति का सुसमाचार सुनाया।]]></a:t>
+              <a:t><![CDATA[தருமங்களைச் செய்து, எப்பொழுதும் தேவனை நோக்கி ஜெபம்பண்ணிக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जिन्हें कुरनेलियुस ने भेजा था, शमौन के घर का पता लगाकर डेवढ़ी पर आ खड़े हुए।]]></a:t>
+              <a:t><![CDATA[26. பேதுரு அவனைத் தூக்கியெடுத்து: எழுந்திரும், நானும் ஒரு மனுஷன்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और पुकारकर पूछने लगे, क्या शमौन जो पतरस कहलाता है, यहीं पाहुन है]]></a:t>
+              <a:t><![CDATA[27. அவனுடனே பேசிக்கொண்டு உள்ளேபோய், அநேகர் கூடிவந்திருக்கிறதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. पतरस जो उस दर्शन पर सोच ही रहा था, कि आत्मा ने उस से कहा, देख, तीन मनुष्य तेरी खोज में हैं।]]></a:t>
+              <a:t><![CDATA[28. அவர்களை நோக்கி: அந்நிய ஜாதியானுடனே கலந்து அவனிடத்தில் போக்குவரவாயிருப்பது யூதனானவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. सो उठकर नीचे जा, और बेखटके उन के साथ हो ले; क्योंकि मैं ही ने उन्हें भेजा है।]]></a:t>
+              <a:t><![CDATA[விலக்கப்பட்டிருக்கிறதென்று நீங்கள் அறிந்திருக்கிறீர்கள்; அப்படியிருந்தும், எந்த மனுஷனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. तब पतरस ने उतरकर उन मनुष्यों से कहा; देखो, जिसकी खोज तुम कर रहे हो, वह मैं ही हूं; तुम्हारे आने]]></a:t>
+              <a:t><![CDATA[தீட்டுள்ளவனென்றும் அசுத்தனென்றும் நான் சொல்லாதபடிக்கு தேவன் எனக்குக் காண்பித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का क्या कारण है]]></a:t>
+              <a:t><![CDATA[29. ஆகையால் நீங்கள் என்னை அழைப்பித்தபோது நான் எதிர்பேசாமல் வந்தேன். இப்போதும் என்ன காரியத்துக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. उन्होंने कहा; कुरनेलियुस सूबेदार जो धर्मी और परमेश्वर से डरने वाला और सारी यहूदी जाति में सुनामी]]></a:t>
+              <a:t><![CDATA[என்னை அழைத்தீர்கள் என்று கேட்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मनुष्य है, उस ने एक पवित्र स्वर्गदूत से यह चितावनी पाई है, कि तुझे अपने घर बुलाकर तुझ से वचन सुने।]]></a:t>
+              <a:t><![CDATA[30. அதற்குக் கொர்நேலியு: நாலு நாளைக்கு முன்னே இந்நேரத்திலே நான் உபவாசித்து, ஒன்பதாம்மணி நேரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. तब उस ने उन्हें भीतर बुलाकर उन की पहुनाईं की॥ और दूसरे दिन, वह उनके साथ गया; और याफा के भाइयों]]></a:t>
+              <a:t><![CDATA[வீட்டிலே ஜெபம்பண்ணிக்கொண்டிருந்தேன்; அப்பொழுது பிரகாசமுள்ள வஸ்திரந்தரித்த ஒரு மனுஷன் ஒருவன் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में से कई उसके साथ हो लिए।]]></a:t>
+              <a:t><![CDATA[முன்பாக நின்று:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. वह बात तुम जानते हो जो यूहन्ना के बपतिस्मा के प्रचार के बाद गलील से आरम्भ करके सारे यहूदिया में]]></a:t>
+              <a:t><![CDATA[3. பகலில் ஏறக்குறைய ஒன்பதாம் மணிநேரத்திலே தேவனுடைய தூதன் தன்னிடத்தில் வரவும், கொர்நேலியுவே, என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. दूसरे दिन वे कैसरिया में पहुंचे, और कुरनेलियुस अपने कुटुम्बियों और प्रिय मित्रों को इकट्ठे करके]]></a:t>
+              <a:t><![CDATA[31. கொர்நேலியுவே உன் ஜெபம் கேட்கப்பட்டது, உன் தானதருமங்கள் தேவசந்நிதியில் நினைத்தருளப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उन की बाट जोह रहा था।]]></a:t>
+              <a:t><![CDATA[32. யோப்பா பட்டணத்துக்கு ஆளனுப்பி, பேதுரு என்று மறுபேர்கொண்ட சீமோனை வரவழைப்பாயாக, அவன் கடலோரத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. जब पतरस भीतर आ रहा था, तो कुरनेलियुस ने उस से भेंट की, और पांवों पड़ के प्रणाम किया।]]></a:t>
+              <a:t><![CDATA[தோல்பதனிடுகிறவனாகிய சீமோனுடைய வீட்டிலே தங்கியிருக்கிறான்; அவன் வந்து உன்னிடத்தில் பேசுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. परन्तु पतरस ने उसे उठाकर कहा, खड़ा हो, मैं भी तो मनुष्य हूं।]]></a:t>
+              <a:t><![CDATA[33. அந்தப்படியே நான் உடனே உம்மிடத்திற்கு ஆள் அனுப்பினேன்; நீர் வந்தது நல்ல காரியம்; தேவனாலே உமக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और उसके साथ बातचीत करता हुआ भीतर गया, और बहुत से लोगों को इकट्ठे देखकर।]]></a:t>
+              <a:t><![CDATA[கட்டளையிடப்பட்ட யாவையும் கேட்கும்படிக்கு நாங்கள் எல்லாரும் இப்பொழுது இங்கே தேவசமுகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. उन से कहा, तुम जानते हो, कि अन्यजाति की संगति करना या उसके यहां जाना यहूदी के लिये अधर्म है,]]></a:t>
+              <a:t><![CDATA[கூடியிருக்கிறோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +19850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परन्तु परमेश्वर ने मुझे बताया है, कि किसी मनुष्य को अपवित्र था अशुद्ध न कहूं।]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது பேதுரு பேசத்தொடங்கி: தேவன் பட்சபாதமுள்ளவரல்ல என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +19982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. इसी लिये मैं जब बुलाया गया; तो बिना कुछ कहे चला आया: अब मैं पूछता हूं कि मुझे किस काम के लिये]]></a:t>
+              <a:t><![CDATA[35. எந்த ஜனத்திலாயினும் அவருக்குப் பயந்திருந்து நீதியைச் செய்கிறவன் எவனோ அவனே அவருக்கு உகந்தவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +20114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बुलाया गया है]]></a:t>
+              <a:t><![CDATA[என்றும் நிச்சயமாய் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +20246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. कुरनेलियुस ने कहा; कि इस घड़ी पूरे चार दिन हुए, कि मैं अपने घर में तीसरे पहर को प्रार्थना कर रहा]]></a:t>
+              <a:t><![CDATA[36. எல்லாருக்கும் கர்த்தராயிருக்கிற இயேசுகிறிஸ்துவைக்கொண்டு அவர் சமாதானத்தைச் சுவிசேஷமாய்க் கூறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +20378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फैल गई।]]></a:t>
+              <a:t><![CDATA[அழைக்கவும் பிரத்தியட்சமாய்த் தரிசனங்கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +20510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[था; कि देखो, एक पुरूष चमकीला वस्त्र पहिने हुए, मेरे साम्हने आ खड़ा हुआ।]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரருக்கு அனுப்பின வார்த்தையை அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +20642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. और कहने लगा, हे कुरनेलियुस, तेरी प्रार्थना सुन ली गई, और तेरे दान परमेश्वर के साम्हने स्मरण किए]]></a:t>
+              <a:t><![CDATA[37. யோவான் ஞானஸ்நானத்தைக்குறித்துப் பிரசங்கித்தபின்பு, கலிலேயா நாடு முதற்கொண்டு யூதேயா தேசமெங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +20774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गए हैं।]]></a:t>
+              <a:t><![CDATA[நடந்த சங்கதி இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +20906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. इस लिये किसी को याफा भेजकर शमौन को जो पतरस कहलाता है, बुला; वह समुद्र के किनारे शमौन चमड़े के]]></a:t>
+              <a:t><![CDATA[38. நசரேயனாகிய இயேசுவைத் தேவன் பரிசுத்த ஆவியினாலும் வல்லமையினாலும் அபிஷேகம்பண்ணினார்; தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[धन्धा करने वाले के घर में पाहुन है।]]></a:t>
+              <a:t><![CDATA[அவருடனேகூட இருந்தபடியினாலே அவர் நன்மைசெய்கிறவராயும் பிசாசின் வல்லமையில் அகப்பட்ட யாவரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +21170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. तब मैं ने तुरन्त तेरे पास लोग भेजे, और तू ने भला किया, जो आ गया: अब हम सब यहां परमेश्वर के]]></a:t>
+              <a:t><![CDATA[குணமாக்குகிறவராயும் சுற்றித்திரிந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +21302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साम्हने हैं, ताकि जो कुछ परमेश्वर ने तुझ से कहा है उसे सुनें।]]></a:t>
+              <a:t><![CDATA[39. யூதருடைய தேசத்திலும் எருசலேமிலும் அவர் செய்தவைகளெல்லாவற்றிலும் நாங்கள் சாட்சிகளாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +21434,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. तब पतरस ने मुंह खोलकर कहा;]]></a:t>
+              <a:t><![CDATA[அவரை மரத்திலே தூக்கிக் கொலைசெய்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. மூன்றாம் நாளிலே தேவன் அவரை எழுப்பிப் பிரத்தியட்சமாய்க் காணும்படிசெய்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. ஆயினும் எல்லா ஜாதிகளுக்கும் பிரத்தியட்சமாகும்படி செய்யாமல், அவர் மரித்தோரிலிருந்து எழுந்தபின்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +21830,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. कि परमेश्वर ने किस रीति से यीशु नासरी को पवित्र आत्मा और सामर्थ से अभिषेक किया: वह भलाई करता, और]]></a:t>
+              <a:t><![CDATA[4. அவனை உற்றுப்பார்த்து, பயந்து: ஆண்டவரே, என்ன, என்றான். அப்பொழுது அவன்: உன் ஜெபங்களும் உன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவரோடே புசித்துக் குடித்தவர்களும் தேவனால் முன்பு நியமிக்கப்பட்ட சாட்சிகளுமாகிய எங்களுக்கே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரத்தியட்சமாகும்படி செய்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அன்றியும் அவரே உயிரோடிருக்கிறவர்களுக்கும் மரித்தோர்களுக்கும் தேவனால் ஏற்படுத்தப்பட்ட]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாதிபதியென்று ஜனங்களுக்குப் பிரசங்கிக்கவும், சாட்சியாக ஒப்புவிக்கவும், அவர் எங்களுக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டளையிட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. அவரை விசுவாசிக்கிறவன் எவனோ அவன் அவருடைய நாமத்தினாலே பாவமன்னிப்பைப் பெறுவானென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தீர்க்கதரிசிகளெல்லாரும் அவரைக்குறித்தே சாட்சிகொடுக்கிறார்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. இந்த வார்த்தைகளைப் பேதுரு பேசிகொண்டிருக்கையில் வசனத்தைக்கேட்டவர்கள் யாவர்மேலும் பரிசுத்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆவியானவர் இறங்கினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. அவர்கள் பல பாஷைகளைப் பேசுகிறதையும் தேவனைப் புகழுகிறதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +23282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सब को जो शैतान के सताए हुए थे, अच्छा करता फिरा; क्योंकि परमेश्वर उसके साथ था।]]></a:t>
+              <a:t><![CDATA[தருமங்களும் தேவனுக்கு நினைப்பூட்டுதலாக அவர் சந்நிதியில் வந்தெட்டியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19580,92 +23342,884 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. பேதுருவோடேகூட வந்திருந்த விருத்தசேதனமுள்ள விசுவாசிகள் கேட்கும்போது, பரிசுத்த ஆவியின் வரம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புறஜாதிகள்மேலும் பொழிந்தருளப்பட்டதைக்குறித்துப் பிரமித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. அப்பொழுது பேதுரு: நம்மைப்போலப் பரிசுத்த ஆவியைப் பெற்ற இவர்களும் ஞானஸ்நானம் பெறாதாபடிக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எவனாகிலும் தண்ணீரை விலக்கலாமா என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. கர்த்தருடைய நாமத்தினாலே அவர்களுக்கு ஞானஸ்நானங்கொடுக்கும்படி கட்டளையிட்டான். அப்பொழுது சிலநாள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அங்கே தங்கும்படி அவனை வேண்டிக்கொண்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +24245,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19866,51 +24420,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>77</Slides>
+  <Slides>95</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>