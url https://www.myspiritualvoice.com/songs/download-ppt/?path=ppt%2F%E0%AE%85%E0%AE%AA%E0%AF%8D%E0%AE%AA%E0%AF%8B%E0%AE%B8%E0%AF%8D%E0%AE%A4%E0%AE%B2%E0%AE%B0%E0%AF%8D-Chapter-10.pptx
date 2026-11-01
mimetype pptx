--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -10858,51 +10858,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619078" r:id="rId1"/>
+    <p:sldLayoutId id="2482539815" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -24135,91 +24135,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24245,51 +24245,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>