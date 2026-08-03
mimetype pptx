--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -87,52 +87,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -161,51 +159,50 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
-    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -351,54 +348,53 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -894,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படி மூன்றுதரம் சம்பவித்தபின்பு, எல்லாம் வானத்திற்குத் திரும்ப எடுத்துக்கொள்ளப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. இரண்டாந்தரமும் வானத்திலிருந்து சத்தம் உண்டாகி: தேவன் சுத்தமாக்கினவைகளை நீ தீட்டாக எண்ணாதேயென்று மறுமொழி சொல்லிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உடனே செசரியாவிலிருந்து என்னிடத்திற்கு அனுப்பப்பட்ட மூன்று மனுஷர் நான் இருந்த வீட்டுக்குமுன்னே வந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. இப்படி மூன்றுதரம் சம்பவித்தபின்பு, எல்லாம் வானத்திற்குத் திரும்ப எடுத்துக்கொள்ளப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் ஒன்றுக்கும் சந்தேகப்படாமல் அவர்களோடேகூடப் போகும்படி ஆவியானவர் எனக்குக் கட்டளையிட்டார். சகோதரராகிய இந்த ஆறுபேரும் என்னோடேகூட வந்தார்கள்; அந்த மனுஷனுடைய வீட்டுக்குள் பிரவேசித்தோம்.]]></a:t>
+              <a:t><![CDATA[11. உடனே செசரியாவிலிருந்து என்னிடத்திற்கு அனுப்பப்பட்ட மூன்று மனுஷர் நான் இருந்த வீட்டுக்குமுன்னே வந்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனோ தன் வீட்டிலே ஒரு தேவதூதன் நிற்கிறதைக் கண்டதாகவும், யோப்பா பட்டணத்திலிருக்கிற பேதுரு என்று மறுபேர்கொண்ட சீமோனை அழைக்கும்படிக்கு மனுஷரை அவ்விடத்திற்கு அனுப்பு;]]></a:t>
+              <a:t><![CDATA[12. நான் ஒன்றுக்கும் சந்தேகப்படாமல் அவர்களோடேகூடப் போகும்படி ஆவியானவர் எனக்குக் கட்டளையிட்டார். சகோதரராகிய இந்த ஆறுபேரும் என்னோடேகூட வந்தார்கள்; அந்த மனுஷனுடைய வீட்டுக்குள் பிரவேசித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீயும் உன் வீட்டாரனைவரும் இரட்சிக்கப்படுவதற்கேதுவான வார்த்தைகளை அவன் உனக்குச் சொல்லுவான் என்று அந்தத் தூதன் தனக்குச் சொன்னதாகவும் எங்களுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[13. அவனோ தன் வீட்டிலே ஒரு தேவதூதன் நிற்கிறதைக் கண்டதாகவும், யோப்பா பட்டணத்திலிருக்கிற பேதுரு என்று மறுபேர்கொண்ட சீமோனை அழைக்கும்படிக்கு மனுஷரை அவ்விடத்திற்கு அனுப்பு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் பேசத்தொடங்கினபோது, பரிசுத்த ஆவியானவர் ஆதியிலே நம்மேல் இறங்கினதுபோலவே, அவர்கள்மேலும் இறங்கினார்.]]></a:t>
+              <a:t><![CDATA[14. நீயும் உன் வீட்டாரனைவரும் இரட்சிக்கப்படுவதற்கேதுவான வார்த்தைகளை அவன் உனக்குச் சொல்லுவான் என்று அந்தத் தூதன் தனக்குச் சொன்னதாகவும் எங்களுக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோவான் ஜலத்தினாலே ஞானஸ்நானங்கொடுத்தான், நீங்களோ பரிசுத்த ஆவியினாலே ஞானஸ்நானம் பெறுவீர்கள் என்று கர்த்தர் சொன்ன வார்த்தையை அப்பொழுது நினைவுகூர்ந்தேன்.]]></a:t>
+              <a:t><![CDATA[15. நான் பேசத்தொடங்கினபோது, பரிசுத்த ஆவியானவர் ஆதியிலே நம்மேல் இறங்கினதுபோலவே, அவர்கள்மேலும் இறங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோவான் ஜலத்தினாலே ஞானஸ்நானங்கொடுத்தான், நீங்களோ பரிசுத்த ஆவியினாலே ஞானஸ்நானம் பெறுவீர்கள் என்று கர்த்தர் சொன்ன வார்த்தையை அப்பொழுது நினைவுகூர்ந்தேன்.]]></a:t>
+              <a:t><![CDATA[15. நான் பேசத்தொடங்கினபோது, பரிசுத்த ஆவியானவர் ஆதியிலே நம்மேல் இறங்கினதுபோலவே, அவர்கள்மேலும் இறங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் கர்த்தராகிய இயேசுகிறிஸ்துவை விசுவாசித்திருக்கிற நமக்கு தேவன் வரத்தை அநுக்கிரகம்பண்ணினதுபோல அவர்களுக்கும் அந்த வரத்தையே அநுக்கிரம்பண்ணியிருக்கும்போது தேவனைத் தடுக்கிறதற்கு நான் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. யோவான் ஜலத்தினாலே ஞானஸ்நானங்கொடுத்தான், நீங்களோ பரிசுத்த ஆவியினாலே ஞானஸ்நானம் பெறுவீர்கள் என்று கர்த்தர் சொன்ன வார்த்தையை அப்பொழுது நினைவுகூர்ந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் கர்த்தராகிய இயேசுகிறிஸ்துவை விசுவாசித்திருக்கிற நமக்கு தேவன் வரத்தை அநுக்கிரகம்பண்ணினதுபோல அவர்களுக்கும் அந்த வரத்தையே அநுக்கிரம்பண்ணியிருக்கும்போது தேவனைத் தடுக்கிறதற்கு நான் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. யோவான் ஜலத்தினாலே ஞானஸ்நானங்கொடுத்தான், நீங்களோ பரிசுத்த ஆவியினாலே ஞானஸ்நானம் பெறுவீர்கள் என்று கர்த்தர் சொன்ன வார்த்தையை அப்பொழுது நினைவுகூர்ந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகளை அவர்கள் கேட்டபொழுது அமர்ந்திருந்து: அப்படியானால் ஜீவனுக்கேதுவான மனந்திரும்புதலை தேவன் புறஜாதியாருக்கும் அருளிச்செய்தார் என்று சொல்லி, தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் கர்த்தராகிய இயேசுகிறிஸ்துவை விசுவாசித்திருக்கிற நமக்கு தேவன் வரத்தை அநுக்கிரகம்பண்ணினதுபோல அவர்களுக்கும் அந்த வரத்தையே அநுக்கிரம்பண்ணியிருக்கும்போது தேவனைத் தடுக்கிறதற்கு நான் எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகளை அவர்கள் கேட்டபொழுது அமர்ந்திருந்து: அப்படியானால் ஜீவனுக்கேதுவான மனந்திரும்புதலை தேவன் புறஜாதியாருக்கும் அருளிச்செய்தார் என்று சொல்லி, தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் கர்த்தராகிய இயேசுகிறிஸ்துவை விசுவாசித்திருக்கிற நமக்கு தேவன் வரத்தை அநுக்கிரகம்பண்ணினதுபோல அவர்களுக்கும் அந்த வரத்தையே அநுக்கிரம்பண்ணியிருக்கும்போது தேவனைத் தடுக்கிறதற்கு நான் எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஸ்தேவான் நிமித்தமாய் எழும்பின உபத்திரவத்தினாலே சிதறப்பட்டவர்கள் சுவிசேஷ வசனத்தை யூதர்களுக்கேயன்றி மற்ற ஒருவருக்கும் அறிவியாமல், பெனிக்கேநாடு, சீப்புரு தீவு, அந்தியோகியா பட்டணம்வரைக்கும் சுற்றித்திரிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. இவைகளை அவர்கள் கேட்டபொழுது அமர்ந்திருந்து: அப்படியானால் ஜீவனுக்கேதுவான மனந்திரும்புதலை தேவன் புறஜாதியாருக்கும் அருளிச்செய்தார் என்று சொல்லி, தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஸ்தேவான் நிமித்தமாய் எழும்பின உபத்திரவத்தினாலே சிதறப்பட்டவர்கள் சுவிசேஷ வசனத்தை யூதர்களுக்கேயன்றி மற்ற ஒருவருக்கும் அறிவியாமல், பெனிக்கேநாடு, சீப்புரு தீவு, அந்தியோகியா பட்டணம்வரைக்கும் சுற்றித்திரிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. இவைகளை அவர்கள் கேட்டபொழுது அமர்ந்திருந்து: அப்படியானால் ஜீவனுக்கேதுவான மனந்திரும்புதலை தேவன் புறஜாதியாருக்கும் அருளிச்செய்தார் என்று சொல்லி, தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்களில் சீப்புருதீவாரும் சிரேனே பட்டணத்தாருமாகிய சிலர் அந்தியோகியா பட்டணத்துக்கு வந்து, கிரேக்கருடனே பேசிக் கர்த்தராகிய இயேசுவைக்குறித்துப் பிரசங்கித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. ஸ்தேவான் நிமித்தமாய் எழும்பின உபத்திரவத்தினாலே சிதறப்பட்டவர்கள் சுவிசேஷ வசனத்தை யூதர்களுக்கேயன்றி மற்ற ஒருவருக்கும் அறிவியாமல், பெனிக்கேநாடு, சீப்புரு தீவு, அந்தியோகியா பட்டணம்வரைக்கும் சுற்றித்திரிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்களில் சீப்புருதீவாரும் சிரேனே பட்டணத்தாருமாகிய சிலர் அந்தியோகியா பட்டணத்துக்கு வந்து, கிரேக்கருடனே பேசிக் கர்த்தராகிய இயேசுவைக்குறித்துப் பிரசங்கித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. ஸ்தேவான் நிமித்தமாய் எழும்பின உபத்திரவத்தினாலே சிதறப்பட்டவர்கள் சுவிசேஷ வசனத்தை யூதர்களுக்கேயன்றி மற்ற ஒருவருக்கும் அறிவியாமல், பெனிக்கேநாடு, சீப்புரு தீவு, அந்தியோகியா பட்டணம்வரைக்கும் சுற்றித்திரிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தருடைய கரம் அவர்களோடே இருந்தது; அநேக ஜனங்கள் விசுவாசிகளாகி, கர்த்தரிடத்தில் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அவர்களில் சீப்புருதீவாரும் சிரேனே பட்டணத்தாருமாகிய சிலர் அந்தியோகியா பட்டணத்துக்கு வந்து, கிரேக்கருடனே பேசிக் கர்த்தராகிய இயேசுவைக்குறித்துப் பிரசங்கித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எருசலேமிலுள்ள சபையார் இந்தக் காரியங்களைக்குறித்துக் கேள்விப்பட்டபோது, அந்தியோகியாவரைக்கும் போகும்படிக்குப் பர்னபாவை அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அவர்களில் சீப்புருதீவாரும் சிரேனே பட்டணத்தாருமாகிய சிலர் அந்தியோகியா பட்டணத்துக்கு வந்து, கிரேக்கருடனே பேசிக் கர்த்தராகிய இயேசுவைக்குறித்துப் பிரசங்கித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எருசலேமிலுள்ள சபையார் இந்தக் காரியங்களைக்குறித்துக் கேள்விப்பட்டபோது, அந்தியோகியாவரைக்கும் போகும்படிக்குப் பர்னபாவை அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. கர்த்தருடைய கரம் அவர்களோடே இருந்தது; அநேக ஜனங்கள் விசுவாசிகளாகி, கர்த்தரிடத்தில் திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் போய்ச் சேர்ந்து, தேவனுடைய கிருபையைக் கண்டபோது, சந்தோஷப்பட்டு, கர்த்தரிடத்தில் மனநிர்ணயமாய் நிலைத்திருக்கும்படி எல்லாருக்கும் புத்திசொன்னான்.]]></a:t>
+              <a:t><![CDATA[22. எருசலேமிலுள்ள சபையார் இந்தக் காரியங்களைக்குறித்துக் கேள்விப்பட்டபோது, அந்தியோகியாவரைக்கும் போகும்படிக்குப் பர்னபாவை அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் நல்லவனும், பரிசுத்த ஆவியினாலும் விசுவாசத்தினாலும் நிறைந்தவனுமாயிருந்தான்; அநேக ஜனங்கள் கர்த்தரிடமாய்ச் சேர்க்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அவன் போய்ச் சேர்ந்து, தேவனுடைய கிருபையைக் கண்டபோது, சந்தோஷப்பட்டு, கர்த்தரிடத்தில் மனநிர்ணயமாய் நிலைத்திருக்கும்படி எல்லாருக்கும் புத்திசொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் ஒரு வருஷகாலமாய்ச் சபையோடே கூடியிருந்து, அநேக ஜனங்களுக்கு உபதேசம்பண்ணினார்கள். முதல்முதல் அந்தியோகியாவிலே சீஷர்களுக்குக் கிறிஸ்தவர்கள் என்கிற பேர் வழங்கிற்று.]]></a:t>
+              <a:t><![CDATA[27. அந்நாட்களிலே எருசலேமிலிருந்து சில தீர்க்கதரிசிகள் அந்தியோகியாவுக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்நாட்களிலே எருசலேமிலிருந்து சில தீர்க்கதரிசிகள் அந்தியோகியாவுக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அவர்களில் ஒருவனாகிய அகபு என்பவன் எழுந்து, உலகமெங்கும் கொடியபஞ்சம் உண்டாகும் என்று ஆவியானவராலே அறிவித்தான்; அது அப்படியே கிலவுதியு ராயனுடைய நாட்களிலே உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களில் ஒருவனாகிய அகபு என்பவன் எழுந்து, உலகமெங்கும் கொடியபஞ்சம் உண்டாகும் என்று ஆவியானவராலே அறிவித்தான்; அது அப்படியே கிலவுதியு ராயனுடைய நாட்களிலே உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது சீஷரில் அவரவர் தங்கள் தங்கள் திராணிக்குத்தக்கதாக யூதேயாவில் குடியிருக்கிற சகோதரருக்கு உதவியாகப் பணஞ் சேகரித்து அனுப்பவேண்டுமென்று தீர்மானம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4829,159 +4825,50 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[29. அப்பொழுது சீஷரில் அவரவர் தங்கள் தங்கள் திராணிக்குத்தக்கதாக யூதேயாவில் குடியிருக்கிற சகோதரருக்கு உதவியாகப் பணஞ் சேகரித்து அனுப்பவேண்டுமென்று தீர்மானம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...107 lines deleted...]
-<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -5660,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470714658" r:id="rId1"/>
+    <p:sldLayoutId id="2474741292" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6040,58 +5927,50 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth, and wild beasts, and creeping things, and fowls of the air.]]></a:t>
+              <a:t><![CDATA[देखे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And I heard a voice saying unto me, Arise, Peter; slay and eat.]]></a:t>
+              <a:t><![CDATA[7. और यह शब्द भी सुना कि हे पतरस उठ मार और खा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But I said, Not so, Lord: for nothing common or unclean has at any time entered into my mouth.]]></a:t>
+              <a:t><![CDATA[8. मैं ने कहा, नहीं प्रभु, नहीं, क्योंकि कोई अपवित्र था अशुद्ध वस्तु मेरे मुंह में कभी नहीं गई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But the voice answered me again from heaven, What God has cleansed, that call not you common.]]></a:t>
+              <a:t><![CDATA[9. इस के उत्तर में आकाश से दूसरी बार शब्द हुआ, कि जो कुछ परमेश्वर ने शुद्ध ठहराया है, उसे अशुद्ध मत]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And this was done three times: and all were drawn up again into heaven.]]></a:t>
+              <a:t><![CDATA[कह।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And, behold, immediately there were three men already come unto the house where I was, sent from]]></a:t>
+              <a:t><![CDATA[10. तीन बार ऐसा ही हुआ; तब सब कुछ फिर आकाश पर खींच लिया गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Caesarea unto me.]]></a:t>
+              <a:t><![CDATA[11. और देखो, तुरन्त तीन मनुष्य जो कैसरिया से मेरे पास भेजे गए थे, उस घर पर जिस में हम थे, आ खड़े]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the Spirit bade me go with them, nothing doubting. Moreover these six brethren accompanied]]></a:t>
+              <a:t><![CDATA[हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me, and we entered into the man's house:]]></a:t>
+              <a:t><![CDATA[12. तब आत्मा ने मुझ से उन के साथ बेखटके हो लेने को कहा, और ये छ: भाई भी मेरे साथ हो लिए; और हम उस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he showed us how he had seen an angel in his house, which stood and said unto him, Send men]]></a:t>
+              <a:t><![CDATA[मनुष्य के घर में गए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the apostles and brethren that were in Judaea heard that the Gentiles had also received the]]></a:t>
+              <a:t><![CDATA[1. और प्रेरितों और भाइयों ने जो यहूदिया में थे सुना, कि अन्यजातियों ने भी परमेश्वर का वचन मान लिया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to Joppa, and call for Simon, whose surname is Peter;]]></a:t>
+              <a:t><![CDATA[13. और उस ने बताया, कि मैं ने एक स्वर्गदूत को अपने घर में खड़ा देखा, जिस ने मुझ से कहा, कि याफा में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Who shall tell you words, whereby you and all your house shall be saved.]]></a:t>
+              <a:t><![CDATA[मनुष्य भेजकर शमौन को जो पतरस कहलाता है, बुलवा ले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And as I began to speak, the Holy Spirit fell on them, as on us at the beginning.]]></a:t>
+              <a:t><![CDATA[14. वह तुम से ऐसी बातें कहेगा, जिन के द्वारा तू और तेरा सारा घराना उद्धार पाएगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then remembered I the word of the Lord, how that he said, John indeed baptized with water; but]]></a:t>
+              <a:t><![CDATA[15. जब मैं बातें करने लगा, तो पवित्र आत्मा उन पर उसी रीति से उतरा, जिस रीति से आरम्भ में हम पर उतरा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you shall be baptized with the Holy Spirit.]]></a:t>
+              <a:t><![CDATA[था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Forasmuch then as God gave them the like gift as he did unto us, who believed on the Lord Jesus]]></a:t>
+              <a:t><![CDATA[16. तब मुझे प्रभु का वह वचन स्मरण आया; जो उस ने कहा; कि यूहन्ना ने तो पानी से बपतिस्मा दिया, परन्तु]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Christ; what was I, that I could withstand God?]]></a:t>
+              <a:t><![CDATA[तुम पवित्र आत्मा से बपतिस्मा पाओगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. When they heard these things, they held their peace, and glorified God, saying, Then has God]]></a:t>
+              <a:t><![CDATA[17. सो जब कि परमेश्वर ने उन्हें भी वही दान दिया, जो हमें प्रभु यीशु मसीह पर विश्वास करने से मिला था;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also to the Gentiles granted repentance unto life.]]></a:t>
+              <a:t><![CDATA[तो मैं कौन था जो परमेश्वर को रोक सकता]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Now they which were scattered abroad upon the persecution that arose about Stephen travelled as]]></a:t>
+              <a:t><![CDATA[18. यह सुनकर, वे चुप रहे, और परमेश्वर की बड़ाई करके कहने लगे, तब तो परमेश्वर ने अन्यजातियों को भी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[word of God.]]></a:t>
+              <a:t><![CDATA[है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[far as Phenice, and Cyprus, and Antioch, preaching the word to none but unto the Jews only.]]></a:t>
+              <a:t><![CDATA[जीवन के लिये मन फिराव का दान दिया है॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And some of them were men of Cyprus and Cyrene, which, when they were come to Antioch, spoke]]></a:t>
+              <a:t><![CDATA[19. सो जो लोग उस क्लेश के मारे जो स्तिफनुस के कारण पड़ा था, तित्तर बित्तर हो गए थे, वे फिरते फिरते]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the Grecians, preaching the LORD Jesus.]]></a:t>
+              <a:t><![CDATA[फीनीके और कुप्रुस और अन्ताकिया में पहुंचे; परन्तु यहूदियों को छोड़ किसी और को वचन न सुनाते थे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the hand of the Lord was with them: and a great number believed, and turned unto the Lord.]]></a:t>
+              <a:t><![CDATA[20. परन्तु उन में से कितने कुप्रुसी और कुरेनी थे, जो अन्ताकिया में आकर युनानियों को भी प्रभु यीशु का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then tidings of these things came unto the ears of the church which was in Jerusalem: and they]]></a:t>
+              <a:t><![CDATA[सुसमचार की बातें सुनाने लगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sent forth Barnabas, that he should go as far as Antioch.]]></a:t>
+              <a:t><![CDATA[21. और प्रभु का हाथ उन पर था, और बहुत लोग विश्वास करके प्रभु की ओर फिरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Who, when he came, and had seen the grace of God, was glad, and exhorted them all, that with]]></a:t>
+              <a:t><![CDATA[22. तब उन की चर्चा यरूशलेम की कलीसिया के सुनने में आई, और उन्होंने बरनबास को अन्ताकिया भेजा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[purpose of heart they would cleave unto the Lord.]]></a:t>
+              <a:t><![CDATA[23. वह वहां पहुंचकर, और परमेश्वर के अनुग्रह को देखकर आनन्दित हुआ; और सब को उपदेश दिया कि तन मन लगाकर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. For he was a good man, and full of the Holy Spirit and of faith: and much people was added unto]]></a:t>
+              <a:t><![CDATA[प्रभु से लिपटे रहो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Lord.]]></a:t>
+              <a:t><![CDATA[24. क्योंकि वह एक भला मनुष्य था; और पवित्र आत्मा से परिपूर्ण था: और और बहुत से लोग प्रभु में आ मिले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And when Peter was come up to Jerusalem, they that were of the circumcision contended with him,]]></a:t>
+              <a:t><![CDATA[2. और जब पतरस यरूशलेम में आया, तो खतना किए हुए लोग उस से वाद-विवाद करने लगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then departed Barnabas to Tarsus, in order to seek Saul:]]></a:t>
+              <a:t><![CDATA[25. तब वह शाऊल को ढूंढने के लिये तरसुस को चला गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And when he had found him, he brought him unto Antioch. And it came to pass, that a whole year]]></a:t>
+              <a:t><![CDATA[26. और जब उन से मिला तो उसे अन्ताकिया में लाया, और ऐसा हुआ कि वे एक वर्ष तक कलीसिया के साथ मिलते और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they assembled themselves with the church, and taught much people. And the disciples were called]]></a:t>
+              <a:t><![CDATA[बहुत लोगों को उपदेश देते रहे, और चेले सब से पहिले अन्ताकिया ही में मसीही कहलाए॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Christians first in Antioch.]]></a:t>
+              <a:t><![CDATA[27. उन्हीं दिनों में कई भविष्यद्वक्ता यरूशलेम से अन्ताकिया में आए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And in these days came prophets from Jerusalem unto Antioch.]]></a:t>
+              <a:t><![CDATA[28. उन में से अगबुस नाम एक ने खड़े होकर आत्मा की प्रेरणा से यह बताया, कि सारे जगत में बड़ा अकाल]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And there stood up one of them named Agabus, and signified by the Spirit that there should be]]></a:t>
+              <a:t><![CDATA[पकेगा, और वह अकाल क्लौदियुस के समय में पड़ा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great dearth throughout all the world: which came to pass in the days of Claudius Caesar.]]></a:t>
+              <a:t><![CDATA[29. तब चेलों ने ठहराया, कि हर एक अपनी अपनी पूंजी के अनुसार यहूदिया में रहने वाले भाइयों की सेवा के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Then the disciples, every man according to his ability, determined to send relief unto the]]></a:t>
+              <a:t><![CDATA[लिये कुछ भेजे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,183 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brethren which dwelt in Judaea:]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[30. Which also they did, and sent it to the elders by the hands of Barnabas and Saul.]]></a:t>
+              <a:t><![CDATA[30. और उन्होंने ऐसा ही किया; और बरनबास और शाऊल के हाथ प्राचीनों के पास कुछ भेज दिया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Saying, You went in to men uncircumcised, and did eat with them.]]></a:t>
+              <a:t><![CDATA[3. कि तू ने खतनारिहत लोगों के यहां जाकर उन से साथ खाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But Peter rehearsed the matter from the beginning, and expounded it by order unto them, saying,]]></a:t>
+              <a:t><![CDATA[4. तब पतरस ने उन्हें आरम्भ से क्रमानुसार कह सुनाया;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. I was in the city of Joppa praying: and in a trance I saw a vision, A certain vessel descend, as]]></a:t>
+              <a:t><![CDATA[5. कि मैं याफा नगर में प्रार्थना कर रहा था, और बेसुध होकर एक दर्शन देखा, कि एक पात्र, बड़ी चादर के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it had been a great sheet, let down from heaven by four corners; and it came even to me:]]></a:t>
+              <a:t><![CDATA[समान चारों कोनों से लटकाया हुआ, आकाश से उतरकर मेरे पास आया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Upon the which when I had fastened mine eyes, I considered, and saw four-footed beasts of the]]></a:t>
+              <a:t><![CDATA[6. जब मैं ने उस पर ध्यान किया, तो पृथ्वी के चौपाए और बनपशु और रेंगने वाले जन्तु और आकाश के पक्षी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>