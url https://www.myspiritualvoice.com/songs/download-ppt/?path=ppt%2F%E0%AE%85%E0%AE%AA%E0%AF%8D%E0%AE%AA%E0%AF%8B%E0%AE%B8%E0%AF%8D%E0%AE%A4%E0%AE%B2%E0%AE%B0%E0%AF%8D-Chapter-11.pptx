--- v1 (2026-08-03)
+++ v2 (2026-11-02)
@@ -87,50 +87,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +181,61 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +381,64 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதிலே நான் உற்றுப்பார்த்துக் கவனிக்கிறபோது, பூமியிலுள்ள நாலுகால் ஜீவன்களையும், காட்டுமிருகங்களையும், ஊரும் பிராணிகளையும், ஆகாயத்துப்பறவைகளையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[5. I was in the city of Joppa praying: and in a trance I saw a vision, A certain vessel descend, as it had been a great sheet, let down from heaven by four corners; and it came even to me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அல்லாமலும்: பேதுருவே, எழுந்திரு, அடித்துப் புசி என்று என்னுடனே சொல்லுகிற சத்தத்தையும் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[6. Upon the which when I had fastened mine eyes, I considered, and saw four-footed beasts of the earth, and wild beasts, and creeping things, and fowls of the air.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு நான்: ஆண்டவரே, அப்படியல்ல, தீட்டும் அசுத்தமுமாயிருக்கிற யாதொன்றும் ஒருக்காலும் என் வாய்க்குள்ளே போனதில்லை என்றேன்.]]></a:t>
+              <a:t><![CDATA[6. Upon the which when I had fastened mine eyes, I considered, and saw four-footed beasts of the earth, and wild beasts, and creeping things, and fowls of the air.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரண்டாந்தரமும் வானத்திலிருந்து சத்தம் உண்டாகி: தேவன் சுத்தமாக்கினவைகளை நீ தீட்டாக எண்ணாதேயென்று மறுமொழி சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[7. And I heard a voice saying unto me, Arise, Peter; slay and eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரண்டாந்தரமும் வானத்திலிருந்து சத்தம் உண்டாகி: தேவன் சுத்தமாக்கினவைகளை நீ தீட்டாக எண்ணாதேயென்று மறுமொழி சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[8. But I said, Not so, Lord: for nothing common or unclean has at any time entered into my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படி மூன்றுதரம் சம்பவித்தபின்பு, எல்லாம் வானத்திற்குத் திரும்ப எடுத்துக்கொள்ளப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. But I said, Not so, Lord: for nothing common or unclean has at any time entered into my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உடனே செசரியாவிலிருந்து என்னிடத்திற்கு அனுப்பப்பட்ட மூன்று மனுஷர் நான் இருந்த வீட்டுக்குமுன்னே வந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. But the voice answered me again from heaven, What God has cleansed, that call not you common.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உடனே செசரியாவிலிருந்து என்னிடத்திற்கு அனுப்பப்பட்ட மூன்று மனுஷர் நான் இருந்த வீட்டுக்குமுன்னே வந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. But the voice answered me again from heaven, What God has cleansed, that call not you common.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் ஒன்றுக்கும் சந்தேகப்படாமல் அவர்களோடேகூடப் போகும்படி ஆவியானவர் எனக்குக் கட்டளையிட்டார். சகோதரராகிய இந்த ஆறுபேரும் என்னோடேகூட வந்தார்கள்; அந்த மனுஷனுடைய வீட்டுக்குள் பிரவேசித்தோம்.]]></a:t>
+              <a:t><![CDATA[10. And this was done three times: and all were drawn up again into heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் ஒன்றுக்கும் சந்தேகப்படாமல் அவர்களோடேகூடப் போகும்படி ஆவியானவர் எனக்குக் கட்டளையிட்டார். சகோதரராகிய இந்த ஆறுபேரும் என்னோடேகூட வந்தார்கள்; அந்த மனுஷனுடைய வீட்டுக்குள் பிரவேசித்தோம்.]]></a:t>
+              <a:t><![CDATA[11. And, behold, immediately there were three men already come unto the house where I was, sent from Caesarea unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. புறஜாதியாரும் தேவவசனத்தை ஏற்றுக்கொண்டார்களென்று யூதேயாவிலிருக்கிற அப்போஸ்தலரும் சகோதரரும் கேள்விப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the apostles and brethren that were in Judaea heard that the Gentiles had also received the word of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனோ தன் வீட்டிலே ஒரு தேவதூதன் நிற்கிறதைக் கண்டதாகவும், யோப்பா பட்டணத்திலிருக்கிற பேதுரு என்று மறுபேர்கொண்ட சீமோனை அழைக்கும்படிக்கு மனுஷரை அவ்விடத்திற்கு அனுப்பு;]]></a:t>
+              <a:t><![CDATA[11. And, behold, immediately there were three men already come unto the house where I was, sent from Caesarea unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனோ தன் வீட்டிலே ஒரு தேவதூதன் நிற்கிறதைக் கண்டதாகவும், யோப்பா பட்டணத்திலிருக்கிற பேதுரு என்று மறுபேர்கொண்ட சீமோனை அழைக்கும்படிக்கு மனுஷரை அவ்விடத்திற்கு அனுப்பு;]]></a:t>
+              <a:t><![CDATA[12. And the Spirit bade me go with them, nothing doubting. Moreover these six brethren accompanied me, and we entered into the man's house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீயும் உன் வீட்டாரனைவரும் இரட்சிக்கப்படுவதற்கேதுவான வார்த்தைகளை அவன் உனக்குச் சொல்லுவான் என்று அந்தத் தூதன் தனக்குச் சொன்னதாகவும் எங்களுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[12. And the Spirit bade me go with them, nothing doubting. Moreover these six brethren accompanied me, and we entered into the man's house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் பேசத்தொடங்கினபோது, பரிசுத்த ஆவியானவர் ஆதியிலே நம்மேல் இறங்கினதுபோலவே, அவர்கள்மேலும் இறங்கினார்.]]></a:t>
+              <a:t><![CDATA[13. And he showed us how he had seen an angel in his house, which stood and said unto him, Send men to Joppa, and call for Simon, whose surname is Peter;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் பேசத்தொடங்கினபோது, பரிசுத்த ஆவியானவர் ஆதியிலே நம்மேல் இறங்கினதுபோலவே, அவர்கள்மேலும் இறங்கினார்.]]></a:t>
+              <a:t><![CDATA[13. And he showed us how he had seen an angel in his house, which stood and said unto him, Send men to Joppa, and call for Simon, whose surname is Peter;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோவான் ஜலத்தினாலே ஞானஸ்நானங்கொடுத்தான், நீங்களோ பரிசுத்த ஆவியினாலே ஞானஸ்நானம் பெறுவீர்கள் என்று கர்த்தர் சொன்ன வார்த்தையை அப்பொழுது நினைவுகூர்ந்தேன்.]]></a:t>
+              <a:t><![CDATA[14. Who shall tell you words, whereby you and all your house shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோவான் ஜலத்தினாலே ஞானஸ்நானங்கொடுத்தான், நீங்களோ பரிசுத்த ஆவியினாலே ஞானஸ்நானம் பெறுவீர்கள் என்று கர்த்தர் சொன்ன வார்த்தையை அப்பொழுது நினைவுகூர்ந்தேன்.]]></a:t>
+              <a:t><![CDATA[14. Who shall tell you words, whereby you and all your house shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் கர்த்தராகிய இயேசுகிறிஸ்துவை விசுவாசித்திருக்கிற நமக்கு தேவன் வரத்தை அநுக்கிரகம்பண்ணினதுபோல அவர்களுக்கும் அந்த வரத்தையே அநுக்கிரம்பண்ணியிருக்கும்போது தேவனைத் தடுக்கிறதற்கு நான் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And as I began to speak, the Holy Spirit fell on them, as on us at the beginning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் கர்த்தராகிய இயேசுகிறிஸ்துவை விசுவாசித்திருக்கிற நமக்கு தேவன் வரத்தை அநுக்கிரகம்பண்ணினதுபோல அவர்களுக்கும் அந்த வரத்தையே அநுக்கிரம்பண்ணியிருக்கும்போது தேவனைத் தடுக்கிறதற்கு நான் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And as I began to speak, the Holy Spirit fell on them, as on us at the beginning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகளை அவர்கள் கேட்டபொழுது அமர்ந்திருந்து: அப்படியானால் ஜீவனுக்கேதுவான மனந்திரும்புதலை தேவன் புறஜாதியாருக்கும் அருளிச்செய்தார் என்று சொல்லி, தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then remembered I the word of the Lord, how that he said, John indeed baptized with water; but all of you shall be baptized with the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. புறஜாதியாரும் தேவவசனத்தை ஏற்றுக்கொண்டார்களென்று யூதேயாவிலிருக்கிற அப்போஸ்தலரும் சகோதரரும் கேள்விப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the apostles and brethren that were in Judaea heard that the Gentiles had also received the word of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகளை அவர்கள் கேட்டபொழுது அமர்ந்திருந்து: அப்படியானால் ஜீவனுக்கேதுவான மனந்திரும்புதலை தேவன் புறஜாதியாருக்கும் அருளிச்செய்தார் என்று சொல்லி, தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then remembered I the word of the Lord, how that he said, John indeed baptized with water; but all of you shall be baptized with the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஸ்தேவான் நிமித்தமாய் எழும்பின உபத்திரவத்தினாலே சிதறப்பட்டவர்கள் சுவிசேஷ வசனத்தை யூதர்களுக்கேயன்றி மற்ற ஒருவருக்கும் அறிவியாமல், பெனிக்கேநாடு, சீப்புரு தீவு, அந்தியோகியா பட்டணம்வரைக்கும் சுற்றித்திரிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Forasmuch then as God gave them the like gift as he did unto us, who believed on the Lord Jesus Christ; what was I, that I could withstand God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஸ்தேவான் நிமித்தமாய் எழும்பின உபத்திரவத்தினாலே சிதறப்பட்டவர்கள் சுவிசேஷ வசனத்தை யூதர்களுக்கேயன்றி மற்ற ஒருவருக்கும் அறிவியாமல், பெனிக்கேநாடு, சீப்புரு தீவு, அந்தியோகியா பட்டணம்வரைக்கும் சுற்றித்திரிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Forasmuch then as God gave them the like gift as he did unto us, who believed on the Lord Jesus Christ; what was I, that I could withstand God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்களில் சீப்புருதீவாரும் சிரேனே பட்டணத்தாருமாகிய சிலர் அந்தியோகியா பட்டணத்துக்கு வந்து, கிரேக்கருடனே பேசிக் கர்த்தராகிய இயேசுவைக்குறித்துப் பிரசங்கித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Forasmuch then as God gave them the like gift as he did unto us, who believed on the Lord Jesus Christ; what was I, that I could withstand God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்களில் சீப்புருதீவாரும் சிரேனே பட்டணத்தாருமாகிய சிலர் அந்தியோகியா பட்டணத்துக்கு வந்து, கிரேக்கருடனே பேசிக் கர்த்தராகிய இயேசுவைக்குறித்துப் பிரசங்கித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. When they heard these things, they held their peace, and glorified God, saying, Then has God also to the Gentiles granted repentance unto life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தருடைய கரம் அவர்களோடே இருந்தது; அநேக ஜனங்கள் விசுவாசிகளாகி, கர்த்தரிடத்தில் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. When they heard these things, they held their peace, and glorified God, saying, Then has God also to the Gentiles granted repentance unto life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எருசலேமிலுள்ள சபையார் இந்தக் காரியங்களைக்குறித்துக் கேள்விப்பட்டபோது, அந்தியோகியாவரைக்கும் போகும்படிக்குப் பர்னபாவை அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Now they which were scattered abroad upon the persecution that arose about Stephen travelled as far as Phenice, and Cyprus, and Antioch, preaching the word to none but unto the Jews only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் போய்ச் சேர்ந்து, தேவனுடைய கிருபையைக் கண்டபோது, சந்தோஷப்பட்டு, கர்த்தரிடத்தில் மனநிர்ணயமாய் நிலைத்திருக்கும்படி எல்லாருக்கும் புத்திசொன்னான்.]]></a:t>
+              <a:t><![CDATA[19. Now they which were scattered abroad upon the persecution that arose about Stephen travelled as far as Phenice, and Cyprus, and Antioch, preaching the word to none but unto the Jews only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் போய்ச் சேர்ந்து, தேவனுடைய கிருபையைக் கண்டபோது, சந்தோஷப்பட்டு, கர்த்தரிடத்தில் மனநிர்ணயமாய் நிலைத்திருக்கும்படி எல்லாருக்கும் புத்திசொன்னான்.]]></a:t>
+              <a:t><![CDATA[19. Now they which were scattered abroad upon the persecution that arose about Stephen travelled as far as Phenice, and Cyprus, and Antioch, preaching the word to none but unto the Jews only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் நல்லவனும், பரிசுத்த ஆவியினாலும் விசுவாசத்தினாலும் நிறைந்தவனுமாயிருந்தான்; அநேக ஜனங்கள் கர்த்தரிடமாய்ச் சேர்க்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And some of them were men of Cyprus and Cyrene, which, when they were come to Antioch, spoke unto the Grecians, preaching the LORD Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பேதுரு எருசலேமுக்குத் திரும்பிவந்தபோது, விருத்தசேதனமுள்ளவர்கள் அவனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[2. And when Peter was come up to Jerusalem, they that were of the circumcision contended with him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு பர்னபா சவுலைத் தேடும்படி, தர்சுவுக்குப் புறப்பட்டுப்போய், அவனைக்கண்டு, அந்தியோகியாவுக்கு அழைத்துக்கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[20. And some of them were men of Cyprus and Cyrene, which, when they were come to Antioch, spoke unto the Grecians, preaching the LORD Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் ஒரு வருஷகாலமாய்ச் சபையோடே கூடியிருந்து, அநேக ஜனங்களுக்கு உபதேசம்பண்ணினார்கள். முதல்முதல் அந்தியோகியாவிலே சீஷர்களுக்குக் கிறிஸ்தவர்கள் என்கிற பேர் வழங்கிற்று.]]></a:t>
+              <a:t><![CDATA[21. And the hand of the Lord was with them: and a great number believed, and turned unto the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் ஒரு வருஷகாலமாய்ச் சபையோடே கூடியிருந்து, அநேக ஜனங்களுக்கு உபதேசம்பண்ணினார்கள். முதல்முதல் அந்தியோகியாவிலே சீஷர்களுக்குக் கிறிஸ்தவர்கள் என்கிற பேர் வழங்கிற்று.]]></a:t>
+              <a:t><![CDATA[21. And the hand of the Lord was with them: and a great number believed, and turned unto the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்நாட்களிலே எருசலேமிலிருந்து சில தீர்க்கதரிசிகள் அந்தியோகியாவுக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Then tidings of these things came unto the ears of the church which was in Jerusalem: and they sent forth Barnabas, that he should go as far as Antioch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களில் ஒருவனாகிய அகபு என்பவன் எழுந்து, உலகமெங்கும் கொடியபஞ்சம் உண்டாகும் என்று ஆவியானவராலே அறிவித்தான்; அது அப்படியே கிலவுதியு ராயனுடைய நாட்களிலே உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[22. Then tidings of these things came unto the ears of the church which was in Jerusalem: and they sent forth Barnabas, that he should go as far as Antioch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களில் ஒருவனாகிய அகபு என்பவன் எழுந்து, உலகமெங்கும் கொடியபஞ்சம் உண்டாகும் என்று ஆவியானவராலே அறிவித்தான்; அது அப்படியே கிலவுதியு ராயனுடைய நாட்களிலே உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[23. Who, when he came, and had seen the grace of God, was glad, and exhorted them all, that with purpose of heart they would cleave unto the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது சீஷரில் அவரவர் தங்கள் தங்கள் திராணிக்குத்தக்கதாக யூதேயாவில் குடியிருக்கிற சகோதரருக்கு உதவியாகப் பணஞ் சேகரித்து அனுப்பவேண்டுமென்று தீர்மானம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Who, when he came, and had seen the grace of God, was glad, and exhorted them all, that with purpose of heart they would cleave unto the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது சீஷரில் அவரவர் தங்கள் தங்கள் திராணிக்குத்தக்கதாக யூதேயாவில் குடியிருக்கிற சகோதரருக்கு உதவியாகப் பணஞ் சேகரித்து அனுப்பவேண்டுமென்று தீர்மானம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. For he was a good man, and full of the Holy Spirit and of faith: and much people was added unto the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4967,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்படியே அவர்கள் சேகரித்து, பர்னபா சவுல் என்பவர்களுடைய கையிலே கொடுத்து, மூப்பரிடத்திற்கு அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. For he was a good man, and full of the Holy Spirit and of faith: and much people was added unto the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Then departed Barnabas to Tarsus, in order to seek Saul:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5185,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விருத்தசேதனமில்லாத மனுஷரிடத்தில் நீர் போய், அவர்களோடே போஜனம்பண்ணினீர் என்று, அவனோடே வாக்குவாதம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Saying, You went in to men uncircumcised, and did eat with them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Then departed Barnabas to Tarsus, in order to seek Saul:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And when he had found him, he brought him unto Antioch. And it came to pass, that a whole year they assembled themselves with the church, and taught much people. And the disciples were called Christians first in Antioch.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And when he had found him, he brought him unto Antioch. And it came to pass, that a whole year they assembled themselves with the church, and taught much people. And the disciples were called Christians first in Antioch.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And in these days came prophets from Jerusalem unto Antioch.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And there stood up one of them named Agabus, and signified by the Spirit that there should be great dearth throughout all the world: which came to pass in the days of Claudius Caesar.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And there stood up one of them named Agabus, and signified by the Spirit that there should be great dearth throughout all the world: which came to pass in the days of Claudius Caesar.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Then the disciples, every man according to his ability, determined to send relief unto the brethren which dwelt in Judaea:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Then the disciples, every man according to his ability, determined to send relief unto the brethren which dwelt in Judaea:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Which also they did, and sent it to the elders by the hands of Barnabas and Saul.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Which also they did, and sent it to the elders by the hands of Barnabas and Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்குப் பேதுரு காரியத்தை முதலிலிருந்து வரிசையாய் அவர்களுக்கு விவரிக்கத்தொடங்கி:]]></a:t>
+              <a:t><![CDATA[3. Saying, You went in to men uncircumcised, and did eat with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் யோப்பா பட்டணத்தில் ஜெபம்பண்ணிக்கொண்டிருந்தபோது ஞானதிருஷ்டியடைந்து, ஒரு தரிசனத்தைக்கண்டேன்; அதென்னவென்றால், நாலுமுனைகளும் கட்டப்பட்ட பெரிய துப்பட்டியைப்போல ஒரு கூடு வானத்திலிருந்து என்னிடத்தில் இறங்கிவந்தது.]]></a:t>
+              <a:t><![CDATA[4. But Peter rehearsed the matter from the beginning, and expounded it by order unto them, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் யோப்பா பட்டணத்தில் ஜெபம்பண்ணிக்கொண்டிருந்தபோது ஞானதிருஷ்டியடைந்து, ஒரு தரிசனத்தைக்கண்டேன்; அதென்னவென்றால், நாலுமுனைகளும் கட்டப்பட்ட பெரிய துப்பட்டியைப்போல ஒரு கூடு வானத்திலிருந்து என்னிடத்தில் இறங்கிவந்தது.]]></a:t>
+              <a:t><![CDATA[5. I was in the city of Joppa praying: and in a trance I saw a vision, A certain vessel descend, as it had been a great sheet, let down from heaven by four corners; and it came even to me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதிலே நான் உற்றுப்பார்த்துக் கவனிக்கிறபோது, பூமியிலுள்ள நாலுகால் ஜீவன்களையும், காட்டுமிருகங்களையும், ஊரும் பிராணிகளையும், ஆகாயத்துப்பறவைகளையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[5. I was in the city of Joppa praying: and in a trance I saw a vision, A certain vessel descend, as it had been a great sheet, let down from heaven by four corners; and it came even to me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474741292" r:id="rId1"/>
+    <p:sldLayoutId id="2482634567" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +7170,142 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देखे।]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் இறங்கிவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और यह शब्द भी सुना कि हे पतरस उठ मार और खा।]]></a:t>
+              <a:t><![CDATA[6. அதிலே நான் உற்றுப்பார்த்துக் கவனிக்கிறபோது, பூமியிலுள்ள நாலுகால் ஜீவன்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. मैं ने कहा, नहीं प्रभु, नहीं, क्योंकि कोई अपवित्र था अशुद्ध वस्तु मेरे मुंह में कभी नहीं गई।]]></a:t>
+              <a:t><![CDATA[காட்டுமிருகங்களையும், ஊரும் பிராணிகளையும், ஆகாயத்துப்பறவைகளையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. इस के उत्तर में आकाश से दूसरी बार शब्द हुआ, कि जो कुछ परमेश्वर ने शुद्ध ठहराया है, उसे अशुद्ध मत]]></a:t>
+              <a:t><![CDATA[7. அல்லாமலும்: பேதுருவே, எழுந்திரு, அடித்துப் புசி என்று என்னுடனே சொல்லுகிற சத்தத்தையும் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कह।]]></a:t>
+              <a:t><![CDATA[8. அதற்கு நான்: ஆண்டவரே, அப்படியல்ல, தீட்டும் அசுத்தமுமாயிருக்கிற யாதொன்றும் ஒருக்காலும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. तीन बार ऐसा ही हुआ; तब सब कुछ फिर आकाश पर खींच लिया गया।]]></a:t>
+              <a:t><![CDATA[வாய்க்குள்ளே போனதில்லை என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और देखो, तुरन्त तीन मनुष्य जो कैसरिया से मेरे पास भेजे गए थे, उस घर पर जिस में हम थे, आ खड़े]]></a:t>
+              <a:t><![CDATA[9. இரண்டாந்தரமும் வானத்திலிருந்து சத்தம் உண்டாகி: தேவன் சுத்தமாக்கினவைகளை நீ தீட்டாக எண்ணாதேயென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुए।]]></a:t>
+              <a:t><![CDATA[மறுமொழி சொல்லிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. तब आत्मा ने मुझ से उन के साथ बेखटके हो लेने को कहा, और ये छ: भाई भी मेरे साथ हो लिए; और हम उस]]></a:t>
+              <a:t><![CDATA[10. இப்படி மூன்றுதரம் சம்பவித்தபின்பு, எல்லாம் வானத்திற்குத் திரும்ப எடுத்துக்கொள்ளப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मनुष्य के घर में गए।]]></a:t>
+              <a:t><![CDATA[11. உடனே செசரியாவிலிருந்து என்னிடத்திற்கு அனுப்பப்பட்ட மூன்று மனுஷர் நான் இருந்த வீட்டுக்குமுன்னே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. और प्रेरितों और भाइयों ने जो यहूदिया में थे सुना, कि अन्यजातियों ने भी परमेश्वर का वचन मान लिया]]></a:t>
+              <a:t><![CDATA[1. புறஜாதியாரும் தேவவசனத்தை ஏற்றுக்கொண்டார்களென்று யூதேயாவிலிருக்கிற அப்போஸ்தலரும் சகோதரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और उस ने बताया, कि मैं ने एक स्वर्गदूत को अपने घर में खड़ा देखा, जिस ने मुझ से कहा, कि याफा में]]></a:t>
+              <a:t><![CDATA[வந்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मनुष्य भेजकर शमौन को जो पतरस कहलाता है, बुलवा ले।]]></a:t>
+              <a:t><![CDATA[12. நான் ஒன்றுக்கும் சந்தேகப்படாமல் அவர்களோடேகூடப் போகும்படி ஆவியானவர் எனக்குக் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. वह तुम से ऐसी बातें कहेगा, जिन के द्वारा तू और तेरा सारा घराना उद्धार पाएगा।]]></a:t>
+              <a:t><![CDATA[சகோதரராகிய இந்த ஆறுபேரும் என்னோடேகூட வந்தார்கள்; அந்த மனுஷனுடைய வீட்டுக்குள் பிரவேசித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. जब मैं बातें करने लगा, तो पवित्र आत्मा उन पर उसी रीति से उतरा, जिस रीति से आरम्भ में हम पर उतरा]]></a:t>
+              <a:t><![CDATA[13. அவனோ தன் வீட்டிலே ஒரு தேவதூதன் நிற்கிறதைக் கண்டதாகவும், யோப்பா பட்டணத்திலிருக்கிற பேதுரு என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[था।]]></a:t>
+              <a:t><![CDATA[மறுபேர்கொண்ட சீமோனை அழைக்கும்படிக்கு மனுஷரை அவ்விடத்திற்கு அனுப்பு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तब मुझे प्रभु का वह वचन स्मरण आया; जो उस ने कहा; कि यूहन्ना ने तो पानी से बपतिस्मा दिया, परन्तु]]></a:t>
+              <a:t><![CDATA[14. நீயும் உன் வீட்டாரனைவரும் இரட்சிக்கப்படுவதற்கேதுவான வார்த்தைகளை அவன் உனக்குச் சொல்லுவான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम पवित्र आत्मा से बपतिस्मा पाओगे।]]></a:t>
+              <a:t><![CDATA[அந்தத் தூதன் தனக்குச் சொன்னதாகவும் எங்களுக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. सो जब कि परमेश्वर ने उन्हें भी वही दान दिया, जो हमें प्रभु यीशु मसीह पर विश्वास करने से मिला था;]]></a:t>
+              <a:t><![CDATA[15. நான் பேசத்தொடங்கினபோது, பரிசுத்த ஆவியானவர் ஆதியிலே நம்மேல் இறங்கினதுபோலவே, அவர்கள்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तो मैं कौन था जो परमेश्वर को रोक सकता]]></a:t>
+              <a:t><![CDATA[இறங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. यह सुनकर, वे चुप रहे, और परमेश्वर की बड़ाई करके कहने लगे, तब तो परमेश्वर ने अन्यजातियों को भी]]></a:t>
+              <a:t><![CDATA[16. யோவான் ஜலத்தினாலே ஞானஸ்நானங்கொடுத்தான், நீங்களோ பரிசுத்த ஆவியினாலே ஞானஸ்நானம் பெறுவீர்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[கேள்விப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जीवन के लिये मन फिराव का दान दिया है॥]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொன்ன வார்த்தையை அப்பொழுது நினைவுகூர்ந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. सो जो लोग उस क्लेश के मारे जो स्तिफनुस के कारण पड़ा था, तित्तर बित्तर हो गए थे, वे फिरते फिरते]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் கர்த்தராகிய இயேசுகிறிஸ்துவை விசுவாசித்திருக்கிற நமக்கு தேவன் வரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फीनीके और कुप्रुस और अन्ताकिया में पहुंचे; परन्तु यहूदियों को छोड़ किसी और को वचन न सुनाते थे।]]></a:t>
+              <a:t><![CDATA[அநுக்கிரகம்பண்ணினதுபோல அவர்களுக்கும் அந்த வரத்தையே அநுக்கிரம்பண்ணியிருக்கும்போது தேவனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. परन्तु उन में से कितने कुप्रुसी और कुरेनी थे, जो अन्ताकिया में आकर युनानियों को भी प्रभु यीशु का]]></a:t>
+              <a:t><![CDATA[தடுக்கிறதற்கு நான் எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सुसमचार की बातें सुनाने लगे।]]></a:t>
+              <a:t><![CDATA[18. இவைகளை அவர்கள் கேட்டபொழுது அமர்ந்திருந்து: அப்படியானால் ஜீவனுக்கேதுவான மனந்திரும்புதலை தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और प्रभु का हाथ उन पर था, और बहुत लोग विश्वास करके प्रभु की ओर फिरे।]]></a:t>
+              <a:t><![CDATA[புறஜாதியாருக்கும் அருளிச்செய்தார் என்று சொல்லி, தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तब उन की चर्चा यरूशलेम की कलीसिया के सुनने में आई, और उन्होंने बरनबास को अन्ताकिया भेजा।]]></a:t>
+              <a:t><![CDATA[19. ஸ்தேவான் நிமித்தமாய் எழும்பின உபத்திரவத்தினாலே சிதறப்பட்டவர்கள் சுவிசேஷ வசனத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. वह वहां पहुंचकर, और परमेश्वर के अनुग्रह को देखकर आनन्दित हुआ; और सब को उपदेश दिया कि तन मन लगाकर]]></a:t>
+              <a:t><![CDATA[யூதர்களுக்கேயன்றி மற்ற ஒருவருக்கும் அறிவியாமல், பெனிக்கேநாடு, சீப்புரு தீவு, அந்தியோகியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रभु से लिपटे रहो।]]></a:t>
+              <a:t><![CDATA[பட்டணம்வரைக்கும் சுற்றித்திரிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. क्योंकि वह एक भला मनुष्य था; और पवित्र आत्मा से परिपूर्ण था: और और बहुत से लोग प्रभु में आ मिले।]]></a:t>
+              <a:t><![CDATA[20. அவர்களில் சீப்புருதீவாரும் சிரேனே பட்டணத்தாருமாகிய சிலர் அந்தியோகியா பட்டணத்துக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और जब पतरस यरूशलेम में आया, तो खतना किए हुए लोग उस से वाद-विवाद करने लगे।]]></a:t>
+              <a:t><![CDATA[2. பேதுரு எருசலேமுக்குத் திரும்பிவந்தபோது, விருத்தசேதனமுள்ளவர்கள் அவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तब वह शाऊल को ढूंढने के लिये तरसुस को चला गया।]]></a:t>
+              <a:t><![CDATA[கிரேக்கருடனே பேசிக் கர்த்தராகிய இயேசுவைக்குறித்துப் பிரசங்கித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. और जब उन से मिला तो उसे अन्ताकिया में लाया, और ऐसा हुआ कि वे एक वर्ष तक कलीसिया के साथ मिलते और]]></a:t>
+              <a:t><![CDATA[21. கர்த்தருடைய கரம் அவர்களோடே இருந்தது; அநேக ஜனங்கள் விசுவாசிகளாகி, கர்த்தரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बहुत लोगों को उपदेश देते रहे, और चेले सब से पहिले अन्ताकिया ही में मसीही कहलाए॥]]></a:t>
+              <a:t><![CDATA[திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. उन्हीं दिनों में कई भविष्यद्वक्ता यरूशलेम से अन्ताकिया में आए।]]></a:t>
+              <a:t><![CDATA[22. எருசலேமிலுள்ள சபையார் இந்தக் காரியங்களைக்குறித்துக் கேள்விப்பட்டபோது, அந்தியோகியாவரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. उन में से अगबुस नाम एक ने खड़े होकर आत्मा की प्रेरणा से यह बताया, कि सारे जगत में बड़ा अकाल]]></a:t>
+              <a:t><![CDATA[போகும்படிக்குப் பர்னபாவை அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पकेगा, और वह अकाल क्लौदियुस के समय में पड़ा।]]></a:t>
+              <a:t><![CDATA[23. அவன் போய்ச் சேர்ந்து, தேவனுடைய கிருபையைக் கண்டபோது, சந்தோஷப்பட்டு, கர்த்தரிடத்தில் மனநிர்ணயமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. तब चेलों ने ठहराया, कि हर एक अपनी अपनी पूंजी के अनुसार यहूदिया में रहने वाले भाइयों की सेवा के]]></a:t>
+              <a:t><![CDATA[நிலைத்திருக்கும்படி எல்லாருக்கும் புத்திசொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिये कुछ भेजे।]]></a:t>
+              <a:t><![CDATA[24. அவன் நல்லவனும், பரிசுத்த ஆவியினாலும் விசுவாசத்தினாலும் நிறைந்தவனுமாயிருந்தான்; அநேக ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12854,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. और उन्होंने ऐसा ही किया; और बरनबास और शाऊल के हाथ प्राचीनों के पास कुछ भेज दिया॥]]></a:t>
+              <a:t><![CDATA[கர்த்தரிடமாய்ச் சேர்க்கப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. பின்பு பர்னபா சவுலைத் தேடும்படி, தர்சுவுக்குப் புறப்பட்டுப்போய், அவனைக்கண்டு, அந்தியோகியாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +13118,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. कि तू ने खतनारिहत लोगों के यहां जाकर उन से साथ खाया।]]></a:t>
+              <a:t><![CDATA[3. விருத்தசேதனமில்லாத மனுஷரிடத்தில் நீர் போய், அவர்களோடே போஜனம்பண்ணினீர் என்று, அவனோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அழைத்துக்கொண்டுவந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவர்கள் ஒரு வருஷகாலமாய்ச் சபையோடே கூடியிருந்து, அநேக ஜனங்களுக்கு உபதேசம்பண்ணினார்கள். முதல்முதல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அந்தியோகியாவிலே சீஷர்களுக்குக் கிறிஸ்தவர்கள் என்கிற பேர் வழங்கிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அந்நாட்களிலே எருசலேமிலிருந்து சில தீர்க்கதரிசிகள் அந்தியோகியாவுக்கு வந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அவர்களில் ஒருவனாகிய அகபு என்பவன் எழுந்து, உலகமெங்கும் கொடியபஞ்சம் உண்டாகும் என்று ஆவியானவராலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிவித்தான்; அது அப்படியே கிலவுதியு ராயனுடைய நாட்களிலே உண்டாயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அப்பொழுது சீஷரில் அவரவர் தங்கள் தங்கள் திராணிக்குத்தக்கதாக யூதேயாவில் குடியிருக்கிற சகோதரருக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உதவியாகப் பணஞ் சேகரித்து அனுப்பவேண்டுமென்று தீர்மானம்பண்ணினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அப்படியே அவர்கள் சேகரித்து, பர்னபா சவுல் என்பவர்களுடைய கையிலே கொடுத்து, மூப்பரிடத்திற்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. तब पतरस ने उन्हें आरम्भ से क्रमानुसार कह सुनाया;]]></a:t>
+              <a:t><![CDATA[வாக்குவாதம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. कि मैं याफा नगर में प्रार्थना कर रहा था, और बेसुध होकर एक दर्शन देखा, कि एक पात्र, बड़ी चादर के]]></a:t>
+              <a:t><![CDATA[4. அதற்குப் பேதுரு காரியத்தை முதலிலிருந்து வரிசையாய் அவர்களுக்கு விவரிக்கத்தொடங்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समान चारों कोनों से लटकाया हुआ, आकाश से उतरकर मेरे पास आया।]]></a:t>
+              <a:t><![CDATA[5. நான் யோப்பா பட்டணத்தில் ஜெபம்பண்ணிக்கொண்டிருந்தபோது ஞானதிருஷ்டியடைந்து, ஒரு தரிசனத்தைக்கண்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. जब मैं ने उस पर ध्यान किया, तो पृथ्वी के चौपाए और बनपशु और रेंगने वाले जन्तु और आकाश के पक्षी]]></a:t>
+              <a:t><![CDATA[அதென்னவென்றால், நாலுமுனைகளும் கட்டப்பட்ட பெரிய துப்பட்டியைப்போல ஒரு கூடு வானத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>