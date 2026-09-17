--- v1 (2026-07-15)
+++ v2 (2026-09-17)
@@ -91,50 +91,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -165,50 +167,51 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,53 +359,54 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏரோது அவனை வெளியே கொண்டுவரும்படி குறித்திருந்த நாளுக்கு முந்தின நாள் இராத்திரியிலே, பேதுரு இரண்டு சங்கிலிகளினாலே கட்டப்பட்டு. இரண்டு சேவகர் நடுவே நித்திரைபண்ணிக்கொண்டிருந்தான்; காவற்காரரும் கதவுக்கு முன்னிருந்து சிறைச்சாலையைக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Peter therefore was kept in prison: but prayer was made without ceasing of the church unto God for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏரோது அவனை வெளியே கொண்டுவரும்படி குறித்திருந்த நாளுக்கு முந்தின நாள் இராத்திரியிலே, பேதுரு இரண்டு சங்கிலிகளினாலே கட்டப்பட்டு. இரண்டு சேவகர் நடுவே நித்திரைபண்ணிக்கொண்டிருந்தான்; காவற்காரரும் கதவுக்கு முன்னிருந்து சிறைச்சாலையைக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when Herod would have brought him forth, the same night Peter was sleeping between two soldiers, bound with two chains: and the keepers before the door kept the prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தருடைய தூதன் அங்கே வந்து நின்றான்; அறையிலே வெளிச்சம் பிரகாசித்தது, அவன் பேதுருவை விலாவிலே தட்டி, சீக்கிரமாய் எழுந்திரு என்று அவனை எழுப்பினான் அவனுடைய சங்கிலிகள் அவன் கைகளிலிருந்து விழுந்தது.]]></a:t>
+              <a:t><![CDATA[6. And when Herod would have brought him forth, the same night Peter was sleeping between two soldiers, bound with two chains: and the keepers before the door kept the prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தருடைய தூதன் அங்கே வந்து நின்றான்; அறையிலே வெளிச்சம் பிரகாசித்தது, அவன் பேதுருவை விலாவிலே தட்டி, சீக்கிரமாய் எழுந்திரு என்று அவனை எழுப்பினான் அவனுடைய சங்கிலிகள் அவன் கைகளிலிருந்து விழுந்தது.]]></a:t>
+              <a:t><![CDATA[6. And when Herod would have brought him forth, the same night Peter was sleeping between two soldiers, bound with two chains: and the keepers before the door kept the prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தருடைய தூதன் அங்கே வந்து நின்றான்; அறையிலே வெளிச்சம் பிரகாசித்தது, அவன் பேதுருவை விலாவிலே தட்டி, சீக்கிரமாய் எழுந்திரு என்று அவனை எழுப்பினான் அவனுடைய சங்கிலிகள் அவன் கைகளிலிருந்து விழுந்தது.]]></a:t>
+              <a:t><![CDATA[7. And, behold, the angel of the Lord came upon him, and a light shined in the prison: and he stroke Peter on the side, and raised him up, saying, Arise up quickly. And his chains fell off from his hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தூதன் அவனை நோக்கி: உன் அரையைக் கட்டி, உன் பாதரட்சைகளைத் தொடுத்துக்கொள் என்றான். அவன் அந்தப்படியே செய்தான். தூதன் பின்னும் அவனை நோக்கி: உன் வஸ்திரத்தைப் போர்த்துக்கொண்டு என் பின்னே வா என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And, behold, the angel of the Lord came upon him, and a light shined in the prison: and he stroke Peter on the side, and raised him up, saying, Arise up quickly. And his chains fell off from his hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தூதன் அவனை நோக்கி: உன் அரையைக் கட்டி, உன் பாதரட்சைகளைத் தொடுத்துக்கொள் என்றான். அவன் அந்தப்படியே செய்தான். தூதன் பின்னும் அவனை நோக்கி: உன் வஸ்திரத்தைப் போர்த்துக்கொண்டு என் பின்னே வா என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And, behold, the angel of the Lord came upon him, and a light shined in the prison: and he stroke Peter on the side, and raised him up, saying, Arise up quickly. And his chains fell off from his hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தப்படியே அவன் புறப்பட்டு அவனுக்குப் பின்சென்று, தூதனால் செய்யப்பட்டது மெய்யென்று அறியாமல், தான் ஒரு தரிசனங்காண்கிறதாக நினைத்தான்.]]></a:t>
+              <a:t><![CDATA[8. And the angel said unto him, Gird yourself, and bind on your sandals. And so he did. And he says unto him, Cast your garment about you, and follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தப்படியே அவன் புறப்பட்டு அவனுக்குப் பின்சென்று, தூதனால் செய்யப்பட்டது மெய்யென்று அறியாமல், தான் ஒரு தரிசனங்காண்கிறதாக நினைத்தான்.]]></a:t>
+              <a:t><![CDATA[8. And the angel said unto him, Gird yourself, and bind on your sandals. And so he did. And he says unto him, Cast your garment about you, and follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் முதலாங்காவலையும் இரண்டாங்காவலையும் கடந்து, நகரத்திற்குப்போகிற இருப்புக்கதவண்டையிலே வந்தபோது அது தானாய் அவர்களுக்குத் திறவுண்டது; அதின் வழியாய் அவர்கள் புறப்பட்டு ஒரு வீதி நெடுக நடந்துபோனார்கள்; உடனே தூதன் அவனை விட்டுப்போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[9. And he went out, and followed him; and know not that it was true which was done by the angel; but thought he saw a vision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்திலே ஏரோதுராஜா சபையிலே சிலரைத் துன்பப்படுத்தத் தொடங்கி;]]></a:t>
+              <a:t><![CDATA[1. Now about that time Herod the king stretched forth his hands to vex certain of the church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் முதலாங்காவலையும் இரண்டாங்காவலையும் கடந்து, நகரத்திற்குப்போகிற இருப்புக்கதவண்டையிலே வந்தபோது அது தானாய் அவர்களுக்குத் திறவுண்டது; அதின் வழியாய் அவர்கள் புறப்பட்டு ஒரு வீதி நெடுக நடந்துபோனார்கள்; உடனே தூதன் அவனை விட்டுப்போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[9. And he went out, and followed him; and know not that it was true which was done by the angel; but thought he saw a vision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் முதலாங்காவலையும் இரண்டாங்காவலையும் கடந்து, நகரத்திற்குப்போகிற இருப்புக்கதவண்டையிலே வந்தபோது அது தானாய் அவர்களுக்குத் திறவுண்டது; அதின் வழியாய் அவர்கள் புறப்பட்டு ஒரு வீதி நெடுக நடந்துபோனார்கள்; உடனே தூதன் அவனை விட்டுப்போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[10. When they were past the first and the second ward, they came unto the iron gate that leads unto the city; which opened to them of his own accord: and they went out, and passed on through one street; and forthwith the angel departed from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பேதுருவுக்குத் தெளிவு வந்தபோது: ஏரோதின் கைக்கும் யூதஜனங்களின் எண்ணங்களுக்கும் என்னை விடுதலையாக்கும்படிக்குக் கர்த்தர் தம்முடைய தூதனை அனுப்பினாரென்று நான் இப்பொழுது மெய்யாய் அறிந்திருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. When they were past the first and the second ward, they came unto the iron gate that leads unto the city; which opened to them of his own accord: and they went out, and passed on through one street; and forthwith the angel departed from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பேதுருவுக்குத் தெளிவு வந்தபோது: ஏரோதின் கைக்கும் யூதஜனங்களின் எண்ணங்களுக்கும் என்னை விடுதலையாக்கும்படிக்குக் கர்த்தர் தம்முடைய தூதனை அனுப்பினாரென்று நான் இப்பொழுது மெய்யாய் அறிந்திருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. When they were past the first and the second ward, they came unto the iron gate that leads unto the city; which opened to them of his own accord: and they went out, and passed on through one street; and forthwith the angel departed from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பேதுருவுக்குத் தெளிவு வந்தபோது: ஏரோதின் கைக்கும் யூதஜனங்களின் எண்ணங்களுக்கும் என்னை விடுதலையாக்கும்படிக்குக் கர்த்தர் தம்முடைய தூதனை அனுப்பினாரென்று நான் இப்பொழுது மெய்யாய் அறிந்திருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And when Peter was come to himself, he said, Now I know certainly, that the LORD has sent his angel, and has delivered me out of the hand of Herod, and from all the expectation of the people of the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் இப்படி நிச்சயித்துக்கொண்டு, மாற்கு என்னும் பேர்கொண்ட யோவானுடைய தாயாகிய மரியாள் வீட்டுக்கு வந்தான்; அங்கே அநேகர் கூடி ஜெபம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And when Peter was come to himself, he said, Now I know certainly, that the LORD has sent his angel, and has delivered me out of the hand of Herod, and from all the expectation of the people of the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் இப்படி நிச்சயித்துக்கொண்டு, மாற்கு என்னும் பேர்கொண்ட யோவானுடைய தாயாகிய மரியாள் வீட்டுக்கு வந்தான்; அங்கே அநேகர் கூடி ஜெபம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And when Peter was come to himself, he said, Now I know certainly, that the LORD has sent his angel, and has delivered me out of the hand of Herod, and from all the expectation of the people of the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பேதுரு வாசற்கதவைத் தட்டினபோது ரோதை என்னும் பேர்கொண்ட ஒரு பெண் ஒற்றுக்கேட்க வந்தாள்.]]></a:t>
+              <a:t><![CDATA[12. And when he had considered the thing, he came to the house of Mary the mother of John, whose surname was Mark; where many were gathered together praying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் பேதுருவின் சத்தத்தை அறிந்து சந்தோஷத்தினால் கதவைத் திறவாமல், உள்ளேயோடி, பேதுரு வாசலுக்குமுன்னே நிற்கிறார் என்று அறிவித்தாள்.]]></a:t>
+              <a:t><![CDATA[12. And when he had considered the thing, he came to the house of Mary the mother of John, whose surname was Mark; where many were gathered together praying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் பேதுருவின் சத்தத்தை அறிந்து சந்தோஷத்தினால் கதவைத் திறவாமல், உள்ளேயோடி, பேதுரு வாசலுக்குமுன்னே நிற்கிறார் என்று அறிவித்தாள்.]]></a:t>
+              <a:t><![CDATA[13. And as Peter knocked at the door of the gate, a damsel came to hearken, named Rhoda.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோவானுடைய சகோதரனாகிய யாக்கோபைப் பட்டயத்தினாலே கொலைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[2. And he killed James the brother of John with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள்: நீ பிதற்றுகிறாய் என்றார்கள். அவளோ அவர்தானென்று உறுதியாய்ச் சாதித்தாள். அப்பொழுது அவர்கள்: அவருடைய தூதனாயிருக்கலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And when she knew Peter's voice, she opened not the gate for gladness, but ran in, and told how Peter stood before the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள்: நீ பிதற்றுகிறாய் என்றார்கள். அவளோ அவர்தானென்று உறுதியாய்ச் சாதித்தாள். அப்பொழுது அவர்கள்: அவருடைய தூதனாயிருக்கலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And when she knew Peter's voice, she opened not the gate for gladness, but ran in, and told how Peter stood before the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பேதுரு பின்னும் தட்டிக்கொண்டிருந்தான். அவர்கள் திறந்தபோது அவனைக் கண்டு பிரமித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And they said unto her, You are mad. But she constantly affirmed that it was even so. Then said they, It is his angel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பேதுரு பின்னும் தட்டிக்கொண்டிருந்தான். அவர்கள் திறந்தபோது அவனைக் கண்டு பிரமித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And they said unto her, You are mad. But she constantly affirmed that it was even so. Then said they, It is his angel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் பேசாமலிருக்கும்படி அவன் கையமர்த்தி, கர்த்தர் தன்னைக் காவலிலிருந்து விடுதலையாக்கின விதத்தை அவர்களுக்கு விவரித்து, இந்தச் செய்தியை யாக்கோபுக்கும் சகோதரருக்கும் அறிவியுங்கள் என்று சொல்லி; புறப்பட்டு, வேறொரு இடத்திற்குப்போனான்.]]></a:t>
+              <a:t><![CDATA[16. But Peter continued knocking: and when they had opened the door, and saw him, they were astonished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் பேசாமலிருக்கும்படி அவன் கையமர்த்தி, கர்த்தர் தன்னைக் காவலிலிருந்து விடுதலையாக்கின விதத்தை அவர்களுக்கு விவரித்து, இந்தச் செய்தியை யாக்கோபுக்கும் சகோதரருக்கும் அறிவியுங்கள் என்று சொல்லி; புறப்பட்டு, வேறொரு இடத்திற்குப்போனான்.]]></a:t>
+              <a:t><![CDATA[17. But he, beckoning unto them with the hand to hold their peace, declared unto them how the Lord had brought him out of the prison. And he said, Go show these things unto James, and to the brethren. And he departed, and went into another place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் பேசாமலிருக்கும்படி அவன் கையமர்த்தி, கர்த்தர் தன்னைக் காவலிலிருந்து விடுதலையாக்கின விதத்தை அவர்களுக்கு விவரித்து, இந்தச் செய்தியை யாக்கோபுக்கும் சகோதரருக்கும் அறிவியுங்கள் என்று சொல்லி; புறப்பட்டு, வேறொரு இடத்திற்குப்போனான்.]]></a:t>
+              <a:t><![CDATA[17. But he, beckoning unto them with the hand to hold their peace, declared unto them how the Lord had brought him out of the prison. And he said, Go show these things unto James, and to the brethren. And he departed, and went into another place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பொழுது விடிந்தபின்பு பேதுருவைக் குறித்துச் சேவகருக்குள்ளே உண்டான கலக்கம் கொஞ்சமல்ல.]]></a:t>
+              <a:t><![CDATA[17. But he, beckoning unto them with the hand to hold their peace, declared unto them how the Lord had brought him out of the prison. And he said, Go show these things unto James, and to the brethren. And he departed, and went into another place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏரோது அவனைத் தேடிக் காணாமற்போனபோது, காவற்காரரை விசாரணைசெய்து, அவர்களைக் கொலைசெய்யும்படி கட்டளையிட்டு, பின்பு யூதேயா தேசத்தைவிட்டுச் செசரியா பட்டணத்துக்குப்போய், அங்கே வாசம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[18. Now as soon as it was day, there was no small stir among the soldiers, what was become of Peter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏரோது அவனைத் தேடிக் காணாமற்போனபோது, காவற்காரரை விசாரணைசெய்து, அவர்களைக் கொலைசெய்யும்படி கட்டளையிட்டு, பின்பு யூதேயா தேசத்தைவிட்டுச் செசரியா பட்டணத்துக்குப்போய், அங்கே வாசம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[19. And when Herod had sought for him, and found him not, he examined the keepers, and commanded that they should be put to death. And he went down from Judaea to Caesarea, and there abode.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அது யூதருக்குப் பிரியமாயிருக்கிறதென்று அவன் கண்டு, பேதுருவையும் பிடிக்கத்தொடர்ந்தான். அப்பொழுது புளிப்பில்லாத அப்பப்பண்டிகை நாட்களாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And because he saw it pleased the Jews, he proceeded further to take Peter also. (Then were the days of unleavened bread.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்காலத்திலே ஏரோது தீரியர்பேரிலும் சீதோனியர் பேரிலும் மிகவுங் கோபமாயிருந்தான். தங்கள் தேசம் ராஜாவின் தேசத்தினால் போஷிக்கப்பட்டபடியினால், அவர்கள் ஒருமனப்பட்டு, அவனிடத்தில் வந்து, ராஜாவின் வீட்டு விசாரனைக்காரனாகிய பிலாத்துவைத் தங்கள் வசமாக்கிச் சமாதானம் கேட்டுக்கொண்டார்கள்,]]></a:t>
+              <a:t><![CDATA[19. And when Herod had sought for him, and found him not, he examined the keepers, and commanded that they should be put to death. And he went down from Judaea to Caesarea, and there abode.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்காலத்திலே ஏரோது தீரியர்பேரிலும் சீதோனியர் பேரிலும் மிகவுங் கோபமாயிருந்தான். தங்கள் தேசம் ராஜாவின் தேசத்தினால் போஷிக்கப்பட்டபடியினால், அவர்கள் ஒருமனப்பட்டு, அவனிடத்தில் வந்து, ராஜாவின் வீட்டு விசாரனைக்காரனாகிய பிலாத்துவைத் தங்கள் வசமாக்கிச் சமாதானம் கேட்டுக்கொண்டார்கள்,]]></a:t>
+              <a:t><![CDATA[20. And Herod was highly displeased with them of Tyre and Sidon: but they came with one accord to him, and, having made Blastus the king's chamberlain their friend, desired peace; because their country was nourished by the king's country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்காலத்திலே ஏரோது தீரியர்பேரிலும் சீதோனியர் பேரிலும் மிகவுங் கோபமாயிருந்தான். தங்கள் தேசம் ராஜாவின் தேசத்தினால் போஷிக்கப்பட்டபடியினால், அவர்கள் ஒருமனப்பட்டு, அவனிடத்தில் வந்து, ராஜாவின் வீட்டு விசாரனைக்காரனாகிய பிலாத்துவைத் தங்கள் வசமாக்கிச் சமாதானம் கேட்டுக்கொண்டார்கள்,]]></a:t>
+              <a:t><![CDATA[20. And Herod was highly displeased with them of Tyre and Sidon: but they came with one accord to him, and, having made Blastus the king's chamberlain their friend, desired peace; because their country was nourished by the king's country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. குறித்தநாளிலே: ஏரோது ராஜவஸ்திரம் தரித்துக்கொண்டு, சிங்காசனத்தின் மேல் உட்கார்ந்து, அவர்களுக்குப் பிரசங்கம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[20. And Herod was highly displeased with them of Tyre and Sidon: but they came with one accord to him, and, having made Blastus the king's chamberlain their friend, desired peace; because their country was nourished by the king's country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. குறித்தநாளிலே: ஏரோது ராஜவஸ்திரம் தரித்துக்கொண்டு, சிங்காசனத்தின் மேல் உட்கார்ந்து, அவர்களுக்குப் பிரசங்கம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[21. And upon a set day Herod, arrayed in royal apparel, sat upon his throne, and made an oration unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ஜனங்கள் இது மனுஷசத்தமல்ல, இது தேவசத்தம் என்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And upon a set day Herod, arrayed in royal apparel, sat upon his throne, and made an oration unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் தேவனுக்கு மகிமையைச் செலுத்தாதபடியினால் உடனே கர்த்தருடைய தூதன் அவனை அடித்தான்; அவன் புழுப்புழுத்து இறந்தான்.]]></a:t>
+              <a:t><![CDATA[22. And the people gave a shout, saying, It is the voice of a god, and not of a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் தேவனுக்கு மகிமையைச் செலுத்தாதபடியினால் உடனே கர்த்தருடைய தூதன் அவனை அடித்தான்; அவன் புழுப்புழுத்து இறந்தான்.]]></a:t>
+              <a:t><![CDATA[23. And immediately the angel of the Lord stroke him, because he gave not God the glory: and he was eaten of worms, and gave up the spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தேவவசனம் வளர்ந்து பெருகிற்று.]]></a:t>
+              <a:t><![CDATA[23. And immediately the angel of the Lord stroke him, because he gave not God the glory: and he was eaten of worms, and gave up the spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பர்னபாவும் சவுலும் தர்ம ஊழியத்தை நிறைவேற்றினபின்பு மாற்கு என்னும் மறுபேர்கொண்ட யோவானைக் கூட்டிக்கொண்டு எருசலேமைவிட்டுத் திரும்பிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. But the word of God grew and multiplied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அது யூதருக்குப் பிரியமாயிருக்கிறதென்று அவன் கண்டு, பேதுருவையும் பிடிக்கத்தொடர்ந்தான். அப்பொழுது புளிப்பில்லாத அப்பப்பண்டிகை நாட்களாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And because he saw it pleased the Jews, he proceeded further to take Peter also. (Then were the days of unleavened bread.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5262,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பர்னபாவும் சவுலும் தர்ம ஊழியத்தை நிறைவேற்றினபின்பு மாற்கு என்னும் மறுபேர்கொண்ட யோவானைக் கூட்டிக்கொண்டு எருசலேமைவிட்டுத் திரும்பிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And Barnabas and Saul returned from Jerusalem, when they had fulfilled their ministry, and took with them John, whose surname was Mark.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Barnabas and Saul returned from Jerusalem, when they had fulfilled their ministry, and took with them John, whose surname was Mark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனைப் பிடித்துச் சிறைச்சாலையிலே வைத்து, பஸ்காபண்டிகைக்குப் பின்பு ஜனங்களுக்கு முன்பாக அவனை வெளியே கொண்டுவரலாமென்று எண்ணி, அவனைக் காக்கும்படி வகுப்புக்கு நான்கு போர்ச்சேவகராக ஏற்படுத்திய நான்கு வகுப்புகளின் வசமாக ஒப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And when he had apprehended him, he put him in prison, and delivered him to four quaternions of soldiers to keep him; intending after Easter to bring him forth to the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனைப் பிடித்துச் சிறைச்சாலையிலே வைத்து, பஸ்காபண்டிகைக்குப் பின்பு ஜனங்களுக்கு முன்பாக அவனை வெளியே கொண்டுவரலாமென்று எண்ணி, அவனைக் காக்கும்படி வகுப்புக்கு நான்கு போர்ச்சேவகராக ஏற்படுத்திய நான்கு வகுப்புகளின் வசமாக ஒப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And when he had apprehended him, he put him in prison, and delivered him to four quaternions of soldiers to keep him; intending after Easter to bring him forth to the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே பேதுரு சிறைச்சாலையிலே காக்கப்படிருக்கையில் சபையார் அவனுக்காக தேவனை நோக்கி ஊக்கத்தோடே ஜெபம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And when he had apprehended him, he put him in prison, and delivered him to four quaternions of soldiers to keep him; intending after Easter to bring him forth to the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே பேதுரு சிறைச்சாலையிலே காக்கப்படிருக்கையில் சபையார் அவனுக்காக தேவனை நோக்கி ஊக்கத்தோடே ஜெபம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Peter therefore was kept in prison: but prayer was made without ceasing of the church unto God for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089625" r:id="rId1"/>
+    <p:sldLayoutId id="2478619101" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6177,50 +6290,58 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6353,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when Herod would have brought him forth, the same night Peter was sleeping between two]]></a:t>
+              <a:t><![CDATA[ஜெபம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[soldiers, bound with two chains: and the keepers before the door kept the prison.]]></a:t>
+              <a:t><![CDATA[6. ஏரோது அவனை வெளியே கொண்டுவரும்படி குறித்திருந்த நாளுக்கு முந்தின நாள் இராத்திரியிலே, பேதுரு இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And, behold, the angel of the Lord came upon him, and a light shined in the prison: and he stroke]]></a:t>
+              <a:t><![CDATA[சங்கிலிகளினாலே கட்டப்பட்டு. இரண்டு சேவகர் நடுவே நித்திரைபண்ணிக்கொண்டிருந்தான்; காவற்காரரும் கதவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Peter on the side, and raised him up, saying, Arise up quickly. And his chains fell off from his]]></a:t>
+              <a:t><![CDATA[முன்னிருந்து சிறைச்சாலையைக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hands.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தருடைய தூதன் அங்கே வந்து நின்றான்; அறையிலே வெளிச்சம் பிரகாசித்தது, அவன் பேதுருவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the angel said unto him, Gird yourself, and bind on your sandals. And so he did. And he says]]></a:t>
+              <a:t><![CDATA[விலாவிலே தட்டி, சீக்கிரமாய் எழுந்திரு என்று அவனை எழுப்பினான் அவனுடைய சங்கிலிகள் அவன் கைகளிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him, Cast your garment about you, and follow me.]]></a:t>
+              <a:t><![CDATA[விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he went out, and followed him; and know not that it was true which was done by the angel; but]]></a:t>
+              <a:t><![CDATA[8. தூதன் அவனை நோக்கி: உன் அரையைக் கட்டி, உன் பாதரட்சைகளைத் தொடுத்துக்கொள் என்றான். அவன் அந்தப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thought he saw a vision.]]></a:t>
+              <a:t><![CDATA[செய்தான். தூதன் பின்னும் அவனை நோக்கி: உன் வஸ்திரத்தைப் போர்த்துக்கொண்டு என் பின்னே வா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. When they were past the first and the second ward, they came unto the iron gate that leads unto]]></a:t>
+              <a:t><![CDATA[9. அந்தப்படியே அவன் புறப்பட்டு அவனுக்குப் பின்சென்று, தூதனால் செய்யப்பட்டது மெய்யென்று அறியாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now about that time Herod the king stretched forth his hands to vex certain of the church.]]></a:t>
+              <a:t><![CDATA[1. அக்காலத்திலே ஏரோதுராஜா சபையிலே சிலரைத் துன்பப்படுத்தத் தொடங்கி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the city; which opened to them of his own accord: and they went out, and passed on through one]]></a:t>
+              <a:t><![CDATA[தான் ஒரு தரிசனங்காண்கிறதாக நினைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[street; and forthwith the angel departed from him.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் முதலாங்காவலையும் இரண்டாங்காவலையும் கடந்து, நகரத்திற்குப்போகிற இருப்புக்கதவண்டையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And when Peter was come to himself, he said, Now I know certainly, that the LORD has sent his]]></a:t>
+              <a:t><![CDATA[வந்தபோது அது தானாய் அவர்களுக்குத் திறவுண்டது; அதின் வழியாய் அவர்கள் புறப்பட்டு ஒரு வீதி நெடுக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[angel, and has delivered me out of the hand of Herod, and from all the expectation of the people of]]></a:t>
+              <a:t><![CDATA[நடந்துபோனார்கள்; உடனே தூதன் அவனை விட்டுப்போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Jews.]]></a:t>
+              <a:t><![CDATA[11. பேதுருவுக்குத் தெளிவு வந்தபோது: ஏரோதின் கைக்கும் யூதஜனங்களின் எண்ணங்களுக்கும் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And when he had considered the thing, he came to the house of Mary the mother of John, whose]]></a:t>
+              <a:t><![CDATA[விடுதலையாக்கும்படிக்குக் கர்த்தர் தம்முடைய தூதனை அனுப்பினாரென்று நான் இப்பொழுது மெய்யாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[surname was Mark; where many were gathered together praying.]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And as Peter knocked at the door of the gate, a damsel came to hearken, named Rhoda.]]></a:t>
+              <a:t><![CDATA[12. அவன் இப்படி நிச்சயித்துக்கொண்டு, மாற்கு என்னும் பேர்கொண்ட யோவானுடைய தாயாகிய மரியாள் வீட்டுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when she knew Peter's voice, she opened not the gate for gladness, but ran in, and told how]]></a:t>
+              <a:t><![CDATA[வந்தான்; அங்கே அநேகர் கூடி ஜெபம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Peter stood before the gate.]]></a:t>
+              <a:t><![CDATA[13. பேதுரு வாசற்கதவைத் தட்டினபோது ரோதை என்னும் பேர்கொண்ட ஒரு பெண் ஒற்றுக்கேட்க வந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he killed James the brother of John with the sword.]]></a:t>
+              <a:t><![CDATA[2. யோவானுடைய சகோதரனாகிய யாக்கோபைப் பட்டயத்தினாலே கொலைசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they said unto her, You are mad. But she constantly affirmed that it was even so. Then said]]></a:t>
+              <a:t><![CDATA[14. அவள் பேதுருவின் சத்தத்தை அறிந்து சந்தோஷத்தினால் கதவைத் திறவாமல், உள்ளேயோடி, பேதுரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they, It is his angel.]]></a:t>
+              <a:t><![CDATA[வாசலுக்குமுன்னே நிற்கிறார் என்று அறிவித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But Peter continued knocking: and when they had opened the door, and saw him, they were]]></a:t>
+              <a:t><![CDATA[15. அவர்கள்: நீ பிதற்றுகிறாய் என்றார்கள். அவளோ அவர்தானென்று உறுதியாய்ச் சாதித்தாள். அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[astonished.]]></a:t>
+              <a:t><![CDATA[அவர்கள்: அவருடைய தூதனாயிருக்கலாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But he, beckoning unto them with the hand to hold their peace, declared unto them how the Lord]]></a:t>
+              <a:t><![CDATA[16. பேதுரு பின்னும் தட்டிக்கொண்டிருந்தான். அவர்கள் திறந்தபோது அவனைக் கண்டு பிரமித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had brought him out of the prison. And he said, Go show these things unto James, and to the]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் பேசாமலிருக்கும்படி அவன் கையமர்த்தி, கர்த்தர் தன்னைக் காவலிலிருந்து விடுதலையாக்கின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brethren. And he departed, and went into another place.]]></a:t>
+              <a:t><![CDATA[விதத்தை அவர்களுக்கு விவரித்து, இந்தச் செய்தியை யாக்கோபுக்கும் சகோதரருக்கும் அறிவியுங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Now as soon as it was day, there was no small stir among the soldiers, what was become of Peter.]]></a:t>
+              <a:t><![CDATA[சொல்லி; புறப்பட்டு, வேறொரு இடத்திற்குப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And when Herod had sought for him, and found him not, he examined the keepers, and commanded]]></a:t>
+              <a:t><![CDATA[18. பொழுது விடிந்தபின்பு பேதுருவைக் குறித்துச் சேவகருக்குள்ளே உண்டான கலக்கம் கொஞ்சமல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they should be put to death. And he went down from Judaea to Caesarea, and there abode.]]></a:t>
+              <a:t><![CDATA[19. ஏரோது அவனைத் தேடிக் காணாமற்போனபோது, காவற்காரரை விசாரணைசெய்து, அவர்களைக் கொலைசெய்யும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And because he saw it pleased the Jews, he proceeded further to take Peter also. (Then were the]]></a:t>
+              <a:t><![CDATA[3. அது யூதருக்குப் பிரியமாயிருக்கிறதென்று அவன் கண்டு, பேதுருவையும் பிடிக்கத்தொடர்ந்தான். அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Herod was highly displeased with them of Tyre and Sidon: but they came with one accord to]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டு, பின்பு யூதேயா தேசத்தைவிட்டுச் செசரியா பட்டணத்துக்குப்போய், அங்கே வாசம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, and, having made Blastus the king's chamberlain their friend, desired peace; because their]]></a:t>
+              <a:t><![CDATA[20. அக்காலத்திலே ஏரோது தீரியர்பேரிலும் சீதோனியர் பேரிலும் மிகவுங் கோபமாயிருந்தான். தங்கள் தேசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[country was nourished by the king's country.]]></a:t>
+              <a:t><![CDATA[ராஜாவின் தேசத்தினால் போஷிக்கப்பட்டபடியினால், அவர்கள் ஒருமனப்பட்டு, அவனிடத்தில் வந்து, ராஜாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And upon a set day Herod, arrayed in royal apparel, sat upon his throne, and made an oration]]></a:t>
+              <a:t><![CDATA[வீட்டு விசாரனைக்காரனாகிய பிலாத்துவைத் தங்கள் வசமாக்கிச் சமாதானம் கேட்டுக்கொண்டார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto them.]]></a:t>
+              <a:t><![CDATA[21. குறித்தநாளிலே: ஏரோது ராஜவஸ்திரம் தரித்துக்கொண்டு, சிங்காசனத்தின் மேல் உட்கார்ந்து, அவர்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the people gave a shout, saying, It is the voice of a god, and not of a man.]]></a:t>
+              <a:t><![CDATA[பிரசங்கம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And immediately the angel of the Lord stroke him, because he gave not God the glory: and he was]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது ஜனங்கள் இது மனுஷசத்தமல்ல, இது தேவசத்தம் என்று ஆர்ப்பரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eaten of worms, and gave up the spirit.]]></a:t>
+              <a:t><![CDATA[23. அவன் தேவனுக்கு மகிமையைச் செலுத்தாதபடியினால் உடனே கர்த்தருடைய தூதன் அவனை அடித்தான்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. But the word of God grew and multiplied.]]></a:t>
+              <a:t><![CDATA[புழுப்புழுத்து இறந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And Barnabas and Saul returned from Jerusalem, when they had fulfilled their ministry, and took]]></a:t>
+              <a:t><![CDATA[24. தேவவசனம் வளர்ந்து பெருகிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[days of unleavened bread.)]]></a:t>
+              <a:t><![CDATA[புளிப்பில்லாத அப்பப்பண்டிகை நாட்களாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12282,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with them John, whose surname was Mark.]]></a:t>
+              <a:t><![CDATA[25. பர்னபாவும் சவுலும் தர்ம ஊழியத்தை நிறைவேற்றினபின்பு மாற்கு என்னும் மறுபேர்கொண்ட யோவானைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கூட்டிக்கொண்டு எருசலேமைவிட்டுத் திரும்பிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And when he had apprehended him, he put him in prison, and delivered him to four quaternions of]]></a:t>
+              <a:t><![CDATA[4. அவனைப் பிடித்துச் சிறைச்சாலையிலே வைத்து, பஸ்காபண்டிகைக்குப் பின்பு ஜனங்களுக்கு முன்பாக அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[soldiers to keep him; intending after Easter to bring him forth to the people.]]></a:t>
+              <a:t><![CDATA[வெளியே கொண்டுவரலாமென்று எண்ணி, அவனைக் காக்கும்படி வகுப்புக்கு நான்கு போர்ச்சேவகராக ஏற்படுத்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Peter therefore was kept in prison: but prayer was made without ceasing of the church unto God]]></a:t>
+              <a:t><![CDATA[நான்கு வகுப்புகளின் வசமாக ஒப்புவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for him.]]></a:t>
+              <a:t><![CDATA[5. அப்படியே பேதுரு சிறைச்சாலையிலே காக்கப்படிருக்கையில் சபையார் அவனுக்காக தேவனை நோக்கி ஊக்கத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>