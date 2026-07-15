--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -77,50 +77,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +158,57 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +349,60 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -543,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தருடைய தூதன் அங்கே வந்து நின்றான்; அறையிலே வெளிச்சம் பிரகாசித்தது, அவன் பேதுருவை விலாவிலே தட்டி, சீக்கிரமாய் எழுந்திரு என்று அவனை எழுப்பினான் அவனுடைய சங்கிலிகள் அவன் கைகளிலிருந்து விழுந்தது.]]></a:t>
+              <a:t><![CDATA[6. ஏரோது அவனை வெளியே கொண்டுவரும்படி குறித்திருந்த நாளுக்கு முந்தின நாள் இராத்திரியிலே, பேதுரு இரண்டு சங்கிலிகளினாலே கட்டப்பட்டு. இரண்டு சேவகர் நடுவே நித்திரைபண்ணிக்கொண்டிருந்தான்; காவற்காரரும் கதவுக்கு முன்னிருந்து சிறைச்சாலையைக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தூதன் அவனை நோக்கி: உன் அரையைக் கட்டி, உன் பாதரட்சைகளைத் தொடுத்துக்கொள் என்றான். அவன் அந்தப்படியே செய்தான். தூதன் பின்னும் அவனை நோக்கி: உன் வஸ்திரத்தைப் போர்த்துக்கொண்டு என் பின்னே வா என்றான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தருடைய தூதன் அங்கே வந்து நின்றான்; அறையிலே வெளிச்சம் பிரகாசித்தது, அவன் பேதுருவை விலாவிலே தட்டி, சீக்கிரமாய் எழுந்திரு என்று அவனை எழுப்பினான் அவனுடைய சங்கிலிகள் அவன் கைகளிலிருந்து விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தூதன் அவனை நோக்கி: உன் அரையைக் கட்டி, உன் பாதரட்சைகளைத் தொடுத்துக்கொள் என்றான். அவன் அந்தப்படியே செய்தான். தூதன் பின்னும் அவனை நோக்கி: உன் வஸ்திரத்தைப் போர்த்துக்கொண்டு என் பின்னே வா என்றான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தருடைய தூதன் அங்கே வந்து நின்றான்; அறையிலே வெளிச்சம் பிரகாசித்தது, அவன் பேதுருவை விலாவிலே தட்டி, சீக்கிரமாய் எழுந்திரு என்று அவனை எழுப்பினான் அவனுடைய சங்கிலிகள் அவன் கைகளிலிருந்து விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தப்படியே அவன் புறப்பட்டு அவனுக்குப் பின்சென்று, தூதனால் செய்யப்பட்டது மெய்யென்று அறியாமல், தான் ஒரு தரிசனங்காண்கிறதாக நினைத்தான்.]]></a:t>
+              <a:t><![CDATA[8. தூதன் அவனை நோக்கி: உன் அரையைக் கட்டி, உன் பாதரட்சைகளைத் தொடுத்துக்கொள் என்றான். அவன் அந்தப்படியே செய்தான். தூதன் பின்னும் அவனை நோக்கி: உன் வஸ்திரத்தைப் போர்த்துக்கொண்டு என் பின்னே வா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தப்படியே அவன் புறப்பட்டு அவனுக்குப் பின்சென்று, தூதனால் செய்யப்பட்டது மெய்யென்று அறியாமல், தான் ஒரு தரிசனங்காண்கிறதாக நினைத்தான்.]]></a:t>
+              <a:t><![CDATA[8. தூதன் அவனை நோக்கி: உன் அரையைக் கட்டி, உன் பாதரட்சைகளைத் தொடுத்துக்கொள் என்றான். அவன் அந்தப்படியே செய்தான். தூதன் பின்னும் அவனை நோக்கி: உன் வஸ்திரத்தைப் போர்த்துக்கொண்டு என் பின்னே வா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் முதலாங்காவலையும் இரண்டாங்காவலையும் கடந்து, நகரத்திற்குப்போகிற இருப்புக்கதவண்டையிலே வந்தபோது அது தானாய் அவர்களுக்குத் திறவுண்டது; அதின் வழியாய் அவர்கள் புறப்பட்டு ஒரு வீதி நெடுக நடந்துபோனார்கள்; உடனே தூதன் அவனை விட்டுப்போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[9. அந்தப்படியே அவன் புறப்பட்டு அவனுக்குப் பின்சென்று, தூதனால் செய்யப்பட்டது மெய்யென்று அறியாமல், தான் ஒரு தரிசனங்காண்கிறதாக நினைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் முதலாங்காவலையும் இரண்டாங்காவலையும் கடந்து, நகரத்திற்குப்போகிற இருப்புக்கதவண்டையிலே வந்தபோது அது தானாய் அவர்களுக்குத் திறவுண்டது; அதின் வழியாய் அவர்கள் புறப்பட்டு ஒரு வீதி நெடுக நடந்துபோனார்கள்; உடனே தூதன் அவனை விட்டுப்போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[9. அந்தப்படியே அவன் புறப்பட்டு அவனுக்குப் பின்சென்று, தூதனால் செய்யப்பட்டது மெய்யென்று அறியாமல், தான் ஒரு தரிசனங்காண்கிறதாக நினைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பேதுருவுக்குத் தெளிவு வந்தபோது: ஏரோதின் கைக்கும் யூதஜனங்களின் எண்ணங்களுக்கும் என்னை விடுதலையாக்கும்படிக்குக் கர்த்தர் தம்முடைய தூதனை அனுப்பினாரென்று நான் இப்பொழுது மெய்யாய் அறிந்திருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் முதலாங்காவலையும் இரண்டாங்காவலையும் கடந்து, நகரத்திற்குப்போகிற இருப்புக்கதவண்டையிலே வந்தபோது அது தானாய் அவர்களுக்குத் திறவுண்டது; அதின் வழியாய் அவர்கள் புறப்பட்டு ஒரு வீதி நெடுக நடந்துபோனார்கள்; உடனே தூதன் அவனை விட்டுப்போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பேதுருவுக்குத் தெளிவு வந்தபோது: ஏரோதின் கைக்கும் யூதஜனங்களின் எண்ணங்களுக்கும் என்னை விடுதலையாக்கும்படிக்குக் கர்த்தர் தம்முடைய தூதனை அனுப்பினாரென்று நான் இப்பொழுது மெய்யாய் அறிந்திருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் முதலாங்காவலையும் இரண்டாங்காவலையும் கடந்து, நகரத்திற்குப்போகிற இருப்புக்கதவண்டையிலே வந்தபோது அது தானாய் அவர்களுக்குத் திறவுண்டது; அதின் வழியாய் அவர்கள் புறப்பட்டு ஒரு வீதி நெடுக நடந்துபோனார்கள்; உடனே தூதன் அவனை விட்டுப்போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் இப்படி நிச்சயித்துக்கொண்டு, மாற்கு என்னும் பேர்கொண்ட யோவானுடைய தாயாகிய மரியாள் வீட்டுக்கு வந்தான்; அங்கே அநேகர் கூடி ஜெபம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் முதலாங்காவலையும் இரண்டாங்காவலையும் கடந்து, நகரத்திற்குப்போகிற இருப்புக்கதவண்டையிலே வந்தபோது அது தானாய் அவர்களுக்குத் திறவுண்டது; அதின் வழியாய் அவர்கள் புறப்பட்டு ஒரு வீதி நெடுக நடந்துபோனார்கள்; உடனே தூதன் அவனை விட்டுப்போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் இப்படி நிச்சயித்துக்கொண்டு, மாற்கு என்னும் பேர்கொண்ட யோவானுடைய தாயாகிய மரியாள் வீட்டுக்கு வந்தான்; அங்கே அநேகர் கூடி ஜெபம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. பேதுருவுக்குத் தெளிவு வந்தபோது: ஏரோதின் கைக்கும் யூதஜனங்களின் எண்ணங்களுக்கும் என்னை விடுதலையாக்கும்படிக்குக் கர்த்தர் தம்முடைய தூதனை அனுப்பினாரென்று நான் இப்பொழுது மெய்யாய் அறிந்திருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பேதுரு வாசற்கதவைத் தட்டினபோது ரோதை என்னும் பேர்கொண்ட ஒரு பெண் ஒற்றுக்கேட்க வந்தாள்.]]></a:t>
+              <a:t><![CDATA[11. பேதுருவுக்குத் தெளிவு வந்தபோது: ஏரோதின் கைக்கும் யூதஜனங்களின் எண்ணங்களுக்கும் என்னை விடுதலையாக்கும்படிக்குக் கர்த்தர் தம்முடைய தூதனை அனுப்பினாரென்று நான் இப்பொழுது மெய்யாய் அறிந்திருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் பேதுருவின் சத்தத்தை அறிந்து சந்தோஷத்தினால் கதவைத் திறவாமல், உள்ளேயோடி, பேதுரு வாசலுக்குமுன்னே நிற்கிறார் என்று அறிவித்தாள்.]]></a:t>
+              <a:t><![CDATA[11. பேதுருவுக்குத் தெளிவு வந்தபோது: ஏரோதின் கைக்கும் யூதஜனங்களின் எண்ணங்களுக்கும் என்னை விடுதலையாக்கும்படிக்குக் கர்த்தர் தம்முடைய தூதனை அனுப்பினாரென்று நான் இப்பொழுது மெய்யாய் அறிந்திருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் பேதுருவின் சத்தத்தை அறிந்து சந்தோஷத்தினால் கதவைத் திறவாமல், உள்ளேயோடி, பேதுரு வாசலுக்குமுன்னே நிற்கிறார் என்று அறிவித்தாள்.]]></a:t>
+              <a:t><![CDATA[12. அவன் இப்படி நிச்சயித்துக்கொண்டு, மாற்கு என்னும் பேர்கொண்ட யோவானுடைய தாயாகிய மரியாள் வீட்டுக்கு வந்தான்; அங்கே அநேகர் கூடி ஜெபம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள்: நீ பிதற்றுகிறாய் என்றார்கள். அவளோ அவர்தானென்று உறுதியாய்ச் சாதித்தாள். அப்பொழுது அவர்கள்: அவருடைய தூதனாயிருக்கலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அவன் இப்படி நிச்சயித்துக்கொண்டு, மாற்கு என்னும் பேர்கொண்ட யோவானுடைய தாயாகிய மரியாள் வீட்டுக்கு வந்தான்; அங்கே அநேகர் கூடி ஜெபம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள்: நீ பிதற்றுகிறாய் என்றார்கள். அவளோ அவர்தானென்று உறுதியாய்ச் சாதித்தாள். அப்பொழுது அவர்கள்: அவருடைய தூதனாயிருக்கலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. பேதுரு வாசற்கதவைத் தட்டினபோது ரோதை என்னும் பேர்கொண்ட ஒரு பெண் ஒற்றுக்கேட்க வந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பேதுரு பின்னும் தட்டிக்கொண்டிருந்தான். அவர்கள் திறந்தபோது அவனைக் கண்டு பிரமித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அவள் பேதுருவின் சத்தத்தை அறிந்து சந்தோஷத்தினால் கதவைத் திறவாமல், உள்ளேயோடி, பேதுரு வாசலுக்குமுன்னே நிற்கிறார் என்று அறிவித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் பேசாமலிருக்கும்படி அவன் கையமர்த்தி, கர்த்தர் தன்னைக் காவலிலிருந்து விடுதலையாக்கின விதத்தை அவர்களுக்கு விவரித்து, இந்தச் செய்தியை யாக்கோபுக்கும் சகோதரருக்கும் அறிவியுங்கள் என்று சொல்லி; புறப்பட்டு, வேறொரு இடத்திற்குப்போனான்.]]></a:t>
+              <a:t><![CDATA[14. அவள் பேதுருவின் சத்தத்தை அறிந்து சந்தோஷத்தினால் கதவைத் திறவாமல், உள்ளேயோடி, பேதுரு வாசலுக்குமுன்னே நிற்கிறார் என்று அறிவித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் பேசாமலிருக்கும்படி அவன் கையமர்த்தி, கர்த்தர் தன்னைக் காவலிலிருந்து விடுதலையாக்கின விதத்தை அவர்களுக்கு விவரித்து, இந்தச் செய்தியை யாக்கோபுக்கும் சகோதரருக்கும் அறிவியுங்கள் என்று சொல்லி; புறப்பட்டு, வேறொரு இடத்திற்குப்போனான்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள்: நீ பிதற்றுகிறாய் என்றார்கள். அவளோ அவர்தானென்று உறுதியாய்ச் சாதித்தாள். அப்பொழுது அவர்கள்: அவருடைய தூதனாயிருக்கலாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பொழுது விடிந்தபின்பு பேதுருவைக் குறித்துச் சேவகருக்குள்ளே உண்டான கலக்கம் கொஞ்சமல்ல.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள்: நீ பிதற்றுகிறாய் என்றார்கள். அவளோ அவர்தானென்று உறுதியாய்ச் சாதித்தாள். அப்பொழுது அவர்கள்: அவருடைய தூதனாயிருக்கலாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏரோது அவனைத் தேடிக் காணாமற்போனபோது, காவற்காரரை விசாரணைசெய்து, அவர்களைக் கொலைசெய்யும்படி கட்டளையிட்டு, பின்பு யூதேயா தேசத்தைவிட்டுச் செசரியா பட்டணத்துக்குப்போய், அங்கே வாசம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[16. பேதுரு பின்னும் தட்டிக்கொண்டிருந்தான். அவர்கள் திறந்தபோது அவனைக் கண்டு பிரமித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏரோது அவனைத் தேடிக் காணாமற்போனபோது, காவற்காரரை விசாரணைசெய்து, அவர்களைக் கொலைசெய்யும்படி கட்டளையிட்டு, பின்பு யூதேயா தேசத்தைவிட்டுச் செசரியா பட்டணத்துக்குப்போய், அங்கே வாசம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[16. பேதுரு பின்னும் தட்டிக்கொண்டிருந்தான். அவர்கள் திறந்தபோது அவனைக் கண்டு பிரமித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்காலத்திலே ஏரோது தீரியர்பேரிலும் சீதோனியர் பேரிலும் மிகவுங் கோபமாயிருந்தான். தங்கள் தேசம் ராஜாவின் தேசத்தினால் போஷிக்கப்பட்டபடியினால், அவர்கள் ஒருமனப்பட்டு, அவனிடத்தில் வந்து, ராஜாவின் வீட்டு விசாரனைக்காரனாகிய பிலாத்துவைத் தங்கள் வசமாக்கிச் சமாதானம் கேட்டுக்கொண்டார்கள்,]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் பேசாமலிருக்கும்படி அவன் கையமர்த்தி, கர்த்தர் தன்னைக் காவலிலிருந்து விடுதலையாக்கின விதத்தை அவர்களுக்கு விவரித்து, இந்தச் செய்தியை யாக்கோபுக்கும் சகோதரருக்கும் அறிவியுங்கள் என்று சொல்லி; புறப்பட்டு, வேறொரு இடத்திற்குப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்காலத்திலே ஏரோது தீரியர்பேரிலும் சீதோனியர் பேரிலும் மிகவுங் கோபமாயிருந்தான். தங்கள் தேசம் ராஜாவின் தேசத்தினால் போஷிக்கப்பட்டபடியினால், அவர்கள் ஒருமனப்பட்டு, அவனிடத்தில் வந்து, ராஜாவின் வீட்டு விசாரனைக்காரனாகிய பிலாத்துவைத் தங்கள் வசமாக்கிச் சமாதானம் கேட்டுக்கொண்டார்கள்,]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் பேசாமலிருக்கும்படி அவன் கையமர்த்தி, கர்த்தர் தன்னைக் காவலிலிருந்து விடுதலையாக்கின விதத்தை அவர்களுக்கு விவரித்து, இந்தச் செய்தியை யாக்கோபுக்கும் சகோதரருக்கும் அறிவியுங்கள் என்று சொல்லி; புறப்பட்டு, வேறொரு இடத்திற்குப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்காலத்திலே ஏரோது தீரியர்பேரிலும் சீதோனியர் பேரிலும் மிகவுங் கோபமாயிருந்தான். தங்கள் தேசம் ராஜாவின் தேசத்தினால் போஷிக்கப்பட்டபடியினால், அவர்கள் ஒருமனப்பட்டு, அவனிடத்தில் வந்து, ராஜாவின் வீட்டு விசாரனைக்காரனாகிய பிலாத்துவைத் தங்கள் வசமாக்கிச் சமாதானம் கேட்டுக்கொண்டார்கள்,]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் பேசாமலிருக்கும்படி அவன் கையமர்த்தி, கர்த்தர் தன்னைக் காவலிலிருந்து விடுதலையாக்கின விதத்தை அவர்களுக்கு விவரித்து, இந்தச் செய்தியை யாக்கோபுக்கும் சகோதரருக்கும் அறிவியுங்கள் என்று சொல்லி; புறப்பட்டு, வேறொரு இடத்திற்குப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. குறித்தநாளிலே: ஏரோது ராஜவஸ்திரம் தரித்துக்கொண்டு, சிங்காசனத்தின் மேல் உட்கார்ந்து, அவர்களுக்குப் பிரசங்கம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[18. பொழுது விடிந்தபின்பு பேதுருவைக் குறித்துச் சேவகருக்குள்ளே உண்டான கலக்கம் கொஞ்சமல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. குறித்தநாளிலே: ஏரோது ராஜவஸ்திரம் தரித்துக்கொண்டு, சிங்காசனத்தின் மேல் உட்கார்ந்து, அவர்களுக்குப் பிரசங்கம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[19. ஏரோது அவனைத் தேடிக் காணாமற்போனபோது, காவற்காரரை விசாரணைசெய்து, அவர்களைக் கொலைசெய்யும்படி கட்டளையிட்டு, பின்பு யூதேயா தேசத்தைவிட்டுச் செசரியா பட்டணத்துக்குப்போய், அங்கே வாசம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ஜனங்கள் இது மனுஷசத்தமல்ல, இது தேவசத்தம் என்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. ஏரோது அவனைத் தேடிக் காணாமற்போனபோது, காவற்காரரை விசாரணைசெய்து, அவர்களைக் கொலைசெய்யும்படி கட்டளையிட்டு, பின்பு யூதேயா தேசத்தைவிட்டுச் செசரியா பட்டணத்துக்குப்போய், அங்கே வாசம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் தேவனுக்கு மகிமையைச் செலுத்தாதபடியினால் உடனே கர்த்தருடைய தூதன் அவனை அடித்தான்; அவன் புழுப்புழுத்து இறந்தான்.]]></a:t>
+              <a:t><![CDATA[20. அக்காலத்திலே ஏரோது தீரியர்பேரிலும் சீதோனியர் பேரிலும் மிகவுங் கோபமாயிருந்தான். தங்கள் தேசம் ராஜாவின் தேசத்தினால் போஷிக்கப்பட்டபடியினால், அவர்கள் ஒருமனப்பட்டு, அவனிடத்தில் வந்து, ராஜாவின் வீட்டு விசாரனைக்காரனாகிய பிலாத்துவைத் தங்கள் வசமாக்கிச் சமாதானம் கேட்டுக்கொண்டார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தேவவசனம் வளர்ந்து பெருகிற்று.]]></a:t>
+              <a:t><![CDATA[20. அக்காலத்திலே ஏரோது தீரியர்பேரிலும் சீதோனியர் பேரிலும் மிகவுங் கோபமாயிருந்தான். தங்கள் தேசம் ராஜாவின் தேசத்தினால் போஷிக்கப்பட்டபடியினால், அவர்கள் ஒருமனப்பட்டு, அவனிடத்தில் வந்து, ராஜாவின் வீட்டு விசாரனைக்காரனாகிய பிலாத்துவைத் தங்கள் வசமாக்கிச் சமாதானம் கேட்டுக்கொண்டார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பர்னபாவும் சவுலும் தர்ம ஊழியத்தை நிறைவேற்றினபின்பு மாற்கு என்னும் மறுபேர்கொண்ட யோவானைக் கூட்டிக்கொண்டு எருசலேமைவிட்டுத் திரும்பிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அக்காலத்திலே ஏரோது தீரியர்பேரிலும் சீதோனியர் பேரிலும் மிகவுங் கோபமாயிருந்தான். தங்கள் தேசம் ராஜாவின் தேசத்தினால் போஷிக்கப்பட்டபடியினால், அவர்கள் ஒருமனப்பட்டு, அவனிடத்தில் வந்து, ராஜாவின் வீட்டு விசாரனைக்காரனாகிய பிலாத்துவைத் தங்கள் வசமாக்கிச் சமாதானம் கேட்டுக்கொண்டார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,50 +4386,704 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[21. குறித்தநாளிலே: ஏரோது ராஜவஸ்திரம் தரித்துக்கொண்டு, சிங்காசனத்தின் மேல் உட்கார்ந்து, அவர்களுக்குப் பிரசங்கம்பண்ணினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. குறித்தநாளிலே: ஏரோது ராஜவஸ்திரம் தரித்துக்கொண்டு, சிங்காசனத்தின் மேல் உட்கார்ந்து, அவர்களுக்குப் பிரசங்கம்பண்ணினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அப்பொழுது ஜனங்கள் இது மனுஷசத்தமல்ல, இது தேவசத்தம் என்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அவன் தேவனுக்கு மகிமையைச் செலுத்தாதபடியினால் உடனே கர்த்தருடைய தூதன் அவனை அடித்தான்; அவன் புழுப்புழுத்து இறந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அவன் தேவனுக்கு மகிமையைச் செலுத்தாதபடியினால் உடனே கர்த்தருடைய தூதன் அவனை அடித்தான்; அவன் புழுப்புழுத்து இறந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. தேவவசனம் வளர்ந்து பெருகிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[25. பர்னபாவும் சவுலும் தர்ம ஊழியத்தை நிறைவேற்றினபின்பு மாற்கு என்னும் மறுபேர்கொண்ட யோவானைக் கூட்டிக்கொண்டு எருசலேமைவிட்டுத் திரும்பிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -4477,50 +5159,159 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. அது யூதருக்குப் பிரியமாயிருக்கிறதென்று அவன் கண்டு, பேதுருவையும் பிடிக்கத்தொடர்ந்தான். அப்பொழுது புளிப்பில்லாத அப்பப்பண்டிகை நாட்களாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. பர்னபாவும் சவுலும் தர்ம ஊழியத்தை நிறைவேற்றினபின்பு மாற்கு என்னும் மறுபேர்கொண்ட யோவானைக் கூட்டிக்கொண்டு எருசலேமைவிட்டுத் திரும்பிவந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -4903,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏரோது அவனை வெளியே கொண்டுவரும்படி குறித்திருந்த நாளுக்கு முந்தின நாள் இராத்திரியிலே, பேதுரு இரண்டு சங்கிலிகளினாலே கட்டப்பட்டு. இரண்டு சேவகர் நடுவே நித்திரைபண்ணிக்கொண்டிருந்தான்; காவற்காரரும் கதவுக்கு முன்னிருந்து சிறைச்சாலையைக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்படியே பேதுரு சிறைச்சாலையிலே காக்கப்படிருக்கையில் சபையார் அவனுக்காக தேவனை நோக்கி ஊக்கத்தோடே ஜெபம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469194946" r:id="rId1"/>
+    <p:sldLayoutId id="2473089625" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,54 +6113,110 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5506,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యిద్దరు సైనికుల మధ్య నిద్రించు చుండెను; మరియు కావలివారు తలుపు ఎదుట చెరసాల కాచుకొనుచుండిరి.]]></a:t>
+              <a:t><![CDATA[6. And when Herod would have brought him forth, the same night Peter was sleeping between two]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఇదిగో ప్రభువు దూత అతనిదగ్గర నిలిచెను; అతడుండిన గదిలో వెలుగు ప్రకాశించెను. దూత పేతురు ప్రక్కను]]></a:t>
+              <a:t><![CDATA[soldiers, bound with two chains: and the keepers before the door kept the prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తట్టిత్వరగా లెమ్మని చెప్పి అతని లేపగా సంకెళ్లు అతని చేతులనుండి ఊడిపడెను.]]></a:t>
+              <a:t><![CDATA[7. And, behold, the angel of the Lord came upon him, and a light shined in the prison: and he stroke]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అప్పుడు దూత అతనితో నీవు నడుము కట్టుకొని చెప్పులు తొడుగుకొనుమనెను. అతడాలాగు చేసిన తరువాత దూత నీ]]></a:t>
+              <a:t><![CDATA[Peter on the side, and raised him up, saying, Arise up quickly. And his chains fell off from his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వస్త్రము పైన వేసికొని నా వెంబడి రమ్మని అతనితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అతడు వెలుపలికి వచ్చి దూత వెంబడి వెళ్లి, దూతవలన జరిగినది నిజముగా జరిగెనని గ్రహింపక, తనకు దర్శనము]]></a:t>
+              <a:t><![CDATA[8. And the angel said unto him, Gird yourself, and bind on your sandals. And so he did. And he says]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలిగెనని తలంచెను.]]></a:t>
+              <a:t><![CDATA[unto him, Cast your garment about you, and follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మొదటి కావలిని రెండవ కావలిని దాటి పట్టణమునకు పోవు ఇనుప గవినియొద్దకు వచ్చినప్పుడు దానంతట అదే]]></a:t>
+              <a:t><![CDATA[9. And he went out, and followed him; and know not that it was true which was done by the angel; but]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారికి తెరచుకొనెను. వారు బయలుదేరి యొక వీధి దాటినవెంటనే దూత అతనిని విడిచిపోయెను.]]></a:t>
+              <a:t><![CDATA[thought he saw a vision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. పేతురుకు తెలివివచ్చిప్రభువు తన దూతను పంపి హేరోదు చేతిలోనుండియు, యూదులను ప్రజలు నాకు చేయ]]></a:t>
+              <a:t><![CDATA[10. When they were past the first and the second ward, they came unto the iron gate that leads unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. దాదాపు అదే కాలమందు రాజైన హేరోదుసంఘపువారిలో కొందరిని బాధపెట్టుటకు బలాత్కార ముగా పట్టుకొని]]></a:t>
+              <a:t><![CDATA[1. Now about that time Herod the king stretched forth his hands to vex certain of the church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నుద్దేశించిన వాటన్నిటినుండియు నన్ను తప్పించి యున్నాడని యిప్పుడు నాకు నిజముగా తెలియునని అనుకొనెను.]]></a:t>
+              <a:t><![CDATA[the city; which opened to them of his own accord: and they went out, and passed on through one]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఇట్లు ఆలోచించుకొని అతడు మార్కు అను మారు పేరుగల యోహాను తల్లియైన మరియ యింటికి వచ్చెను; అక్కడ అనే]]></a:t>
+              <a:t><![CDATA[street; and forthwith the angel departed from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కులుకూడి ప్రార్థనచేయుచుండిరి.]]></a:t>
+              <a:t><![CDATA[11. And when Peter was come to himself, he said, Now I know certainly, that the LORD has sent his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అతడు తలవాకిటి తలుపు తట్టుచుండగా, రొదే అను ఒక చిన్నది ఆలకించుటకు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[angel, and has delivered me out of the hand of Herod, and from all the expectation of the people of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఆమె పేతురు స్వరము గుర్తుపట్టి, సంతోషముచేత తలుపుతీయక లోపలికి పరుగెతికొని పోయిపేతురు తలుపు దగ్గర]]></a:t>
+              <a:t><![CDATA[the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిలుచున్నాడని తెలిపెను.]]></a:t>
+              <a:t><![CDATA[12. And when he had considered the thing, he came to the house of Mary the mother of John, whose]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అందుకు వారునీవు పిచ్చిదానవనిరి; అయితే తాను చెప్పినదే నిజమని ఆమె దృఢముగా చెప్పినప్పుడు వారు అతని]]></a:t>
+              <a:t><![CDATA[surname was Mark; where many were gathered together praying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దూత అనిరి.]]></a:t>
+              <a:t><![CDATA[13. And as Peter knocked at the door of the gate, a damsel came to hearken, named Rhoda.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. పేతురు ఇంకను తట్టుచున్నందున వారు తలుపు తీసి అతనిని చూచి విభ్రాంతి నొందిరి.]]></a:t>
+              <a:t><![CDATA[14. And when she knew Peter's voice, she opened not the gate for gladness, but ran in, and told how]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అతడుఊరకుండుడని వారికి చేసైగచేసి, ప్రభువు తన్ను చెరసాలలోనుండి యేలాగు తీసికొనివచ్చెనో వారికి]]></a:t>
+              <a:t><![CDATA[Peter stood before the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. యోహాను సహోదరుడైన యాకోబును ఖడ్గముతో చంపించెను.]]></a:t>
+              <a:t><![CDATA[2. And he killed James the brother of John with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వివరించియాకోబుకును సహోదరులకును ఈ సంగతులు తెలియజేయుడని చెప్పి]]></a:t>
+              <a:t><![CDATA[15. And they said unto her, You are mad. But she constantly affirmed that it was even so. Then said]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. తెల్లవారగనే పేతురు ఏమాయెనో అని సైనికులలో కలిగిన గలిబిలి యింతంతకాదు.]]></a:t>
+              <a:t><![CDATA[they, It is his angel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. హేరోదు అతనికోసరము వెదకినప్పుడు అతడు కనబడనందున కావలి వారిని విమర్శించి వారిని చంప నాజ్ఞాపించెను.]]></a:t>
+              <a:t><![CDATA[16. But Peter continued knocking: and when they had opened the door, and saw him, they were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అటు తరువాత హేరోదు యూదయ నుండి కైసరయకు వెళ్లి అక్కడ నివసించెను.]]></a:t>
+              <a:t><![CDATA[astonished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. తూరీయులమీదను సీదోనీయులమీదను అతనికి అత్యా గ్రహము కలిగినందున వారేకమనస్సుతో రాజునొద్దకు వచ్చి]]></a:t>
+              <a:t><![CDATA[17. But he, beckoning unto them with the hand to hold their peace, declared unto them how the Lord]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అంతఃపురమునకు పైవిచారణకర్తయగు బ్లాస్తును తమ పక్షముగా చేసికొని సమాధాన పడవలెనని వేడుకొనిరి; ఎందుకనగా]]></a:t>
+              <a:t><![CDATA[had brought him out of the prison. And he said, Go show these things unto James, and to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజుయొక్క దేశమునుండి వారి దేశమునకు గ్రాసము వచ్చుచుండెను.]]></a:t>
+              <a:t><![CDATA[brethren. And he departed, and went into another place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. నియమింపబడిన దినమందు హేరోదు రాజవస్త్రములు ధరించుకొని న్యాయపీఠము మీద కూర్చుండి వారి యెదుట]]></a:t>
+              <a:t><![CDATA[18. Now as soon as it was day, there was no small stir among the soldiers, what was become of Peter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉపన్యాసముచేయగా]]></a:t>
+              <a:t><![CDATA[19. And when Herod had sought for him, and found him not, he examined the keepers, and commanded]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. జనులుఇది దైవస్వరమేకాని మానవస్వరముకాదని కేకలు వేసిరి.]]></a:t>
+              <a:t><![CDATA[that they should be put to death. And he went down from Judaea to Caesarea, and there abode.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఇది యూదులకు ఇష్టమైన కార్యమని తెలిసికొని పేతురునుకూడ పట్టుకొనెను. ఆ దినములు పులియని రొట్టెల పండుగ]]></a:t>
+              <a:t><![CDATA[3. And because he saw it pleased the Jews, he proceeded further to take Peter also. (Then were the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. అతడు దేవుని మహిమపరచనందున వెంటనే ప్రభువు దూత అతని మొత్తెను గనుక పురుగులు పడి ప్రాణము విడిచెను.]]></a:t>
+              <a:t><![CDATA[20. And Herod was highly displeased with them of Tyre and Sidon: but they came with one accord to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. దేవుని వాక్యము ప్రబలమై వ్యాపించుచుండెను.]]></a:t>
+              <a:t><![CDATA[him, and, having made Blastus the king's chamberlain their friend, desired peace; because their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. బర్నబాయు సౌలును తమ పరిచర్య నెరవేర్చిన తరువాత మార్కు అను మారు పేరుగల యోహానును వెంటబెట్టుకొని]]></a:t>
+              <a:t><![CDATA[country was nourished by the king's country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11105,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెరూషలేమునుండి తిరిగి వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[21. And upon a set day Herod, arrayed in royal apparel, sat upon his throne, and made an oration]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[unto them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And the people gave a shout, saying, It is the voice of a god, and not of a man.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And immediately the angel of the Lord stroke him, because he gave not God the glory: and he was]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[eaten of worms, and gave up the spirit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. But the word of God grew and multiplied.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Barnabas and Saul returned from Jerusalem, when they had fulfilled their ministry, and took]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దినములు.]]></a:t>
+              <a:t><![CDATA[days of unleavened bread.)]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[with them John, whose surname was Mark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అతనిని పట్టుకొని చెరసాలలో వేయించి, పస్కా పండుగైన పిమ్మట ప్రజలయొద్దకు అతని తేవలెనని ఉద్దేశించి,]]></a:t>
+              <a:t><![CDATA[4. And when he had apprehended him, he put him in prison, and delivered him to four quaternions of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనికి కావలియుండుటకు నాలుగు చతుష్టయముల సైని కులకు అతనిని అప్పగించెన]]></a:t>
+              <a:t><![CDATA[soldiers to keep him; intending after Easter to bring him forth to the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. పేతురు చెరసాలలో ఉంచ బడెను, సంఘమయితే అతనికొరకు అత్యాసక్తితో దేవునికి ప్రార్థనచేయుచుండెను.]]></a:t>
+              <a:t><![CDATA[5. Peter therefore was kept in prison: but prayer was made without ceasing of the church unto God]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. హేరోదు అతనిని వెలుపలికి తీసికొని రావలెననియుండగా, ఆ రాత్రియే పేతురు రెండు సంకెళ్లతో బంధింపబడి]]></a:t>
+              <a:t><![CDATA[for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>