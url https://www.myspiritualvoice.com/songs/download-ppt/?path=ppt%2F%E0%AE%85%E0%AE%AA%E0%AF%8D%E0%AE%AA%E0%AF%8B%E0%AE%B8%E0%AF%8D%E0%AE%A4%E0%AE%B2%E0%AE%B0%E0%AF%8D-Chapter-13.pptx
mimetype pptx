--- v0 (2026-06-10)
+++ v1 (2026-08-02)
@@ -185,50 +185,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -306,50 +328,61 @@
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -544,53 +577,64 @@
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
-  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -650,51 +694,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஆதலால் சகோதரரே, இவர் மூலமாய் உங்களுக்குப் பாவமன்னிப்பு உண்டாகும் என்று அறிவிக்கப்படுகிறதென்றும்,]]></a:t>
+              <a:t><![CDATA[5. And when they were at Salamis, they preached the word of God in the synagogues of the Jews: and they had also John to their minister.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And when the Gentiles heard this, they were glad, and glorified the word of the Lord: and as many as were ordained to eternal life believed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And when the Gentiles heard this, they were glad, and glorified the word of the Lord: and as many as were ordained to eternal life believed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And the word of the Lord was published throughout all the region.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. But the Jews stirred up the devout and honourable women, and the chief men of the city, and raised persecution against Paul and Barnabas, and expelled them out of their coasts.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. But the Jews stirred up the devout and honourable women, and the chief men of the city, and raised persecution against Paul and Barnabas, and expelled them out of their coasts.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. But the Jews stirred up the devout and honourable women, and the chief men of the city, and raised persecution against Paul and Barnabas, and expelled them out of their coasts.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. But they shook off the dust of their feet against them, and came unto Iconium.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. But they shook off the dust of their feet against them, and came unto Iconium.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. And the disciples were filled with joy, and with the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -759,51 +1784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே அவர்கள் பரிசுத்த ஆவியினால் அனுப்பப்பட்டுச் செலுக்கியா பட்டணத்துக்கு வந்து, கப்பல் ஏறி, அங்கிருந்து சீப்புருதீவுக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And when they were at Salamis, they preached the word of God in the synagogues of the Jews: and they had also John to their minister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -868,51 +1893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே அவர்கள் பரிசுத்த ஆவியினால் அனுப்பப்பட்டுச் செலுக்கியா பட்டணத்துக்கு வந்து, கப்பல் ஏறி, அங்கிருந்து சீப்புருதீவுக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when they had gone through the isle unto Paphos, they found a certain sorcerer, a false prophet, a Jew, whose name was Barjesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -977,51 +2002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மோசேயின் நியாயப்பிரமாணத்தினாலே நீங்கள் எவைகளினின்று விடுதலையாகி நீதிமான்களாக்கப்படக்கூடாதிருந்ததோ, விசுவாசிக்கிறவன் எவனும் அவைகளினின்று இவராலே விடுதலையாகி நீதிமானாக்கப்படுகிறான் என்றும் உங்களுக்குத் தெரிந்திருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[6. And when they had gone through the isle unto Paphos, they found a certain sorcerer, a false prophet, a Jew, whose name was Barjesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1086,51 +2111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மோசேயின் நியாயப்பிரமாணத்தினாலே நீங்கள் எவைகளினின்று விடுதலையாகி நீதிமான்களாக்கப்படக்கூடாதிருந்ததோ, விசுவாசிக்கிறவன் எவனும் அவைகளினின்று இவராலே விடுதலையாகி நீதிமானாக்கப்படுகிறான் என்றும் உங்களுக்குத் தெரிந்திருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[7. Which was with the deputy of the country, Sergius Paulus, a prudent man; who called for Barnabas and Saul, and desired to hear the word of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1195,51 +2220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சாலமி பட்டணத்தில் வந்தபோது அவர்கள் யூதருடைய ஜெப ஆலயங்களில் தேவவசனத்தைப் பிரசங்கித்தார்கள். யோவானும் அவர்களுக்கு உதவிக்காரனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. Which was with the deputy of the country, Sergius Paulus, a prudent man; who called for Barnabas and Saul, and desired to hear the word of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1304,51 +2329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சாலமி பட்டணத்தில் வந்தபோது அவர்கள் யூதருடைய ஜெப ஆலயங்களில் தேவவசனத்தைப் பிரசங்கித்தார்கள். யோவானும் அவர்களுக்கு உதவிக்காரனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. But Elymas the sorcerer (for so is his name by interpretation) withstood them, seeking to turn away the deputy from the faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1413,51 +2438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அன்றியும், தீர்க்கதரிசிகளின் புஸ்தகத்திலே:]]></a:t>
+              <a:t><![CDATA[8. But Elymas the sorcerer (for so is his name by interpretation) withstood them, seeking to turn away the deputy from the faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1522,51 +2547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் பாப்போ பட்டணம் வரைக்கும் தீவைக் கடந்துவந்தபோது, பர்யேசு என்னும் பேர்கொண்ட மாயவித்தைக்காரனும் கள்ளத் தீர்க்கதரிசியுமான ஒரு யூதனைக் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then Saul, (who also is called Paul,) filled with the Holy Spirit, set his eyes on him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1631,51 +2656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் பாப்போ பட்டணம் வரைக்கும் தீவைக் கடந்துவந்தபோது, பர்யேசு என்னும் பேர்கொண்ட மாயவித்தைக்காரனும் கள்ளத் தீர்க்கதரிசியுமான ஒரு யூதனைக் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And said, O full of all subtlety and all mischief, you child of the devil, you enemy of all righteousness, will you not cease to pervert the right ways of the Lord?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1740,51 +2765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்தியோகியா பட்டணத்திலுள்ள சபையிலே பர்னபாவும், நீகர் என்னப்பட்ட சிமியோனும், சிரேனே ஊரானாகிய லூகியும், காற்பங்கு தேசாதிபதியாகிய ஏரோதுடனேகூட வளர்க்கப்பட்ட மனாயீனும், சவுலும், தீர்க்கதரிசிகளாயும் போதகர்களாயும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now there were in the church that was at Antioch certain prophets and teachers; as Barnabas, and Simeon that was called Niger, and Lucius of Cyrene, and Manaen, which had been brought up with Herod the tetrarch, and Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1849,51 +2874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அசட்டைகாரரே, பாருங்கள், பிரமித்து அழிந்துபோங்கள்! உங்கள் நாட்களில் ஒரு கிரியையை நான் நடப்பிப்பேன், ஒருவன் அதை உங்களுக்கு விவரித்துச் சொன்னாலும் நீங்கள் விசுவாசிக்கமாட்டீர்கள் என்று சொல்லியிருக்கிறபடி, உங்களுக்கு நேரிடாதபடிக்கு எச்சரிக்கையாயிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And said, O full of all subtlety and all mischief, you child of the devil, you enemy of all righteousness, will you not cease to pervert the right ways of the Lord?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1958,51 +2983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அசட்டைகாரரே, பாருங்கள், பிரமித்து அழிந்துபோங்கள்! உங்கள் நாட்களில் ஒரு கிரியையை நான் நடப்பிப்பேன், ஒருவன் அதை உங்களுக்கு விவரித்துச் சொன்னாலும் நீங்கள் விசுவாசிக்கமாட்டீர்கள் என்று சொல்லியிருக்கிறபடி, உங்களுக்கு நேரிடாதபடிக்கு எச்சரிக்கையாயிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And now, behold, the hand of the Lord is upon you, and you shall be blind, not seeing the sun for a season. And immediately there fell on him a mist and a darkness; and he went about seeking some to lead him by the hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2067,51 +3092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் விவேகமுள்ள மனுஷனாகிய செர்கியுபவுல் என்னும் அதிபதியுடனேகூட இருந்தான். அந்த அதிபதி பர்னபாவையும் சவுலையும் அழைப்பித்து, அவர்களிடத்தில் தேவவசனத்தைக் கேட்க ஆசையாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And now, behold, the hand of the Lord is upon you, and you shall be blind, not seeing the sun for a season. And immediately there fell on him a mist and a darkness; and he went about seeking some to lead him by the hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2176,51 +3201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் விவேகமுள்ள மனுஷனாகிய செர்கியுபவுல் என்னும் அதிபதியுடனேகூட இருந்தான். அந்த அதிபதி பர்னபாவையும் சவுலையும் அழைப்பித்து, அவர்களிடத்தில் தேவவசனத்தைக் கேட்க ஆசையாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And now, behold, the hand of the Lord is upon you, and you shall be blind, not seeing the sun for a season. And immediately there fell on him a mist and a darkness; and he went about seeking some to lead him by the hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2285,51 +3310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்கள் யூதருடைய ஜெபஆலயத்திலிருந்து புறப்படுகையில், அடுத்த ஓய்வுநாளிலே இந்த வசனங்களைத் தங்களுக்குச் சொல்லவேண்டும் என்று புறஜாதியார் வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then the deputy, when he saw what was done, believed, being astonished at the doctrine of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2394,51 +3419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்கள் யூதருடைய ஜெபஆலயத்திலிருந்து புறப்படுகையில், அடுத்த ஓய்வுநாளிலே இந்த வசனங்களைத் தங்களுக்குச் சொல்லவேண்டும் என்று புறஜாதியார் வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then the deputy, when he saw what was done, believed, being astonished at the doctrine of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2503,51 +3528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மாயவித்தைக்காரன் என்று அர்த்தங்கொள்ளும் பேரையுடைய அந்த எலிமா என்பவன் அதிபதியை விசுவாசத்தினின்று திருப்பும்படி வகைதேடி, அவர்களோடு எதிர்த்துநின்றான்.]]></a:t>
+              <a:t><![CDATA[13. Now when Paul and his company loosed from Paphos, they came to Perga in Pamphylia: and John departing from them returned to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2612,51 +3637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மாயவித்தைக்காரன் என்று அர்த்தங்கொள்ளும் பேரையுடைய அந்த எலிமா என்பவன் அதிபதியை விசுவாசத்தினின்று திருப்பும்படி வகைதேடி, அவர்களோடு எதிர்த்துநின்றான்.]]></a:t>
+              <a:t><![CDATA[13. Now when Paul and his company loosed from Paphos, they came to Perga in Pamphylia: and John departing from them returned to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2721,51 +3746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது பவுல் என்று சொல்லப்பட்ட சவுல் பரிசுத்த ஆவியினால் நிறைந்தவனாய் அவனை உற்றுப்பார்த்து:]]></a:t>
+              <a:t><![CDATA[13. Now when Paul and his company loosed from Paphos, they came to Perga in Pamphylia: and John departing from them returned to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2830,51 +3855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஜெபஆலயத்தில் கூடின சபை கலைந்துபோனபின்பு, யூதரிலும் யூதமார்க்கத்தமைந்த பக்தியுள்ளவர்களிலும் அநேகர் பவுலையும் பர்னபாவையும் பின்பற்றினார்கள். அவர்களுடனே இவர்கள் பேசி, தேவனுடைய கிருபையிலே நிலைக்கும்படி அவர்களுக்குப் புத்திசொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[14. But when they departed from Perga, they came to Antioch in Pisidia, and went into the synagogue on the sabbath day, and sat down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2939,51 +3964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்தியோகியா பட்டணத்திலுள்ள சபையிலே பர்னபாவும், நீகர் என்னப்பட்ட சிமியோனும், சிரேனே ஊரானாகிய லூகியும், காற்பங்கு தேசாதிபதியாகிய ஏரோதுடனேகூட வளர்க்கப்பட்ட மனாயீனும், சவுலும், தீர்க்கதரிசிகளாயும் போதகர்களாயும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now there were in the church that was at Antioch certain prophets and teachers; as Barnabas, and Simeon that was called Niger, and Lucius of Cyrene, and Manaen, which had been brought up with Herod the tetrarch, and Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3048,51 +4073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஜெபஆலயத்தில் கூடின சபை கலைந்துபோனபின்பு, யூதரிலும் யூதமார்க்கத்தமைந்த பக்தியுள்ளவர்களிலும் அநேகர் பவுலையும் பர்னபாவையும் பின்பற்றினார்கள். அவர்களுடனே இவர்கள் பேசி, தேவனுடைய கிருபையிலே நிலைக்கும்படி அவர்களுக்குப் புத்திசொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[14. But when they departed from Perga, they came to Antioch in Pisidia, and went into the synagogue on the sabbath day, and sat down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3157,51 +4182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஜெபஆலயத்தில் கூடின சபை கலைந்துபோனபின்பு, யூதரிலும் யூதமார்க்கத்தமைந்த பக்தியுள்ளவர்களிலும் அநேகர் பவுலையும் பர்னபாவையும் பின்பற்றினார்கள். அவர்களுடனே இவர்கள் பேசி, தேவனுடைய கிருபையிலே நிலைக்கும்படி அவர்களுக்குப் புத்திசொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And after the reading of the law and the prophets the rulers of the synagogue sent unto them, saying, All of you men and brethren, if all of you have any word of exhortation for the people, say on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3266,51 +4291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எல்லாக் கபடமும் எல்லாப் பொல்லாங்கும் நிறைந்தவனே, பிசாசின் மகனே, நீதிக்கெல்லாம் பகைஞனே, கர்த்தருடைய செம்மயான வழிகளைப் புரட்டுவதில் ஓயமாட்டாயோ?]]></a:t>
+              <a:t><![CDATA[15. And after the reading of the law and the prophets the rulers of the synagogue sent unto them, saying, All of you men and brethren, if all of you have any word of exhortation for the people, say on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3375,51 +4400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எல்லாக் கபடமும் எல்லாப் பொல்லாங்கும் நிறைந்தவனே, பிசாசின் மகனே, நீதிக்கெல்லாம் பகைஞனே, கர்த்தருடைய செம்மயான வழிகளைப் புரட்டுவதில் ஓயமாட்டாயோ?]]></a:t>
+              <a:t><![CDATA[15. And after the reading of the law and the prophets the rulers of the synagogue sent unto them, saying, All of you men and brethren, if all of you have any word of exhortation for the people, say on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3484,51 +4509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அடுத்த ஓய்வுநாளிலே கொஞ்சங்குறையப் பட்டணத்தாரனைவரும் தேவவசனத்தைக் கேட்கும்படி கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then Paul stood up, and beckoning with his hand said, Men of Israel, and all of you that fear God, give audience.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3593,51 +4618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, இப்பொழுதே, கர்த்தருடைய கை உன்மேல் வந்திருக்கிறது, சில காலம் சூரியனைக் காணாமல் நீ குருடனாயிருப்பாய் என்றான். உடனே மந்தாரமும் இருளும் அவன்மேல் விழுந்தது; அவன் தடுமாறி, கைலாகு கொடுக்கிறவர்களைத் தேடினான்.]]></a:t>
+              <a:t><![CDATA[16. Then Paul stood up, and beckoning with his hand said, Men of Israel, and all of you that fear God, give audience.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3702,51 +4727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, இப்பொழுதே, கர்த்தருடைய கை உன்மேல் வந்திருக்கிறது, சில காலம் சூரியனைக் காணாமல் நீ குருடனாயிருப்பாய் என்றான். உடனே மந்தாரமும் இருளும் அவன்மேல் விழுந்தது; அவன் தடுமாறி, கைலாகு கொடுக்கிறவர்களைத் தேடினான்.]]></a:t>
+              <a:t><![CDATA[17. The God of this people of Israel chose our fathers, and exalted the people when they dwelt as strangers in the land of Egypt, and with an high arm brought he them out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3811,51 +4836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, இப்பொழுதே, கர்த்தருடைய கை உன்மேல் வந்திருக்கிறது, சில காலம் சூரியனைக் காணாமல் நீ குருடனாயிருப்பாய் என்றான். உடனே மந்தாரமும் இருளும் அவன்மேல் விழுந்தது; அவன் தடுமாறி, கைலாகு கொடுக்கிறவர்களைத் தேடினான்.]]></a:t>
+              <a:t><![CDATA[17. The God of this people of Israel chose our fathers, and exalted the people when they dwelt as strangers in the land of Egypt, and with an high arm brought he them out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3920,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. யூதர்கள் ஜனக்கூட்டங்களைக் கண்டபோது பொறாமையினால் நிறைந்து, பவுலினால் சொல்லப்பட்டவைகளுக்கு எதிரிடையாய்ப் பேசி, விரோதித்துத் தூஷித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The God of this people of Israel chose our fathers, and exalted the people when they dwelt as strangers in the land of Egypt, and with an high arm brought he them out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4029,51 +5054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. யூதர்கள் ஜனக்கூட்டங்களைக் கண்டபோது பொறாமையினால் நிறைந்து, பவுலினால் சொல்லப்பட்டவைகளுக்கு எதிரிடையாய்ப் பேசி, விரோதித்துத் தூஷித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And about the time of forty years suffered he their manners in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4138,51 +5163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்தியோகியா பட்டணத்திலுள்ள சபையிலே பர்னபாவும், நீகர் என்னப்பட்ட சிமியோனும், சிரேனே ஊரானாகிய லூகியும், காற்பங்கு தேசாதிபதியாகிய ஏரோதுடனேகூட வளர்க்கப்பட்ட மனாயீனும், சவுலும், தீர்க்கதரிசிகளாயும் போதகர்களாயும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now there were in the church that was at Antioch certain prophets and teachers; as Barnabas, and Simeon that was called Niger, and Lucius of Cyrene, and Manaen, which had been brought up with Herod the tetrarch, and Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4247,51 +5272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அதிபதி சம்பவித்ததைக் கண்டு, கர்த்தருடைய உபதேசத்தைக்குறித்து அதிசயப்பட்டு, விசுவாசித்தான்.]]></a:t>
+              <a:t><![CDATA[19. And when he had destroyed seven nations in the land of Chanaan, he divided their land to them by lot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4356,51 +5381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அப்பொழுது பவுலும் பர்னபாவும் தைரியங்கொண்டு அவர்களை நோக்கி: முதலாவது உங்களுக்கே தேவவசனத்தைச் சொல்லவேண்டியதாயிருந்தது; நீங்களோ அதைத் தள்ளி, உங்களை நித்தியஜீவனுக்கு அபாத்திரராகத் தீர்த்துக்கொள்ளுகிறபடியினால், இதோ, நாங்கள் புறஜாதியாரிடத்தில் போகிறோம்.]]></a:t>
+              <a:t><![CDATA[19. And when he had destroyed seven nations in the land of Chanaan, he divided their land to them by lot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4465,51 +5490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அப்பொழுது பவுலும் பர்னபாவும் தைரியங்கொண்டு அவர்களை நோக்கி: முதலாவது உங்களுக்கே தேவவசனத்தைச் சொல்லவேண்டியதாயிருந்தது; நீங்களோ அதைத் தள்ளி, உங்களை நித்தியஜீவனுக்கு அபாத்திரராகத் தீர்த்துக்கொள்ளுகிறபடியினால், இதோ, நாங்கள் புறஜாதியாரிடத்தில் போகிறோம்.]]></a:t>
+              <a:t><![CDATA[20. And after that he gave unto them judges about the space of four hundred and fifty years, until Samuel the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4574,51 +5599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அப்பொழுது பவுலும் பர்னபாவும் தைரியங்கொண்டு அவர்களை நோக்கி: முதலாவது உங்களுக்கே தேவவசனத்தைச் சொல்லவேண்டியதாயிருந்தது; நீங்களோ அதைத் தள்ளி, உங்களை நித்தியஜீவனுக்கு அபாத்திரராகத் தீர்த்துக்கொள்ளுகிறபடியினால், இதோ, நாங்கள் புறஜாதியாரிடத்தில் போகிறோம்.]]></a:t>
+              <a:t><![CDATA[20. And after that he gave unto them judges about the space of four hundred and fifty years, until Samuel the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4683,51 +5708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு பவுலும் அவனைச் சேர்ந்தவர்களும் பாப்போ பட்டணத்தைவிட்டுக் கப்பல் ஏறிப் பம்பிலியாவிலிருக்கும் பெர்கே பட்டணத்துக்கு வந்தார்கள். யோவான் அவர்களை விட்டுப் பிரிந்து, எருசலேமுக்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[21. And afterward they desired a king: and God gave unto them Saul the son of Cis, a man of the tribe of Benjamin, by the space of forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4792,51 +5817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு பவுலும் அவனைச் சேர்ந்தவர்களும் பாப்போ பட்டணத்தைவிட்டுக் கப்பல் ஏறிப் பம்பிலியாவிலிருக்கும் பெர்கே பட்டணத்துக்கு வந்தார்கள். யோவான் அவர்களை விட்டுப் பிரிந்து, எருசலேமுக்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[21. And afterward they desired a king: and God gave unto them Saul the son of Cis, a man of the tribe of Benjamin, by the space of forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4901,51 +5926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. நீர் பூமியின் கடைசிபரியந்தமும் இரட்சிப்பாயிருக்கும்படி உம்மை ஜாதிகளுக்கு ஒளியாக வைத்தேன் என்கிற வேதவாக்கியத்தின்படி கர்த்தர் எங்களுக்குக் கட்டளையிட்டிருக்கிறபடியினால் இப்படிச் செய்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And when he had removed him, he raised up unto them David to be their king; to whom also he gave their testimony, and said, I have found David the son of Jesse, a man after mine own heart, which shall fulfill all my will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5010,51 +6035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. நீர் பூமியின் கடைசிபரியந்தமும் இரட்சிப்பாயிருக்கும்படி உம்மை ஜாதிகளுக்கு ஒளியாக வைத்தேன் என்கிற வேதவாக்கியத்தின்படி கர்த்தர் எங்களுக்குக் கட்டளையிட்டிருக்கிறபடியினால் இப்படிச் செய்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And when he had removed him, he raised up unto them David to be their king; to whom also he gave their testimony, and said, I have found David the son of Jesse, a man after mine own heart, which shall fulfill all my will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5119,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பெர்கே பட்டணத்தைவிட்டுப் புறப்பட்டு, பிசீதியா நாட்டிலுள்ள அந்தியோகியாவுக்கு வந்து, ஓய்வுநாளிலே ஜெபஆலயத்தில் பிரவேசித்து, உட்கார்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And when he had removed him, he raised up unto them David to be their king; to whom also he gave their testimony, and said, I have found David the son of Jesse, a man after mine own heart, which shall fulfill all my will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5228,51 +6253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பெர்கே பட்டணத்தைவிட்டுப் புறப்பட்டு, பிசீதியா நாட்டிலுள்ள அந்தியோகியாவுக்கு வந்து, ஓய்வுநாளிலே ஜெபஆலயத்தில் பிரவேசித்து, உட்கார்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Of this man's seed has God according to his promise raised unto Israel a Saviour, Jesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5337,51 +6362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் கர்த்தருக்கு ஆராதனை செய்து, உபவாசித்துக்கொண்டிருக்கிறபோது: பர்னபாவையும் சவுலையும் நான் அழைத்த ஊழியத்துக்காக அவர்களைப் பிரித்துவிடுங்கள் என்று பரிசுத்த ஆவியினவர் திருவுளம்பற்றினார்.]]></a:t>
+              <a:t><![CDATA[2. As they ministered to the Lord, and fasted, the Holy Spirit said, Separate me Barnabas and Saul for the work unto which I have called them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5446,51 +6471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. புறஜாதியார் அதைக் கேட்டுச் சந்தோஷப்பட்டு, கர்த்தருடைய வசனத்தை மகிமைப்படுத்தினார்கள். நித்திய ஜீவனுக்கு நியமிக்கப்பட்டவர்கள் எவர்களோ அவர்கள் விசுவாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Of this man's seed has God according to his promise raised unto Israel a Saviour, Jesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5555,51 +6580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. புறஜாதியார் அதைக் கேட்டுச் சந்தோஷப்பட்டு, கர்த்தருடைய வசனத்தை மகிமைப்படுத்தினார்கள். நித்திய ஜீவனுக்கு நியமிக்கப்பட்டவர்கள் எவர்களோ அவர்கள் விசுவாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. When John had first preached before his coming the baptism of repentance to all the people of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5664,51 +6689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயப்பிரமாணமும் தீர்க்கதரிசன ஆகமமும் வாசித்துமுடிந்தபின்பு: சகோதரரே, நீங்கள் ஜனங்களுக்குப் புத்திசொல்ல விரும்பினால் சொல்லுங்கள் என்று சொல்லும்படி ஜெபஆலயத்தலைவர்கள் அவர்களிடத்தில் ஆள் அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. When John had first preached before his coming the baptism of repentance to all the people of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5773,51 +6798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயப்பிரமாணமும் தீர்க்கதரிசன ஆகமமும் வாசித்துமுடிந்தபின்பு: சகோதரரே, நீங்கள் ஜனங்களுக்குப் புத்திசொல்ல விரும்பினால் சொல்லுங்கள் என்று சொல்லும்படி ஜெபஆலயத்தலைவர்கள் அவர்களிடத்தில் ஆள் அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And as John fulfilled his course, he said, Whom think all of you that I am? I am not he. But, behold, there comes one after me, whose shoes of his feet I am not worthy to loose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5882,51 +6907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. கர்த்தருடைய வசனம் அத்தேசமெங்கும் பிரசித்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[25. And as John fulfilled his course, he said, Whom think all of you that I am? I am not he. But, behold, there comes one after me, whose shoes of his feet I am not worthy to loose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5991,51 +7016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது பவுல் எழுந்திருந்து, கையமர்த்தி: இஸ்ரவேலரே, தேவனுக்குப் பயந்து நடக்கிற சகல ஜனங்களே, கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[25. And as John fulfilled his course, he said, Whom think all of you that I am? I am not he. But, behold, there comes one after me, whose shoes of his feet I am not worthy to loose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6100,51 +7125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது பவுல் எழுந்திருந்து, கையமர்த்தி: இஸ்ரவேலரே, தேவனுக்குப் பயந்து நடக்கிற சகல ஜனங்களே, கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[26. Men and brethren, children of the stock of Abraham, and whosoever among you fears God, to you is the word of this salvation sent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6209,51 +7234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. யூதர்கள் பக்தியும் கனமுமுள்ள ஸ்திரீகளையும் பட்டணத்து முதலாளிகளையும் எடுத்துவிட்டு, பவுலையும் பர்னபாவையும் துன்பப்படுத்தும்படி செய்து, தங்கள் எல்லைகளுக்குப் புறம்பாக அவர்களைத் துரத்திவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Men and brethren, children of the stock of Abraham, and whosoever among you fears God, to you is the word of this salvation sent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6318,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. யூதர்கள் பக்தியும் கனமுமுள்ள ஸ்திரீகளையும் பட்டணத்து முதலாளிகளையும் எடுத்துவிட்டு, பவுலையும் பர்னபாவையும் துன்பப்படுத்தும்படி செய்து, தங்கள் எல்லைகளுக்குப் புறம்பாக அவர்களைத் துரத்திவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. For they that dwell at Jerusalem, and their rulers, because they knew him not, nor yet the voices of the prophets which are read every sabbath day, they have fulfilled them in condemning him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6427,51 +7452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலராகிய இந்த ஜனத்தினுடைய தேவன் நம்முடைய பிதாக்களைத் தெரிந்துகொண்டு, எகிப்து தேசத்தில் அவர்கள் பரதேசிகளாய்ச் சஞ்சரித்தபோது ஜனங்களை உயர்த்தி, தமது புயபலத்தினாலே அதிலிருந்து அவர்களைப் புறப்படப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[27. For they that dwell at Jerusalem, and their rulers, because they knew him not, nor yet the voices of the prophets which are read every sabbath day, they have fulfilled them in condemning him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6536,51 +7561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் கர்த்தருக்கு ஆராதனை செய்து, உபவாசித்துக்கொண்டிருக்கிறபோது: பர்னபாவையும் சவுலையும் நான் அழைத்த ஊழியத்துக்காக அவர்களைப் பிரித்துவிடுங்கள் என்று பரிசுத்த ஆவியினவர் திருவுளம்பற்றினார்.]]></a:t>
+              <a:t><![CDATA[2. As they ministered to the Lord, and fasted, the Holy Spirit said, Separate me Barnabas and Saul for the work unto which I have called them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6645,51 +7670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலராகிய இந்த ஜனத்தினுடைய தேவன் நம்முடைய பிதாக்களைத் தெரிந்துகொண்டு, எகிப்து தேசத்தில் அவர்கள் பரதேசிகளாய்ச் சஞ்சரித்தபோது ஜனங்களை உயர்த்தி, தமது புயபலத்தினாலே அதிலிருந்து அவர்களைப் புறப்படப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[27. For they that dwell at Jerusalem, and their rulers, because they knew him not, nor yet the voices of the prophets which are read every sabbath day, they have fulfilled them in condemning him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6754,51 +7779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இவர்கள் தங்கள் கால்களில் படிந்த தூசியை அவர்களுக்கு எதிராக உதறிப்போட்டு, இக்கோனியா பட்டணத்துக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And though they found no cause of death in him, yet desired they Pilate that he should be slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6863,51 +7888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாற்பது வருஷகாலமாய் வனாந்தரத்தில் அவர்களை ஆதரித்து,]]></a:t>
+              <a:t><![CDATA[28. And though they found no cause of death in him, yet desired they Pilate that he should be slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6972,51 +7997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. சீஷர்கள் சந்தோஷத்தினாலும் பரிசுத்த ஆவியினாலும் நிரப்பப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And when they had fulfilled all that was written of him, they took him down from the tree, and laid him in a tomb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7081,51 +8106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கானான் தேசத்தில் ஏழு ஜாதிகளை அழித்து, அவர்களுடைய தேசத்தை இவர்களுக்குச் சுதந்தரமாகப் பங்கிட்டுக்கொடுத்து,]]></a:t>
+              <a:t><![CDATA[29. And when they had fulfilled all that was written of him, they took him down from the tree, and laid him in a tomb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7190,51 +8215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு ஏறக்குறைய நானூற்றைம்பது வருஷகாலமாய் சாமுவேல் தீர்க்கதரிசிவரைக்கும் அவர்களுக்கு நியாயாதிபதிகளை ஏற்படுத்திவந்தார்.]]></a:t>
+              <a:t><![CDATA[30. But God raised him from the dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7299,51 +8324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு ஏறக்குறைய நானூற்றைம்பது வருஷகாலமாய் சாமுவேல் தீர்க்கதரிசிவரைக்கும் அவர்களுக்கு நியாயாதிபதிகளை ஏற்படுத்திவந்தார்.]]></a:t>
+              <a:t><![CDATA[31. And he was seen many days of them which came up with him from Galilee to Jerusalem, who are his witnesses unto the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7408,51 +8433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதுமுதல் தங்களுக்கு ஒரு ராஜாவேண்டுமென்று கேட்டுக்கொண்டார்கள்; அப்படியே தேவன் பென்யமீன் கோத்திரத்தானாகிய கீசுடைய குமாரனான சவுலை நாற்பது வருஷகாலமாய் அவர்களுக்குக் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[31. And he was seen many days of them which came up with him from Galilee to Jerusalem, who are his witnesses unto the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7517,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதுமுதல் தங்களுக்கு ஒரு ராஜாவேண்டுமென்று கேட்டுக்கொண்டார்கள்; அப்படியே தேவன் பென்யமீன் கோத்திரத்தானாகிய கீசுடைய குமாரனான சவுலை நாற்பது வருஷகாலமாய் அவர்களுக்குக் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[32. And we declare unto you glad tidings, how that the promise which was made unto the fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7626,51 +8651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு அவர் அவனைத் தள்ளி, தாவீதை அவர்களுக்கு ராஜாவாக ஏற்படுத்தி, ஈசாயின் குமாரனாகிய தாவீதை என் இருதயத்துக்கு ஏற்றவனாகக் கண்டேன்; எனக்குச் சித்தமானவைகளையெல்லாம் அவன் செய்வான் என்று அவனைக்குறித்துச் சாட்சியுங் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[32. And we declare unto you glad tidings, how that the promise which was made unto the fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7735,51 +8760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது உபவாசித்து ஜெபம்பண்ணி, அவர்கள்மேல் கைகளை வைத்து, அவர்களை அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And when they had fasted and prayed, and laid their hands on them, they sent them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7844,51 +8869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு அவர் அவனைத் தள்ளி, தாவீதை அவர்களுக்கு ராஜாவாக ஏற்படுத்தி, ஈசாயின் குமாரனாகிய தாவீதை என் இருதயத்துக்கு ஏற்றவனாகக் கண்டேன்; எனக்குச் சித்தமானவைகளையெல்லாம் அவன் செய்வான் என்று அவனைக்குறித்துச் சாட்சியுங் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[33. God has fulfilled the same unto us their children, in that he has raised up Jesus again; as it is also written in the second psalm, You are my Son, this day have I begotten you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7953,51 +8978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனுடைய சந்ததியிலே தேவன் தமது வாக்குத்தத்தத்தின்படியே இஸ்ரவேலுக்கு இரட்சகராக இயேசுவை எழும்பப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[33. God has fulfilled the same unto us their children, in that he has raised up Jesus again; as it is also written in the second psalm, You are my Son, this day have I begotten you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8062,51 +9087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனுடைய சந்ததியிலே தேவன் தமது வாக்குத்தத்தத்தின்படியே இஸ்ரவேலுக்கு இரட்சகராக இயேசுவை எழும்பப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[34. And as concerning that he raised him up from the dead, now no more to return to corruption, he said likewise, I will give you the sure mercies of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8171,51 +9196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவர் வெளிப்படுவதற்கு முன்னே மனந்திரும்புதலுக்கேற்ற ஞானஸ்நானத்தைக்குறித்து யோவான் இஸ்ரவேலர் யாவருக்கும் பிரசங்கித்தான்.]]></a:t>
+              <a:t><![CDATA[34. And as concerning that he raised him up from the dead, now no more to return to corruption, he said likewise, I will give you the sure mercies of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8280,51 +9305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவர் வெளிப்படுவதற்கு முன்னே மனந்திரும்புதலுக்கேற்ற ஞானஸ்நானத்தைக்குறித்து யோவான் இஸ்ரவேலர் யாவருக்கும் பிரசங்கித்தான்.]]></a:t>
+              <a:t><![CDATA[35. Wherefore he says also in another psalm, You shall not suffer yours Holy One to see corruption.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8389,51 +9414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவான் தன் பணிவிடை ஓட்டத்தை நிறைவேற்றுகிறபோது: நீங்கள் என்னை யார் என்று நினைக்கிறீர்கள், நான் அவர் அல்ல, இதோ, எனக்குப்பின் ஒருவர் வருகிறார், அவருடைய பாதரட்சையை அவிழ்க்கிறதற்கும் நான் பாத்திரன் அல்ல என்றான்.]]></a:t>
+              <a:t><![CDATA[36. For David, after he had served his own generation by the will of God, fell asleep, and was laid unto his fathers, and saw corruption:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8498,51 +9523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவான் தன் பணிவிடை ஓட்டத்தை நிறைவேற்றுகிறபோது: நீங்கள் என்னை யார் என்று நினைக்கிறீர்கள், நான் அவர் அல்ல, இதோ, எனக்குப்பின் ஒருவர் வருகிறார், அவருடைய பாதரட்சையை அவிழ்க்கிறதற்கும் நான் பாத்திரன் அல்ல என்றான்.]]></a:t>
+              <a:t><![CDATA[36. For David, after he had served his own generation by the will of God, fell asleep, and was laid unto his fathers, and saw corruption:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8607,51 +9632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சகோதரரே, ஆபிரகாமின் சந்ததியில் பிறந்தவர்களே, தேவனுக்குப் பயந்துநடக்கிறவர்களே, இந்த இரட்சிப்பின் வசனம் உங்களுக்கு அனுப்பப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[37. But he, whom God raised again, saw no corruption.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8716,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சகோதரரே, ஆபிரகாமின் சந்ததியில் பிறந்தவர்களே, தேவனுக்குப் பயந்துநடக்கிறவர்களே, இந்த இரட்சிப்பின் வசனம் உங்களுக்கு அனுப்பப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[38. Be it known unto you therefore, men and brethren, that through this man is preached unto you the forgiveness of sins:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8825,51 +9850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமில் குடியிருக்கிறவர்களும் அவர்கள் அதிகாரிகளும் அவரை அறியாமலும், ஓய்வுநாள்தோறும் வாசிக்கப்படுகிற தீர்க்கதரிசிகளின் வாக்கியங்களை அறியாமலும், அவரை ஆக்கினைக்குள்ளாகத் தீர்த்ததினால் அந்த வாக்கியங்களை நிறைவேற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And by him all that believe are justified from all things, from which all of you could not be justified by the law of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8934,51 +9959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது உபவாசித்து ஜெபம்பண்ணி, அவர்கள்மேல் கைகளை வைத்து, அவர்களை அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. So they, being sent forth by the Holy Spirit, departed unto Seleucia; and from thence they sailed to Cyprus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9043,51 +10068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமில் குடியிருக்கிறவர்களும் அவர்கள் அதிகாரிகளும் அவரை அறியாமலும், ஓய்வுநாள்தோறும் வாசிக்கப்படுகிற தீர்க்கதரிசிகளின் வாக்கியங்களை அறியாமலும், அவரை ஆக்கினைக்குள்ளாகத் தீர்த்ததினால் அந்த வாக்கியங்களை நிறைவேற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And by him all that believe are justified from all things, from which all of you could not be justified by the law of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9152,51 +10177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமில் குடியிருக்கிறவர்களும் அவர்கள் அதிகாரிகளும் அவரை அறியாமலும், ஓய்வுநாள்தோறும் வாசிக்கப்படுகிற தீர்க்கதரிசிகளின் வாக்கியங்களை அறியாமலும், அவரை ஆக்கினைக்குள்ளாகத் தீர்த்ததினால் அந்த வாக்கியங்களை நிறைவேற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And by him all that believe are justified from all things, from which all of you could not be justified by the law of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9261,51 +10286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மரணத்திற்கு ஏதுவானதொன்றும் அவரிடத்தில் காணாதிருந்தும், அவரைக் கொலைசெய்யும்படிக்குப் பிலாத்துவை வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[40. Beware therefore, lest that come upon you, which is spoken of in the prophets;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9370,51 +10395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவரைக்குறித்து எழுதியிருக்கிறவைகள் யாவையும் அவர்கள் நிறைவேற்றினபின்பு, அவரை மரத்திலிருந்து இறக்கி, கல்லறையிலே வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. Behold, all of you despisers, and wonder, and perish: for I work a work in your days, a work which all of you shall in no wise believe, though a man declare it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9479,51 +10504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவரைக்குறித்து எழுதியிருக்கிறவைகள் யாவையும் அவர்கள் நிறைவேற்றினபின்பு, அவரை மரத்திலிருந்து இறக்கி, கல்லறையிலே வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. Behold, all of you despisers, and wonder, and perish: for I work a work in your days, a work which all of you shall in no wise believe, though a man declare it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9588,51 +10613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தேவனோ அவரை மரித்தோரிலிருந்து எழுப்பினார்.]]></a:t>
+              <a:t><![CDATA[41. Behold, all of you despisers, and wonder, and perish: for I work a work in your days, a work which all of you shall in no wise believe, though a man declare it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9697,51 +10722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தம்முடனேகூடக் கலிலேயாவிலிருந்து எருசலேமுக்குப் போனவர்களுக்கு அவர் அநேகநாள் தரிசனமானார்; அவர்களோ ஜனங்களுக்கு முன்பாக அவருக்குச் சாட்சிகளாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[42. And when the Jews were gone out of the synagogue, the Gentiles besought that these words might be preached to them the next sabbath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9806,51 +10831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தம்முடனேகூடக் கலிலேயாவிலிருந்து எருசலேமுக்குப் போனவர்களுக்கு அவர் அநேகநாள் தரிசனமானார்; அவர்களோ ஜனங்களுக்கு முன்பாக அவருக்குச் சாட்சிகளாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[42. And when the Jews were gone out of the synagogue, the Gentiles besought that these words might be preached to them the next sabbath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9915,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜநிப்பித்தேன் என்று இரண்டாம் சங்கீதத்தில் எழுதியிருக்கிறபடியே,]]></a:t>
+              <a:t><![CDATA[43. Now when the congregation was broken up, many of the Jews and religious proselytes followed Paul and Barnabas: who, speaking to them, persuaded them to continue in the grace of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10024,51 +11049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இயேசுவை எழுப்பினதினாலே தேவன் நம்முடைய பிதாக்களுக்கு அருளிச்செய்த வாக்குத்தத்தத்தை அவர்களுடைய பிள்ளைகளாகிய நமக்கு நிறைவேற்றினார் என்று நாங்களும் உங்களுக்குச் சுவிசேஷமாய் அறிவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[43. Now when the congregation was broken up, many of the Jews and religious proselytes followed Paul and Barnabas: who, speaking to them, persuaded them to continue in the grace of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10133,51 +11158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஆதலால் சகோதரரே, இவர் மூலமாய் உங்களுக்குப் பாவமன்னிப்பு உண்டாகும் என்று அறிவிக்கப்படுகிறதென்றும்,]]></a:t>
+              <a:t><![CDATA[4. So they, being sent forth by the Holy Spirit, departed unto Seleucia; and from thence they sailed to Cyprus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10242,51 +11267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இயேசுவை எழுப்பினதினாலே தேவன் நம்முடைய பிதாக்களுக்கு அருளிச்செய்த வாக்குத்தத்தத்தை அவர்களுடைய பிள்ளைகளாகிய நமக்கு நிறைவேற்றினார் என்று நாங்களும் உங்களுக்குச் சுவிசேஷமாய் அறிவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[43. Now when the congregation was broken up, many of the Jews and religious proselytes followed Paul and Barnabas: who, speaking to them, persuaded them to continue in the grace of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10351,51 +11376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இயேசுவை எழுப்பினதினாலே தேவன் நம்முடைய பிதாக்களுக்கு அருளிச்செய்த வாக்குத்தத்தத்தை அவர்களுடைய பிள்ளைகளாகிய நமக்கு நிறைவேற்றினார் என்று நாங்களும் உங்களுக்குச் சுவிசேஷமாய் அறிவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[44. And the next sabbath day came almost the whole city together to hear the word of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10460,51 +11485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இனி அவர் அழிவுக்குட்படாதபடிக்கு அவரை மரித்தோரிலிருந்து எழுப்பினார் என்பதைக்குறித்து: தாவீதுக்கு அருளின நிச்சயமான கிருபைகளை உங்களுக்குக் கட்டளையிடுவேன் என்று திருவுளம்பற்றினார்.]]></a:t>
+              <a:t><![CDATA[45. But when the Jews saw the multitudes, they were filled with envy, and spoke against those things which were spoken by Paul, contradicting and blaspheming.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10569,51 +11594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இனி அவர் அழிவுக்குட்படாதபடிக்கு அவரை மரித்தோரிலிருந்து எழுப்பினார் என்பதைக்குறித்து: தாவீதுக்கு அருளின நிச்சயமான கிருபைகளை உங்களுக்குக் கட்டளையிடுவேன் என்று திருவுளம்பற்றினார்.]]></a:t>
+              <a:t><![CDATA[45. But when the Jews saw the multitudes, they were filled with envy, and spoke against those things which were spoken by Paul, contradicting and blaspheming.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10678,51 +11703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அன்றியும், உம்முடைய பரிசுத்தர் அழிவைக் காணவொட்டீர் என்று வேறொரு சங்கீதத்தில் சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[46. Then Paul and Barnabas waxed bold, and said, It was necessary that the word of God should first have been spoken to you: but seeing all of you put it from you, and judge yourselves unworthy of everlasting life, lo, we turn to the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10787,51 +11812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. தாவீது தன் காலத்திலே தேவனுடைய சித்தத்தின்படி அவருக்கு ஊழியஞ்செய்தபின்பு நித்திரையடைந்து, தன்பிதாக்களிடத்திலே சேர்க்கப்பட்டு, அழிவைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[46. Then Paul and Barnabas waxed bold, and said, It was necessary that the word of God should first have been spoken to you: but seeing all of you put it from you, and judge yourselves unworthy of everlasting life, lo, we turn to the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10896,51 +11921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. தாவீது தன் காலத்திலே தேவனுடைய சித்தத்தின்படி அவருக்கு ஊழியஞ்செய்தபின்பு நித்திரையடைந்து, தன்பிதாக்களிடத்திலே சேர்க்கப்பட்டு, அழிவைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[46. Then Paul and Barnabas waxed bold, and said, It was necessary that the word of God should first have been spoken to you: but seeing all of you put it from you, and judge yourselves unworthy of everlasting life, lo, we turn to the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11005,51 +12030,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. தேவனால் எழுப்பப்பட்டவரோ அழிவைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[47. For so has the Lord commanded us, saying, I have set you to be a light of the Gentiles, that you should be for salvation unto the ends of the earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. For so has the Lord commanded us, saying, I have set you to be a light of the Gentiles, that you should be for salvation unto the ends of the earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. For so has the Lord commanded us, saying, I have set you to be a light of the Gentiles, that you should be for salvation unto the ends of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11084,51 +12327,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102369" r:id="rId1"/>
+    <p:sldLayoutId id="2474607268" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11136,50 +12379,122 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11892,50 +13207,66 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -12040,51 +13371,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રગટ કરવામાં આવે છે. તેના (ઈસુ) મારફત પ્રત્યેક વ્યક્તિ જે વિશ્વાસીઓ છે તેને બધામાંથી મુક્તિ મળશે.]]></a:t>
+              <a:t><![CDATA[5. சாலமி பட்டணத்தில் வந்தபோது அவர்கள் யூதருடைய ஜெப ஆலயங்களில் தேவவசனத்தைப் பிரசங்கித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. புறஜாதியார் அதைக் கேட்டுச் சந்தோஷப்பட்டு, கர்த்தருடைய வசனத்தை மகிமைப்படுத்தினார்கள். நித்திய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜீவனுக்கு நியமிக்கப்பட்டவர்கள் எவர்களோ அவர்கள் விசுவாசித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. கர்த்தருடைய வசனம் அத்தேசமெங்கும் பிரசித்தமாயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. யூதர்கள் பக்தியும் கனமுமுள்ள ஸ்திரீகளையும் பட்டணத்து முதலாளிகளையும் எடுத்துவிட்டு, பவுலையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பர்னபாவையும் துன்பப்படுத்தும்படி செய்து, தங்கள் எல்லைகளுக்குப் புறம்பாக அவர்களைத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[துரத்திவிட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. இவர்கள் தங்கள் கால்களில் படிந்த தூசியை அவர்களுக்கு எதிராக உதறிப்போட்டு, இக்கோனியா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டணத்துக்குப் போனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. சீஷர்கள் சந்தோஷத்தினாலும் பரிசுத்த ஆவியினாலும் நிரப்பப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પવિત્ર આત્મા દ્ધારા બાર્નાબાસ અને શાઉલને બહાર મોકલવામાં આવ્યા. તેઓ સલૂકિયાના શહેરમાં ગયા. ત્યાંથી]]></a:t>
+              <a:t><![CDATA[யோவானும் அவர்களுக்கு உதவிக்காரனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પછી સલૂકિયાથી સૈપ્રસ ટાપુ તરફ વહાણ હંકારી ગયા.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் பாப்போ பட்டணம் வரைக்கும் தீவைக் கடந்துவந்தபோது, பர்யேசு என்னும் பேர்கொண்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. જેમાં મૂસાનો નિયમ પણ તમને મુક્ત કરી શકે તેમ નથી. પ્રત્યેક વિશ્વાસ કરનાર ઈસુ દ્ધારા ન્યાયી ઠરે]]></a:t>
+              <a:t><![CDATA[மாயவித்தைக்காரனும் கள்ளத் தீர்க்கதரிசியுமான ஒரு யூதனைக் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[7. அவன் விவேகமுள்ள மனுஷனாகிய செர்கியுபவுல் என்னும் அதிபதியுடனேகூட இருந்தான். அந்த அதிபதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. જ્યારે બાર્નાબાસ અને શાઉલ સલામિસના શહેરમાં આવ્યા, તેઓએ યહૂદિઓના સભાસ્થાનોમાં દેવનું વચન પ્રગટ]]></a:t>
+              <a:t><![CDATA[பர்னபாவையும் சவுலையும் அழைப்பித்து, அவர்களிடத்தில் தேவவசனத்தைக் கேட்க ஆசையாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યુ. (યોહાન માર્ક પણ તેઓની સાથે મદદમાં હતો.)]]></a:t>
+              <a:t><![CDATA[8. மாயவித்தைக்காரன் என்று அர்த்தங்கொள்ளும் பேரையுடைய அந்த எலிமா என்பவன் அதிபதியை விசுவாசத்தினின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ધ્યાનથી સાંભળો! રખેને પ્રબોધકોના લેખમાંનુ આ વચન તમારા પર આવી પડે કે:]]></a:t>
+              <a:t><![CDATA[திருப்பும்படி வகைதேடி, அவர்களோடு எதிர்த்துநின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તેઓ આખો ટાપુ ઓળંગીને પાફસના શહેરમાં ગયા. ત્યાં તેઓ એક યહૂદિ માણસને મળ્યા જે જાદુના ખેલ કરતો હતો.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது பவுல் என்று சொல்லப்பட்ட சவுல் பரிசுத்த ஆவியினால் நிறைந்தவனாய் அவனை உற்றுப்பார்த்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેનું નામ બર્યેશું હતું. તે એક જૂઠો પ્રબોધક હતો.]]></a:t>
+              <a:t><![CDATA[10. எல்லாக் கபடமும் எல்லாப் பொல்லாங்கும் நிறைந்தவனே, பிசாசின் மகனே, நீதிக்கெல்லாம் பகைஞனே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. અંત્યોખમાં જે મંડળી હતી, તેમાં કેટલાક પ્રબોધકો અને ઉપદેશકો હતા. એટલે બાર્નાબાસ, શિમયોન (જે નિગર]]></a:t>
+              <a:t><![CDATA[1. அந்தியோகியா பட்டணத்திலுள்ள சபையிலே பர்னபாவும், நீகர் என்னப்பட்ட சிமியோனும், சிரேனே ஊரானாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. “ઓ તિરસ્કાર કરનારાઓ! સાંભળો, તમે આશ્ચર્ય પામશો, અને નાશ પામશો; કારણ કે તમારા સમય દરમ્યાન હું]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய செம்மயான வழிகளைப் புரட்டுவதில் ஓயமாட்டாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[(દેવ) કંઈક કરીશ જે તમે માનશો નહિ. કદાચ જો કોઇ તમને તે સમજાવે તો પણ તમે તે માનશો નહિ!”‘ હબાકકુક 1:5]]></a:t>
+              <a:t><![CDATA[11. இதோ, இப்பொழுதே, கர்த்தருடைய கை உன்மேல் வந்திருக்கிறது, சில காலம் சூரியனைக் காணாமல் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. બર્યેશુ હંમેશા સર્ગિયુસ પાઉલની નજીક રહેતો, સર્ગિયુસ પાઉલ એક હાકેમ હતો. અને તે ખૂબ જ શાણો માણસ]]></a:t>
+              <a:t><![CDATA[குருடனாயிருப்பாய் என்றான். உடனே மந்தாரமும் இருளும் அவன்மேல் விழுந்தது; அவன் தடுமாறி, கைலாகு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતો. તેણે બાર્નાબાસ અને શાઉલને તેની પાસે આવવા કહ્યું. દેવનો સંદેશ સાંભળવાની તેની ઈચ્છા હતી.]]></a:t>
+              <a:t><![CDATA[கொடுக்கிறவர்களைத் தேடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. જ્યારે પાઉલ અને બાર્નાબાસ સભાસ્થાન છોડતા હતા, લોકોએ પાઉલ અને બાર્નાબાસને આ પછીના બીજા]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அதிபதி சம்பவித்ததைக் கண்டு, கர்த்தருடைய உபதேசத்தைக்குறித்து அதிசயப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્રામવારે આ વિષે વધારે કહેવા માટે ફરીથી આવવા કહ્યું.]]></a:t>
+              <a:t><![CDATA[விசுவாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પરંતુ અલિમાસ જાદુગર, બાર્નાબાસ અને શાઉલની વિરૂદ્ધ હતો. (ગ્રીક ભાષામાં બર્યેશુ માટે અલિમાસ નામ]]></a:t>
+              <a:t><![CDATA[13. பின்பு பவுலும் அவனைச் சேர்ந்தவர்களும் பாப்போ பட்டணத்தைவிட்டுக் கப்பல் ஏறிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.) અલિમાસે હાકેમને ઈસુના વિશ્વાસમાંથી અટકાવવાનો પ્રયત્ન કર્યો.]]></a:t>
+              <a:t><![CDATA[பம்பிலியாவிலிருக்கும் பெர்கே பட்டணத்துக்கு வந்தார்கள். யோவான் அவர்களை விட்டுப் பிரிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. પણ શાઉલ તો પવિત્ર આત્માથી ભરપૂર હતો. પાઉલે (શાઉલનું બીજું નામ) અલિમાસ (બર્યેશુ) તરફ જોયું.]]></a:t>
+              <a:t><![CDATA[எருசலேமுக்குத் திரும்பிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. સભા વિસર્જન થયા પછી, યહૂદિઓ અને ઘણા લોકો જે યહૂદિધર્મમાં પરિવર્તન થયા હતા અને સાચા દેવની ભક્તિ]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் பெர்கே பட்டணத்தைவிட்டுப் புறப்பட்டு, பிசீதியா நாட்டிலுள்ள அந்தியோகியாவுக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +17331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરીકે ઓળખાતો હતો તે), લૂકિયસ (કુરેનીનો), મનાહેમ (જે હેરોદ રાજા સાથે ઉછરીને મોટા થયો હતો) તથા શાઉલ]]></a:t>
+              <a:t><![CDATA[லூகியும், காற்பங்கு தேசாதிபதியாகிய ஏரோதுடனேகூட வளர்க்கப்பட்ட மனாயீனும், சவுலும், தீர்க்கதரிசிகளாயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +17463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરતા હતા તેઓ પાઉલ અને બાર્નાબાસને અનુસર્યા. પાઉલ અને બાર્નાબાસે તેઓને વાત કરી અને દેવની કૃપામાં ચાલુ]]></a:t>
+              <a:t><![CDATA[ஓய்வுநாளிலே ஜெபஆலயத்தில் பிரவேசித்து, உட்கார்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +17595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહેવા સમજાવ્યા.]]></a:t>
+              <a:t><![CDATA[15. நியாயப்பிரமாணமும் தீர்க்கதரிசன ஆகமமும் வாசித்துமுடிந்தபின்பு: சகோதரரே, நீங்கள் ஜனங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +17727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. અને કહ્યું, “ઓ, શેતાનના દીકરા! તું જે કંઈ બધું ન્યાયી છે તેનો દુશ્મન છે. તું દુષ્ટ યુક્તિઓ અને]]></a:t>
+              <a:t><![CDATA[புத்திசொல்ல விரும்பினால் சொல்லுங்கள் என்று சொல்லும்படி ஜெபஆலயத்தலைவர்கள் அவர்களிடத்தில் ஆள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +17859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જૂઠાણાંથી ભરપૂર છે. તું હંમેશા દેવના સત્યને અસત્યમાં ફેરવવા માટે પ્રયત્ન કરે છે.]]></a:t>
+              <a:t><![CDATA[அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +17991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. બીજા વિશ્રામવારે, લગભગ શહેરના બધા જ લોકો પ્રભુનો બોધ સાંભળવા ભેગા મળ્યા.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது பவுல் எழுந்திருந்து, கையமர்த்தி: இஸ்ரவேலரே, தேவனுக்குப் பயந்து நடக்கிற சகல ஜனங்களே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. હવે પ્રભુ તને સ્પર્શ કરશે અને તું આંધળો થઈશ. કેટલાક સમય માટે તું કંઈ જોઈ શકીશ નહિ-સૂર્યનો પ્રકાશ]]></a:t>
+              <a:t><![CDATA[கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પણ નહિ.”પછી અલિમાસ માટે બધુંજ અંધકારમય બની ગયું. તે આજુબાજુ ચાલતા ભૂલો પડી ગયો. તે કોઈકને શોધવાનો]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேலராகிய இந்த ஜனத்தினுடைய தேவன் நம்முடைய பிதாக்களைத் தெரிந்துகொண்டு, எகிப்து தேசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +18387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રયત્ન કરતો હતો, જે તેનો હાથ પકડીને દોરી શકે.]]></a:t>
+              <a:t><![CDATA[அவர்கள் பரதேசிகளாய்ச் சஞ்சரித்தபோது ஜனங்களை உயர்த்தி, தமது புயபலத்தினாலே அதிலிருந்து அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +18519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. યહૂદિઓએ આ બધા લોકોને ત્યાં જોયા. તેથી યહૂદિઓને વધારે ઈર્ષા થઈ. તેઓએ થોડાક અપશબ્દો કહ્યા. અને]]></a:t>
+              <a:t><![CDATA[புறப்படப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +18651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાઉલે જે કહ્યું હતું તેના વિરોધમાં દલીલો કરી.]]></a:t>
+              <a:t><![CDATA[18. நாற்பது வருஷகாலமாய் வனாந்தரத்தில் அவர்களை ஆதரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +18783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતા.]]></a:t>
+              <a:t><![CDATA[போதகர்களாயும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +18915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જ્યારે હાકેમે આ જોયું ત્યારે પ્રભુના બોધથી તે આશ્ચર્યચકિત થઈ ગયો.]]></a:t>
+              <a:t><![CDATA[19. கானான் தேசத்தில் ஏழு ஜாதிகளை அழித்து, அவர்களுடைய தேசத்தை இவர்களுக்குச் சுதந்தரமாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +19047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. પણ પાઉલ તથા બાર્નાબાસે ઘણી હિંમત રાખીને કહ્યું, તેઓએ કહ્યું, “અમારે પ્રથમ તમને યહૂદિઓને દેવના]]></a:t>
+              <a:t><![CDATA[பங்கிட்டுக்கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +19179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વચનો કહેવા જોઈએ. પણ તમે ધ્યાનથી સાંભળવાની ના પાડી. તમે તમારી જાતે ખોવાઇ જાઓ છો, અનંતજીવન પામવાને તમે]]></a:t>
+              <a:t><![CDATA[20. பின்பு ஏறக்குறைய நானூற்றைம்பது வருஷகாலமாய் சாமுவேல் தீர்க்கதரிசிவரைக்கும் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +19311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાને અયોગ્ય ઠરાવો છો! તેથી અમે હવે બીજા રાષ્ટ્રોના લોકો પાસે જઈશું.]]></a:t>
+              <a:t><![CDATA[நியாயாதிபதிகளை ஏற்படுத்திவந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +19443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પાઉલ અને તેની સાથે જે લોકો હતા તેઓ પાફસથી દૂર હોડી હંકારી ગયા. તેઓ પર્ગે નામના પમ્ફલિયા શહેરમાં]]></a:t>
+              <a:t><![CDATA[21. அதுமுதல் தங்களுக்கு ஒரு ராஜாவேண்டுமென்று கேட்டுக்கொண்டார்கள்; அப்படியே தேவன் பென்யமீன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +19575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ્યા. યોહાન માર્ક તેઓને છોડીને યરૂશાલેમમાં પાછો ફર્યો.]]></a:t>
+              <a:t><![CDATA[கோத்திரத்தானாகிய கீசுடைய குமாரனான சவுலை நாற்பது வருஷகாலமாய் அவர்களுக்குக் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +19707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. પ્રભુ એ આપણને જે કરવાનું કહ્યું છે તે આ છે. પ્રભુએ કહ્યું છે: ‘મેં તમને બીજા રાષ્ટ્રો માટેનો]]></a:t>
+              <a:t><![CDATA[22. பின்பு அவர் அவனைத் தள்ளி, தாவீதை அவர்களுக்கு ராஜாவாக ஏற்படுத்தி, ஈசாயின் குமாரனாகிய தாவீதை என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +19839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રકાશ થવા બનાવ્યા છે, જેથી કરીને તમે આખા વિશ્વમાં લોકોને તારણનો માર્ગ બતાવી શકશો.”‘ યશાયા 49:6]]></a:t>
+              <a:t><![CDATA[இருதயத்துக்கு ஏற்றவனாகக் கண்டேன்; எனக்குச் சித்தமானவைகளையெல்லாம் அவன் செய்வான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +19971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તેઓએ પર્ગેનો તેમનો પ્રવાસ ચાલુ રાખ્યો અને પિસીદિયાના નજીકના શહેર અંત્યોખમાં આવ્યા. અંત્યોખમાં]]></a:t>
+              <a:t><![CDATA[அவனைக்குறித்துச் சாட்சியுங் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +20103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ વિશ્રામવારે યહૂદિઓના સભાસ્થાનમાં જઈને બેઠા.]]></a:t>
+              <a:t><![CDATA[23. அவனுடைய சந்ததியிலே தேவன் தமது வாக்குத்தத்தத்தின்படியே இஸ்ரவேலுக்கு இரட்சகராக இயேசுவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +20235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. આ બધા માણસો પ્રભુની સેવા અને ઉપવાસ કરતા હતા. પવિત્ર આત્માએ તેઓને કહ્યું, “બાર્નાબાસ અને શાઉલ]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் கர்த்தருக்கு ஆராதனை செய்து, உபவாசித்துக்கொண்டிருக்கிறபோது: பர்னபாவையும் சவுலையும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +20367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. જ્યારે બિનયહૂદિઓએ પાઉલને આમ કહેતા સાંભળ્યો, ત્યારે તેઓએ ખુશ થઈને દેવનું વચન મહિમાવાન માન્યું અને]]></a:t>
+              <a:t><![CDATA[எழும்பப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +20499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકોમાંના ઘણાએ વિશ્વાસ કર્યો. તે લોકોની પસંદગી અનંતજીવન માટે કરવામાં આવી હતી.]]></a:t>
+              <a:t><![CDATA[24. இவர் வெளிப்படுவதற்கு முன்னே மனந்திரும்புதலுக்கேற்ற ஞானஸ்நானத்தைக்குறித்து யோவான் இஸ்ரவேலர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +20631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. મૂસાના નિયમશાસ્ત્ર અને પ્રબોધકનાં લખાણો વંચાયા. પછી સભાસ્થાનના આગેવાનોએ પાઉલ અને બાર્નાબાસને]]></a:t>
+              <a:t><![CDATA[யாவருக்கும் பிரசங்கித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +20763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંદેશો મોકલ્યો, “ભાઈઓ, જો તમારી પાસે અહી લોકો માટે બોધરૂપી સંદેશ હોય તો, મહેરબાની કરીને બોલો!”]]></a:t>
+              <a:t><![CDATA[25. யோவான் தன் பணிவிடை ஓட்டத்தை நிறைவேற்றுகிறபோது: நீங்கள் என்னை யார் என்று நினைக்கிறீர்கள், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +20895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. અને તેથી આખા દેશમાં પ્રભુનો સંદેશ કહેવામાં આવ્યો હતો.]]></a:t>
+              <a:t><![CDATA[அவர் அல்ல, இதோ, எனக்குப்பின் ஒருவர் வருகிறார், அவருடைய பாதரட்சையை அவிழ்க்கிறதற்கும் நான் பாத்திரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +21027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. પાઉલ ઊભો થયો. તેણે તેનો હાથ ઊચો કર્યો અને કહ્યું, “મારા યહૂદિ ભાઈઓ અને બીજા લોકો તમે જે સાચા]]></a:t>
+              <a:t><![CDATA[அல்ல என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +21159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવની ભક્તિ કરો છો, કૃપા કરીને મને સાંભળો!]]></a:t>
+              <a:t><![CDATA[26. சகோதரரே, ஆபிரகாமின் சந்ததியில் பிறந்தவர்களே, தேவனுக்குப் பயந்துநடக்கிறவர்களே, இந்த இரட்சிப்பின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +21291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. પરંતુ યહૂદિઓએ ધાર્મિક તથા કુલીન સ્ત્રીઓને તથા શહેરના અધિકારીઓને ઉશ્કેરણી કરીને પાઉલ અને]]></a:t>
+              <a:t><![CDATA[வசனம் உங்களுக்கு அனுப்பப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +21423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાર્નાબાસની સતાવણી કરાવી. પરિણામે આ લોકોએ પાઉલ અને બાર્નાબાસને શહેરની બહાર હાંકી કાઢ્યા.]]></a:t>
+              <a:t><![CDATA[27. எருசலேமில் குடியிருக்கிறவர்களும் அவர்கள் அதிகாரிகளும் அவரை அறியாமலும், ஓய்வுநாள்தோறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +21555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ઈસ્ત્રાએલના દેવે આપણા પૂર્વજોને પસંદ કર્યા છે. તેઓ મિસર દેશમાં અજ્ઞાત રીતે રહેતા હતા, ત્યારે તે]]></a:t>
+              <a:t><![CDATA[வாசிக்கப்படுகிற தீர்க்கதரிசிகளின் வாக்கியங்களை அறியாமலும், அவரை ஆக்கினைக்குள்ளாகத் தீர்த்ததினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +21687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશિષ્ટ કાર્યો કરવા માટે મને આપો. મેં આ કામ કરવા માટે તેઓની પસંદગી કરેલ છે.”]]></a:t>
+              <a:t><![CDATA[அழைத்த ஊழியத்துக்காக அவர்களைப் பிரித்துவிடுங்கள் என்று பரிசுத்த ஆவியினவர் திருவுளம்பற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +21819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સમય દરમ્યાન દેવે તેના લોકોને સફળ થવામાં મદદ કરી. દેવ તેઓને તે દેશમાંથી વધારે સાર્મથ્યથી બહાર લાવ્યો.]]></a:t>
+              <a:t><![CDATA[அந்த வாக்கியங்களை நிறைவேற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +21951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. તેથી પાઉલ અને બાર્નાબાસે તેમનાં પગોની ધૂળ ખંખેરી નાખી. પછી તેઓ ઈકોનિયા શહેરમાં ગયા.]]></a:t>
+              <a:t><![CDATA[28. மரணத்திற்கு ஏதுவானதொன்றும் அவரிடத்தில் காணாதிருந்தும், அவரைக் கொலைசெய்யும்படிக்குப் பிலாத்துவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +22083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. અને 40 વરસ સુધી દેવે રણમાં તેઓનું વર્તન ધીરજપૂર્વક સહન કર્યું.]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +22215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. પરંતુ અંત્યોખમાં ઈસુના શિષ્યો ખુશ હતા અને પવિત્ર આત્માથી ભરપૂર હતા.]]></a:t>
+              <a:t><![CDATA[29. அவரைக்குறித்து எழுதியிருக்கிறவைகள் யாவையும் அவர்கள் நிறைவேற்றினபின்பு, அவரை மரத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +22347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. દેવે કનાનની ભૂમિનાં સાત રાષ્ટ્રોનો વિનાશ કર્યો.]]></a:t>
+              <a:t><![CDATA[இறக்கி, கல்லறையிலே வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +22479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. આ બધું લગભગ 450વર્ષમાં બન્યું.“આ પછી, દેવે આપણા લોકોને શમુએલ પ્રબોધકના સમય સુધી ન્યાયાધીશો]]></a:t>
+              <a:t><![CDATA[30. தேவனோ அவரை மரித்தோரிலிருந்து எழுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +22611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપ્યા.]]></a:t>
+              <a:t><![CDATA[31. தம்முடனேகூடக் கலிலேயாவிலிருந்து எருசலேமுக்குப் போனவர்களுக்கு அவர் அநேகநாள் தரிசனமானார்; அவர்களோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +22743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. પછી તે લોકોએ રાજાની માંગણી કરી. તેથી દેવે તેઓને કીશનો દીકરો શાઉલ આપ્યો. શાઉલ બિન્યામીનના કુળનો]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்கு முன்பாக அவருக்குச் சாட்சிகளாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +22875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતો. તે 40 વર્ષ રાજા રહ્યો.]]></a:t>
+              <a:t><![CDATA[32. நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜநிப்பித்தேன் என்று இரண்டாம் சங்கீதத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +23007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. પછી દેવે શાઉલને દૂર કરીને દાઉદને રાજા બનાવ્યો. દેવે દાઉદ વિષે જે કહ્યું તે આ છે, ‘દાઉદ, એ યશાઇનો]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறபடியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +23139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેથી મંડળીએ પ્રાર્થના અને ઉપવાસ કર્યા. તેઓએ તેઓના હાથ બાર્નાબાસ અને શાઉલ પર મૂક્યા અને તેઓને બહાર]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது உபவாசித்து ஜெபம்பண்ணி, அவர்கள்மேல் கைகளை வைத்து, அவர்களை அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +23271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દીકરો કે જે તેના વિચારોમાં મારા જેવો છે. હું તેની પાસે જે કરાવવા ઇચ્છું છું તે બધુંજ તે કરશે.’]]></a:t>
+              <a:t><![CDATA[33. இயேசுவை எழுப்பினதினாலே தேவன் நம்முடைய பிதாக்களுக்கு அருளிச்செய்த வாக்குத்தத்தத்தை அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +23403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “દેવે દાઉદના વંશમાંથી એકને ઈસ્રાએલનો તારનાર તરીકે ઊભો કર્યો. તે વંશજ ઈસુ છે. દેવે આ કરવાનું વચન]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளாகிய நமக்கு நிறைவேற்றினார் என்று நாங்களும் உங்களுக்குச் சுவிசேஷமாய் அறிவிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +23535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપ્યું.]]></a:t>
+              <a:t><![CDATA[34. இனி அவர் அழிவுக்குட்படாதபடிக்கு அவரை மரித்தோரிலிருந்து எழுப்பினார் என்பதைக்குறித்து: தாவீதுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +23667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ઈસુના આગમન પહેલા, યોહાને બધા યહૂદિ લોકોને બોધ આપ્યો. તેઓ પુસ્તાવો ઈચ્છે છે તે બતાવવા માટે યોહાને]]></a:t>
+              <a:t><![CDATA[அருளின நிச்சயமான கிருபைகளை உங்களுக்குக் கட்டளையிடுவேன் என்று திருவுளம்பற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +23799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તે લોકોને બાપ્તિસ્મા લેવા કહ્યું.]]></a:t>
+              <a:t><![CDATA[35. அன்றியும், உம்முடைய பரிசுத்தர் அழிவைக் காணவொட்டீர் என்று வேறொரு சங்கீதத்தில் சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +23931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. જ્યારે યોહાન તેનું કાર્ય પુરું કરતો હતો, ત્યારે તેણે કહ્યું, ‘હું કોણ છું એ વિષે તમે શું ધારો]]></a:t>
+              <a:t><![CDATA[36. தாவீது தன் காலத்திலே தேவனுடைய சித்தத்தின்படி அவருக்கு ஊழியஞ்செய்தபின்பு நித்திரையடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +24063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છો? હું તે ખ્રિસ્ત નથી. તે મોડેથી આવશે. હું તો તેના જોડા છોડવાને પણ યોગ્ય નથી.’]]></a:t>
+              <a:t><![CDATA[தன்பிதாக்களிடத்திலே சேர்க்கப்பட்டு, அழிவைக் கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21676,51 +24195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. “મારા ભાઈઓ, ઈબ્રાહિમના વંશજોના દીકરાઓ અને તમે બિનયહૂદિઓ કે જેઓ સાચા દેવને ભજો છો, ધ્યાનથી]]></a:t>
+              <a:t><![CDATA[37. தேவனால் எழுப்பப்பட்டவரோ அழிவைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21808,51 +24327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાંભળો!આ તારણ વિષેના સમાચાર અમને મોકલવામાં આવેલ છે.]]></a:t>
+              <a:t><![CDATA[38. ஆதலால் சகோதரரே, இவர் மூலமாய் உங்களுக்குப் பாவமன்னிப்பு உண்டாகும் என்று அறிவிக்கப்படுகிறதென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21940,51 +24459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. યરૂશાલેમમાં રહેતા યહૂદિઓ અને યહૂદિ અધિકારીઓ ઈસુ તારનાર હતો તેનો અનુભવ કરતા નથી. પ્રબોધકોએ ઈસુ]]></a:t>
+              <a:t><![CDATA[39. மோசேயின் நியாயப்பிரமாணத்தினாலே நீங்கள் எவைகளினின்று விடுதலையாகி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22072,51 +24591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મોકલ્યા.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே அவர்கள் பரிசுத்த ஆவியினால் அனுப்பப்பட்டுச் செலுக்கியா பட்டணத்துக்கு வந்து, கப்பல் ஏறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22204,51 +24723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિષે જે વચન કહ્યા છે તે પ્રત્યેક વિશ્રામવારે યહૂદિઓ સમક્ષ વાંચવામાં આવતા હતાં. પણ તેઓ સમજતા નહોતા.]]></a:t>
+              <a:t><![CDATA[நீதிமான்களாக்கப்படக்கூடாதிருந்ததோ, விசுவாசிக்கிறவன் எவனும் அவைகளினின்று இவராலே விடுதலையாகி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22336,51 +24855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહૂદિઓએ ઈસુનો તિરસ્કાર કર્યો, આ રીતે તેઓએ પ્રબોધકોના શબ્દોને સાચા બનાવ્યા!]]></a:t>
+              <a:t><![CDATA[நீதிமானாக்கப்படுகிறான் என்றும் உங்களுக்குத் தெரிந்திருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22468,51 +24987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ઈસુના મૃત્યુદંડ માટે તેઓને કોઇ ચોક્કસ કારણ જડ્યું નહિ પરંતુ તેઓએ પિલાતને તેને મારી નાખવા કહ્યું.]]></a:t>
+              <a:t><![CDATA[40. அன்றியும், தீர்க்கதரிசிகளின் புஸ்தகத்திலே:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22600,51 +25119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. “ઈસુના વિષે થનારા ખરાબ બનાવોના લખાણો મુજબ યહૂદિઓએ સઘળું ખરાબ કર્યુ. પછી તેઓએ ઈસુને વધસ્તંભ પરથી]]></a:t>
+              <a:t><![CDATA[41. அசட்டைகாரரே, பாருங்கள், பிரமித்து அழிந்துபோங்கள்! உங்கள் நாட்களில் ஒரு கிரியையை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22732,51 +25251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉતારીને તેને કબરમાં મૂક્યો.]]></a:t>
+              <a:t><![CDATA[நடப்பிப்பேன், ஒருவன் அதை உங்களுக்கு விவரித்துச் சொன்னாலும் நீங்கள் விசுவாசிக்கமாட்டீர்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22864,51 +25383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. પણ દેવે તેને મૃત્યુમાંથી ઉઠાડ્યો!]]></a:t>
+              <a:t><![CDATA[சொல்லியிருக்கிறபடி, உங்களுக்கு நேரிடாதபடிக்கு எச்சரிக்கையாயிருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22996,51 +25515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. આ પછી ઘણા દિવસો માટે જે લોકો ગાલીલથી યરૂશાલેમ ઈસુ સાથે ગયા હતા, તેઓએ ઈસુને જોયો. તેઓ હમણાં]]></a:t>
+              <a:t><![CDATA[42. அவர்கள் யூதருடைய ஜெபஆலயத்திலிருந்து புறப்படுகையில், அடுத்த ஓய்வுநாளிலே இந்த வசனங்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23128,51 +25647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકોની આગળ તેના સાક્ષી છે.]]></a:t>
+              <a:t><![CDATA[தங்களுக்குச் சொல்லவேண்டும் என்று புறஜாதியார் வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23260,51 +25779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. “અમે દેવે અમારા પૂર્વજોને આપેલાં વચન વિષેની વધામણી કહીએ છીએ.]]></a:t>
+              <a:t><![CDATA[43. ஜெபஆலயத்தில் கூடின சபை கலைந்துபோனபின்பு, யூதரிலும் யூதமார்க்கத்தமைந்த பக்தியுள்ளவர்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23392,51 +25911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. અમે તેનાં બાળકો છીએ. અને દેવે આ વચન અમારા માટે પરિપૂર્ણ કર્યુ છે. દેવે ઈસુને મૃત્યુમાંથી ઉઠાડીને]]></a:t>
+              <a:t><![CDATA[அநேகர் பவுலையும் பர்னபாவையும் பின்பற்றினார்கள். அவர்களுடனே இவர்கள் பேசி, தேவனுடைய கிருபையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23524,51 +26043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ભાઈઓ, અમે તમારી આગળ જે પ્રગટ કરીએ છીએ, તે તમારે સમજવું જોઈએ કે તેના દ્ધારા પાપોની માફી તમને]]></a:t>
+              <a:t><![CDATA[அங்கிருந்து சீப்புருதீவுக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23656,51 +26175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આ કર્યુ છે. આપણે આ વિષે ગીતશાસ્ત્રમાં પણ વાંચીએ છીએ.‘તુ મારો દીકરો છે, આજે હું તારો પિતા થયો છું.’]]></a:t>
+              <a:t><![CDATA[நிலைக்கும்படி அவர்களுக்குப் புத்திசொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23788,51 +26307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગીતશાસ્ત્ર: 2:7]]></a:t>
+              <a:t><![CDATA[44. அடுத்த ஓய்வுநாளிலே கொஞ்சங்குறையப் பட்டணத்தாரனைவரும் தேவவசனத்தைக் கேட்கும்படி கூடிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23920,51 +26439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. દેવે ઈસુને મૃત્યુમાંથી ઉઠાડ્યો છે. ઈસુ ફરીથી કબરમાં કદાપિ જશે નહિ અને ધૂળમાં ફેરવાશે નહિ. તેથી]]></a:t>
+              <a:t><![CDATA[45. யூதர்கள் ஜனக்கூட்டங்களைக் கண்டபோது பொறாமையினால் நிறைந்து, பவுலினால் சொல்லப்பட்டவைகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24052,51 +26571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવે કહ્યું:‘હું તને સાચા અને પવિત્ર વચનો (આશીર્વાદો) આપીશ જે મેં દાઉદને આપ્યાં હતા.’ યશાયા 55:3]]></a:t>
+              <a:t><![CDATA[எதிரிடையாய்ப் பேசி, விரோதித்துத் தூஷித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24184,51 +26703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. પણ બીજી એક જગ્યાએ દેવ કહે છે:‘તું તારા પવિત્રનાં શરીરને કબરમાં સડવા દઇશ નહિ.’ ગીતશાસ્ત્ર 16:10]]></a:t>
+              <a:t><![CDATA[46. அப்பொழுது பவுலும் பர்னபாவும் தைரியங்கொண்டு அவர்களை நோக்கி: முதலாவது உங்களுக்கே தேவவசனத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24316,51 +26835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. દાઉદ જ્યારે જીવતો હતો ત્યારે તેણે દેવની ઈચ્છા પ્રમાણે કર્યુ. પછી તે મૃત્યુ પામ્યો. દાઉદને તેના]]></a:t>
+              <a:t><![CDATA[சொல்லவேண்டியதாயிருந்தது; நீங்களோ அதைத் தள்ளி, உங்களை நித்தியஜீவனுக்கு அபாத்திரராகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24448,51 +26967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૂર્વજોની સાથે દાટવામાં આવ્યો અને કબરમાં તેના શરીરને સડો લાગ્યો.]]></a:t>
+              <a:t><![CDATA[தீர்த்துக்கொள்ளுகிறபடியினால், இதோ, நாங்கள் புறஜாதியாரிடத்தில் போகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24580,51 +27099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. પણ એક જેને દેવે મૃત્યુમાંથી ઉઠાડ્યો તેનું કબરમાં કોહવાણ થયું નહિ.]]></a:t>
+              <a:t><![CDATA[47. நீர் பூமியின் கடைசிபரியந்தமும் இரட்சிப்பாயிருக்கும்படி உம்மை ஜாதிகளுக்கு ஒளியாக வைத்தேன் என்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24640,92 +27159,356 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேதவாக்கியத்தின்படி கர்த்தர் எங்களுக்குக் கட்டளையிட்டிருக்கிறபடியினால் இப்படிச் செய்கிறோம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24751,51 +27534,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24926,51 +27709,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>97</Slides>
+  <Slides>108</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>