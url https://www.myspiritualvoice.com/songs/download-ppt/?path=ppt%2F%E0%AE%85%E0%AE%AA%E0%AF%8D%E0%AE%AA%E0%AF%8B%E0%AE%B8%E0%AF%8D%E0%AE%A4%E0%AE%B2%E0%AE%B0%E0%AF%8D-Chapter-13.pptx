--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -12327,51 +12327,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474607268" r:id="rId1"/>
+    <p:sldLayoutId id="2478604185" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -27424,91 +27424,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -27534,51 +27534,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>