--- v0 (2026-06-21)
+++ v1 (2026-09-16)
@@ -137,50 +137,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -234,50 +252,59 @@
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -448,53 +475,62 @@
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -554,51 +590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் பிரிகியா கலாத்தியா நாடுகளைக் கடந்துபோனபோது, ஆசியாவிலே வசனத்தைச் சொல்லாதபடிக்குப் பரிசுத்த ஆவியினாலே தடைபண்ணப்பட்டு,]]></a:t>
+              <a:t><![CDATA[5. And so were the churches established in the faith, and increased in number daily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -663,51 +699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் பிரிகியா கலாத்தியா நாடுகளைக் கடந்துபோனபோது, ஆசியாவிலே வசனத்தைச் சொல்லாதபடிக்குப் பரிசுத்த ஆவியினாலே தடைபண்ணப்பட்டு,]]></a:t>
+              <a:t><![CDATA[6. Now when they had gone throughout Phrygia and the region of Galatia, and were forbidden of the Holy Spirit to preach the word in Asia,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -772,51 +808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மீசியா தேசமட்டும் வந்து, பித்தினியா நாட்டுக்குப் போகப் பிரயத்தனம்பண்ணினார்கள்; ஆவியானவரோ அவர்களைப் போகவொட்டாதிருந்தார்.]]></a:t>
+              <a:t><![CDATA[6. Now when they had gone throughout Phrygia and the region of Galatia, and were forbidden of the Holy Spirit to preach the word in Asia,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -881,51 +917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மீசியா தேசமட்டும் வந்து, பித்தினியா நாட்டுக்குப் போகப் பிரயத்தனம்பண்ணினார்கள்; ஆவியானவரோ அவர்களைப் போகவொட்டாதிருந்தார்.]]></a:t>
+              <a:t><![CDATA[7. After they were come to Mysia, they assayed to go into Bithynia: but the Spirit suffered them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -990,51 +1026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவர்கள் மீசியா பக்கமாய்ப் போய், துரோவாவுக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. After they were come to Mysia, they assayed to go into Bithynia: but the Spirit suffered them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1099,51 +1135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கே இராத்திரியிலே பவுலுக்கு ஒரு தரிசனம் உண்டாயிற்று; அதென்னவெனில், மக்கெதோனியா தேசத்தானொருவன் வந்துநின்று: நீர் மக்கெதோனியாவுக்கு வந்து எங்களுக்கு உதவிசெய்ய வேண்டுமென்று தன்னை வேண்டிக்கொண்டதாக இருந்தது.]]></a:t>
+              <a:t><![CDATA[8. And they passing by Mysia came down to Troas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1208,51 +1244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கே இராத்திரியிலே பவுலுக்கு ஒரு தரிசனம் உண்டாயிற்று; அதென்னவெனில், மக்கெதோனியா தேசத்தானொருவன் வந்துநின்று: நீர் மக்கெதோனியாவுக்கு வந்து எங்களுக்கு உதவிசெய்ய வேண்டுமென்று தன்னை வேண்டிக்கொண்டதாக இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. And a vision appeared to Paul in the night; There stood a man of Macedonia, and prayed him, saying, Come over into Macedonia, and help us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1317,51 +1353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தத் தரிசனத்தை அவன் கண்டபோது, அவர்களுக்குச் சுவிசேஷத்தை அறிவிக்கும்படி கர்த்தர் எங்களை அழைத்தாரென்று நாங்கள் நிச்சயித்துக்கொண்டு, உடனே மக்கெதோனியாவுக்குப் புறப்பட்டுப்போகப் பிரயத்தனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[9. And a vision appeared to Paul in the night; There stood a man of Macedonia, and prayed him, saying, Come over into Macedonia, and help us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1426,51 +1462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தத் தரிசனத்தை அவன் கண்டபோது, அவர்களுக்குச் சுவிசேஷத்தை அறிவிக்கும்படி கர்த்தர் எங்களை அழைத்தாரென்று நாங்கள் நிச்சயித்துக்கொண்டு, உடனே மக்கெதோனியாவுக்குப் புறப்பட்டுப்போகப் பிரயத்தனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[9. And a vision appeared to Paul in the night; There stood a man of Macedonia, and prayed him, saying, Come over into Macedonia, and help us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1535,51 +1571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. துரோவாவில் கப்பல் ஏறி, சாமோத்திராக்கே தீவுக்கும், மறுநாளிலே நெயாப்போலி பட்டணத்துக்கும் நேராய் ஓடி,]]></a:t>
+              <a:t><![CDATA[10. And after he had seen the vision, immediately we endeavoured to go into Macedonia, assuredly gathering that the Lord had called us in order to preach the gospel unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1644,51 +1680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அதன்பின்பு அவன் தெர்பைக்கும் லீஸ்திராவுக்கும் போனான் அங்கே தீமோத்தேயு என்னப்பட்ட ஒரு சீஷன் இருந்தான்; அவன் தாய் விசுவாசமுள்ள யூதஸ்திரீ, அவன் தகப்பன் கிரேக்கன்.]]></a:t>
+              <a:t><![CDATA[1. Then came he to Derbe and Lystra: and, behold, a certain disciple was there, named Timotheus, the son of a certain woman, which was a Jewess, and believed; but his father was a Greek:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1753,51 +1789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. துரோவாவில் கப்பல் ஏறி, சாமோத்திராக்கே தீவுக்கும், மறுநாளிலே நெயாப்போலி பட்டணத்துக்கும் நேராய் ஓடி,]]></a:t>
+              <a:t><![CDATA[10. And after he had seen the vision, immediately we endeavoured to go into Macedonia, assuredly gathering that the Lord had called us in order to preach the gospel unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1862,51 +1898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கேயிருந்து மக்கெதோனியா தேசத்து நாடுகளில் ஒன்றிற்குத் தலைமையானதும் ரோமர் குடியேறினதுமான பிலிப்பி பட்டணத்துக்கு வந்து, அந்தப்பட்டணத்திலே சிலநாள் தங்கியிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[10. And after he had seen the vision, immediately we endeavoured to go into Macedonia, assuredly gathering that the Lord had called us in order to preach the gospel unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1971,51 +2007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கேயிருந்து மக்கெதோனியா தேசத்து நாடுகளில் ஒன்றிற்குத் தலைமையானதும் ரோமர் குடியேறினதுமான பிலிப்பி பட்டணத்துக்கு வந்து, அந்தப்பட்டணத்திலே சிலநாள் தங்கியிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[11. Therefore loosing from Troas, we came with a straight course to Samothracia, and the next day to Neapolis;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2080,51 +2116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஓய்வுநாளில் நாங்கள் பட்டணத்துக்கு வெளியே போய், ஆற்றினருகே வழக்கமாய் ஜெபம்பண்ணுகிற இடத்தில் உட்கார்ந்து, அங்கே கூடிவந்த ஸ்திரீகளுக்கு உபதேசித்தோம்.]]></a:t>
+              <a:t><![CDATA[11. Therefore loosing from Troas, we came with a straight course to Samothracia, and the next day to Neapolis;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2189,51 +2225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஓய்வுநாளில் நாங்கள் பட்டணத்துக்கு வெளியே போய், ஆற்றினருகே வழக்கமாய் ஜெபம்பண்ணுகிற இடத்தில் உட்கார்ந்து, அங்கே கூடிவந்த ஸ்திரீகளுக்கு உபதேசித்தோம்.]]></a:t>
+              <a:t><![CDATA[12. And from thence to Philippi, which is the chief city of that part of Macedonia, and a colony: and we were in that city abiding certain days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2298,51 +2334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தியத்தீரா ஊராளும் இரத்தாம்பரம் விற்கிறவளும் தேவனை வணங்குகிறவளுமாகிய லீதியாள் என்னும் பேருள்ள ஒரு ஸ்திரீ கேட்டுக்கொண்டிருந்தாள்; பவுல் சொல்லியவைகளைக் கவனிக்கும்படி கர்த்தர் அவள் இருதயத்தைத் திறந்தருளினார்.]]></a:t>
+              <a:t><![CDATA[12. And from thence to Philippi, which is the chief city of that part of Macedonia, and a colony: and we were in that city abiding certain days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2407,51 +2443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தியத்தீரா ஊராளும் இரத்தாம்பரம் விற்கிறவளும் தேவனை வணங்குகிறவளுமாகிய லீதியாள் என்னும் பேருள்ள ஒரு ஸ்திரீ கேட்டுக்கொண்டிருந்தாள்; பவுல் சொல்லியவைகளைக் கவனிக்கும்படி கர்த்தர் அவள் இருதயத்தைத் திறந்தருளினார்.]]></a:t>
+              <a:t><![CDATA[13. And on the sabbath we went out of the city by a river side, where prayer was known to be made; and we sat down, and spoke unto the women which resorted thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2516,51 +2552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தியத்தீரா ஊராளும் இரத்தாம்பரம் விற்கிறவளும் தேவனை வணங்குகிறவளுமாகிய லீதியாள் என்னும் பேருள்ள ஒரு ஸ்திரீ கேட்டுக்கொண்டிருந்தாள்; பவுல் சொல்லியவைகளைக் கவனிக்கும்படி கர்த்தர் அவள் இருதயத்தைத் திறந்தருளினார்.]]></a:t>
+              <a:t><![CDATA[13. And on the sabbath we went out of the city by a river side, where prayer was known to be made; and we sat down, and spoke unto the women which resorted thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2625,51 +2661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவளும் அவள் வீட்டாரும் ஞானஸ்நானம் பெற்றபின்பு, அவள் எங்களை நோக்கி: நீங்கள் என்னைக் கர்த்தரிடத்தில் விசுவாசமுள்ளவளென்று எண்ணினால், என் வீட்டிலே வந்து தங்கியிருங்களென்று எங்களை வருந்திக் கேட்டுக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[14. And a certain woman named Lydia, a seller of purple, of the city of Thyatira, which worshipped God, heard us: whose heart the Lord opened, that she attended unto the things which were spoken of Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2734,51 +2770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவளும் அவள் வீட்டாரும் ஞானஸ்நானம் பெற்றபின்பு, அவள் எங்களை நோக்கி: நீங்கள் என்னைக் கர்த்தரிடத்தில் விசுவாசமுள்ளவளென்று எண்ணினால், என் வீட்டிலே வந்து தங்கியிருங்களென்று எங்களை வருந்திக் கேட்டுக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[14. And a certain woman named Lydia, a seller of purple, of the city of Thyatira, which worshipped God, heard us: whose heart the Lord opened, that she attended unto the things which were spoken of Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2843,51 +2879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அதன்பின்பு அவன் தெர்பைக்கும் லீஸ்திராவுக்கும் போனான் அங்கே தீமோத்தேயு என்னப்பட்ட ஒரு சீஷன் இருந்தான்; அவன் தாய் விசுவாசமுள்ள யூதஸ்திரீ, அவன் தகப்பன் கிரேக்கன்.]]></a:t>
+              <a:t><![CDATA[1. Then came he to Derbe and Lystra: and, behold, a certain disciple was there, named Timotheus, the son of a certain woman, which was a Jewess, and believed; but his father was a Greek:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2952,51 +2988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாங்கள் ஜெபம்பண்ணுகிற இடத்துக்குப் போகையில் குறிசொல்ல ஏவுகிற ஆவியைக்கொண்டிருந்து, குறிசொல்லுகிறதினால் தன் எஜமான்களுக்கு மிகுந்த ஆதாயத்தை உண்டாக்கின ஒரு பெண் எங்களுக்கு எதிர்ப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[14. And a certain woman named Lydia, a seller of purple, of the city of Thyatira, which worshipped God, heard us: whose heart the Lord opened, that she attended unto the things which were spoken of Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3061,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாங்கள் ஜெபம்பண்ணுகிற இடத்துக்குப் போகையில் குறிசொல்ல ஏவுகிற ஆவியைக்கொண்டிருந்து, குறிசொல்லுகிறதினால் தன் எஜமான்களுக்கு மிகுந்த ஆதாயத்தை உண்டாக்கின ஒரு பெண் எங்களுக்கு எதிர்ப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[15. And when she was baptized, and her household, she besought us, saying, If all of you have judged me to be faithful to the Lord, come into my house, and abide there. And she constrained us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3170,51 +3206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவள் பவுலையும் எங்களையும் பின்தொடர்ந்து வந்து: இந்த மனுஷர் உன்னதமான தேவனுடைய ஊழியக்காரர், இரட்சிப்பின் வழியை நமக்கு அறிவிக்கிறவர்கள் என்று சத்தமிட்டாள்.]]></a:t>
+              <a:t><![CDATA[15. And when she was baptized, and her household, she besought us, saying, If all of you have judged me to be faithful to the Lord, come into my house, and abide there. And she constrained us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3279,51 +3315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவள் பவுலையும் எங்களையும் பின்தொடர்ந்து வந்து: இந்த மனுஷர் உன்னதமான தேவனுடைய ஊழியக்காரர், இரட்சிப்பின் வழியை நமக்கு அறிவிக்கிறவர்கள் என்று சத்தமிட்டாள்.]]></a:t>
+              <a:t><![CDATA[15. And when she was baptized, and her household, she besought us, saying, If all of you have judged me to be faithful to the Lord, come into my house, and abide there. And she constrained us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3388,51 +3424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்படி அநேகநாள் செய்துகொண்டுவந்தாள். பவுல் சினங்கொண்டு, திரும்பிப்பார்த்து: நீ இவளை விட்டுப்புறப்படும்படி இயேசுகிறிஸ்துவின் நாமத்தினாலே உனக்குக் கட்டளையிடுகிறேன் என்று அந்த ஆவியுடனே சொன்னான்; அந்நேரமே அது புறப்பட்டுப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, as we went to prayer, a certain damsel possessed with a spirit of divination met us, which brought her masters much gain by soothsaying:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3497,51 +3533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்படி அநேகநாள் செய்துகொண்டுவந்தாள். பவுல் சினங்கொண்டு, திரும்பிப்பார்த்து: நீ இவளை விட்டுப்புறப்படும்படி இயேசுகிறிஸ்துவின் நாமத்தினாலே உனக்குக் கட்டளையிடுகிறேன் என்று அந்த ஆவியுடனே சொன்னான்; அந்நேரமே அது புறப்பட்டுப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, as we went to prayer, a certain damsel possessed with a spirit of divination met us, which brought her masters much gain by soothsaying:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3606,51 +3642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவளுடைய எஜமான்கள் தங்கள் ஆதாயத்து நம்பிக்கை அற்றுப்போயிற்றென்று கண்டு, பவுலையும் சீலாவையும் பிடித்து, சந்தைவெளியிலுள்ள அதிகாரிகளிடத்தில் இழுத்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, as we went to prayer, a certain damsel possessed with a spirit of divination met us, which brought her masters much gain by soothsaying:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3715,51 +3751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவளுடைய எஜமான்கள் தங்கள் ஆதாயத்து நம்பிக்கை அற்றுப்போயிற்றென்று கண்டு, பவுலையும் சீலாவையும் பிடித்து, சந்தைவெளியிலுள்ள அதிகாரிகளிடத்தில் இழுத்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The same followed Paul and us, and cried, saying, These men are the servants of the most high God, which show unto us the way of salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3824,51 +3860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்களை அதிகாரிகளிடத்தில் ஒப்புவித்து: யூதர்களாகிய இந்த மனுஷர் நம்முடைய பட்டணத்தில் கலகம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[17. The same followed Paul and us, and cried, saying, These men are the servants of the most high God, which show unto us the way of salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3933,51 +3969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்களை அதிகாரிகளிடத்தில் ஒப்புவித்து: யூதர்களாகிய இந்த மனுஷர் நம்முடைய பட்டணத்தில் கலகம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[18. And this did she many days. But Paul, being grieved, turned and said to the spirit, I command you in the name of Jesus Christ to come out of her. And he came out the same hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4042,51 +4078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் லீஸ்திராவிலும் இக்கோனியாவிலுமுள்ள சகோதரராலே நற்சாட்சி பெற்றவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. Which was well reported of by the brethren that were at Lystra and Iconium.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4151,51 +4187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ரோமராகிய நாம் ஏற்றுக்கொள்ளவும் அநுசரிக்கவும் தகாத முறைமைகளைப் போதிக்கிறார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And this did she many days. But Paul, being grieved, turned and said to the spirit, I command you in the name of Jesus Christ to come out of her. And he came out the same hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4260,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ஜனங்கள் கூட்டங்கூடி, அவர்களுக்கு விரோதமாய் எழும்பினார்கள். அதிகாரிகள் அவர்கள் வஸ்திரங்களைக் கிழித்துப்போடவும், அவர்களை அடிக்கவும் சொல்லி;]]></a:t>
+              <a:t><![CDATA[18. And this did she many days. But Paul, being grieved, turned and said to the spirit, I command you in the name of Jesus Christ to come out of her. And he came out the same hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4369,51 +4405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ஜனங்கள் கூட்டங்கூடி, அவர்களுக்கு விரோதமாய் எழும்பினார்கள். அதிகாரிகள் அவர்கள் வஸ்திரங்களைக் கிழித்துப்போடவும், அவர்களை அடிக்கவும் சொல்லி;]]></a:t>
+              <a:t><![CDATA[19. And when her masters saw that the hope of their gains was gone, they caught Paul and Silas, and drew them into the marketplace unto the rulers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4478,51 +4514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களை அநேக அடி அடித்தபின்பு, சிறைச்சாலையிலே வைத்து அவர்களைப் பத்திரமாய்க் காக்கும்படி சிறைச்சாலைக்காரனுக்குக் கட்டளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And when her masters saw that the hope of their gains was gone, they caught Paul and Silas, and drew them into the marketplace unto the rulers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4587,51 +4623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களை அநேக அடி அடித்தபின்பு, சிறைச்சாலையிலே வைத்து அவர்களைப் பத்திரமாய்க் காக்கும்படி சிறைச்சாலைக்காரனுக்குக் கட்டளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And brought them to the magistrates, saying, These men, being Jews, do exceedingly trouble our city,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4696,51 +4732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் இப்படிப்பட்ட கட்டளையைப்பெற்று, அவர்களை உட்காவலறையிலே அடைத்து, அவர்கள் கால்களைத் தொழுமரத்தில் மாட்டிவைத்தான்.]]></a:t>
+              <a:t><![CDATA[21. And teach customs, which are not lawful for us to receive, neither to observe, being Romans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4805,51 +4841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் இப்படிப்பட்ட கட்டளையைப்பெற்று, அவர்களை உட்காவலறையிலே அடைத்து, அவர்கள் கால்களைத் தொழுமரத்தில் மாட்டிவைத்தான்.]]></a:t>
+              <a:t><![CDATA[22. And the multitude rose up together against them: and the magistrates rent off their clothes, and commanded to beat them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4914,51 +4950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நடுராத்திரியிலே பவுலும் சீலாவும் ஜெபம்பண்ணி, தேவனைத் துதித்துப் பாடினார்கள்; காவலில் வைக்கப்பட்டவர்கள் அதைக் கேட்டுக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And the multitude rose up together against them: and the magistrates rent off their clothes, and commanded to beat them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5023,51 +5059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சடிதியிலே சிறைச்சாலையின் அஸ்திபாரங்கள் அசையும்படியாக பூமி மிகவும் அதிர்ந்தது; உடனே கதவுகளெல்லாம் திறவுண்டது; எல்லாருடைய கட்டுகளும் கழன்றுபோயிற்று.]]></a:t>
+              <a:t><![CDATA[23. And when they had laid many stripes upon them, they cast them into prison, charging the jailor to keep them safely:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5132,51 +5168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சடிதியிலே சிறைச்சாலையின் அஸ்திபாரங்கள் அசையும்படியாக பூமி மிகவும் அதிர்ந்தது; உடனே கதவுகளெல்லாம் திறவுண்டது; எல்லாருடைய கட்டுகளும் கழன்றுபோயிற்று.]]></a:t>
+              <a:t><![CDATA[23. And when they had laid many stripes upon them, they cast them into prison, charging the jailor to keep them safely:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5241,51 +5277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனைப் பவுல் தன்னுடனே கூட்டிக்கொண்டு போகவேண்டுமென்று விரும்பி, அவனுடைய தகப்பன் கிரேக்கன் என்று அவ்விடங்களிலிருக்கும் யூதர்களெல்லாம் அறிந்திருந்தபடியால், அவர்கள் நிமித்தம் அவனுக்கு விருத்தசேதனம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[3. Him would Paul have to go forth with him; and took and circumcised him because of the Jews which were in those quarters: for they knew all that his father was a Greek.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5350,51 +5386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சிறைச்சாலைக்காரன் நித்திரைதெளிந்து, சிறைச்சாலையின் கதவுகள் திறந்திருக்கிறதைக் கண்டு, கட்டுண்டவர்கள் ஓடிப்போனார்களென்று எண்ணி, பட்டயத்தை உருவித் தன்னைக் கொலைசெய்து கொள்ளப்போனான்.]]></a:t>
+              <a:t><![CDATA[24. Who, having received such a charge, thrust them into the inner prison, and made their feet fast in the stocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5459,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சிறைச்சாலைக்காரன் நித்திரைதெளிந்து, சிறைச்சாலையின் கதவுகள் திறந்திருக்கிறதைக் கண்டு, கட்டுண்டவர்கள் ஓடிப்போனார்களென்று எண்ணி, பட்டயத்தை உருவித் தன்னைக் கொலைசெய்து கொள்ளப்போனான்.]]></a:t>
+              <a:t><![CDATA[24. Who, having received such a charge, thrust them into the inner prison, and made their feet fast in the stocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5568,51 +5604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பவுல் மிகுந்த சத்தமிட்டு; நீ உனக்குக் கெடுதி ஒன்றுஞ் செய்துகொள்ளாதே; நாங்கள் எல்லாரும் இங்கேதான் இருக்கிறோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And at midnight Paul and Silas prayed, and sang praises unto God: and the prisoners heard them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5677,51 +5713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது அவன் தீபங்களைக் கொண்டுவரச்சொல்லி, உள்ளே ஓடி, நடுநடுங்கி, பவுலுக்கும் சீலாவுக்கும் முன்பாக விழுந்து,]]></a:t>
+              <a:t><![CDATA[25. And at midnight Paul and Silas prayed, and sang praises unto God: and the prisoners heard them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5786,51 +5822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது அவன் தீபங்களைக் கொண்டுவரச்சொல்லி, உள்ளே ஓடி, நடுநடுங்கி, பவுலுக்கும் சீலாவுக்கும் முன்பாக விழுந்து,]]></a:t>
+              <a:t><![CDATA[26. And suddenly there was a great earthquake, so that the foundations of the prison were shaken: and immediately all the doors were opened, and every one's bands were loosed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5895,51 +5931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களை வெளியே அழைத்துவந்து: ஆண்டவன்மாரே, இரட்சிக்கப்படுவதற்கு நான் என்ன செய்யவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And suddenly there was a great earthquake, so that the foundations of the prison were shaken: and immediately all the doors were opened, and every one's bands were loosed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6004,51 +6040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதற்கு அவர்கள்: கர்த்தராகிய இயேசுகிறிஸ்துவை விசுவாசி, அப்பொழுது நீயும் உன் வீட்டாரும் இரட்சிக்கப்படுவீர்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[27. And the keeper of the prison awaking out of his sleep, and seeing the prison doors open, he drew out his sword, and would have killed himself, supposing that the prisoners had been fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6113,51 +6149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவனுக்கும் அவன் வீட்டிலிருந்த யாவருக்கும் கர்த்தருடைய வசனத்தைப் போதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And the keeper of the prison awaking out of his sleep, and seeing the prison doors open, he drew out his sword, and would have killed himself, supposing that the prisoners had been fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6222,51 +6258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மேலும் இராத்திரியில் அந்நேரத்திலேதானே அவன் அவர்களை அழைத்துக்கொண்டுபோய், அவர்களுடைய காயங்களைக் கழுவினான். அவனும் அவனுடையவர்கள் அனைவரும் உடனே ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. But Paul cried with a loud voice, saying, Do yourself no harm: for we are all here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6331,51 +6367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மேலும் இராத்திரியில் அந்நேரத்திலேதானே அவன் அவர்களை அழைத்துக்கொண்டுபோய், அவர்களுடைய காயங்களைக் கழுவினான். அவனும் அவனுடையவர்கள் அனைவரும் உடனே ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. But Paul cried with a loud voice, saying, Do yourself no harm: for we are all here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6440,51 +6476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனைப் பவுல் தன்னுடனே கூட்டிக்கொண்டு போகவேண்டுமென்று விரும்பி, அவனுடைய தகப்பன் கிரேக்கன் என்று அவ்விடங்களிலிருக்கும் யூதர்களெல்லாம் அறிந்திருந்தபடியால், அவர்கள் நிமித்தம் அவனுக்கு விருத்தசேதனம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[3. Him would Paul have to go forth with him; and took and circumcised him because of the Jews which were in those quarters: for they knew all that his father was a Greek.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6549,51 +6585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பின்பு அவன் அவர்களைத் தன் வீட்டிற்குக் கூட்டிக்கொண்டுபோய், அவர்களுக்கு போஜனங்கொடுத்து, தன் வீட்டார் அனைவரோடுங்கூட தேவனிடத்தில் விசுவாசமுள்ளவனாகி மனமகிழ்ச்சியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[29. Then he called for a light, and sprang in, and came trembling, and fell down before Paul and Silas,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6658,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பின்பு அவன் அவர்களைத் தன் வீட்டிற்குக் கூட்டிக்கொண்டுபோய், அவர்களுக்கு போஜனங்கொடுத்து, தன் வீட்டார் அனைவரோடுங்கூட தேவனிடத்தில் விசுவாசமுள்ளவனாகி மனமகிழ்ச்சியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[29. Then he called for a light, and sprang in, and came trembling, and fell down before Paul and Silas,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6767,51 +6803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பொழுது விடிந்தபின்பு: அந்த மனுஷரை விட்டுவிடுங்கள் என்று சொல்ல அதிகாரிகள் சேவகர்களை அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And brought them out, and said, Sirs, what must I do to be saved?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6876,51 +6912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சிறைச்சாலைக்காரன் பவுலுக்கு இந்த வார்த்தைகளை அறிவித்து: உங்களை விடுதலையாக்கும்படிக்கு அதிகாரிகள் கட்டளை அனுப்பினார்கள்; ஆகையால் நீங்கள் இப்பொழுது புறப்பட்டுச் சமாதானத்துடனே போங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And they said, Believe on the Lord Jesus Christ, and you shall be saved, and your house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6985,51 +7021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சிறைச்சாலைக்காரன் பவுலுக்கு இந்த வார்த்தைகளை அறிவித்து: உங்களை விடுதலையாக்கும்படிக்கு அதிகாரிகள் கட்டளை அனுப்பினார்கள்; ஆகையால் நீங்கள் இப்பொழுது புறப்பட்டுச் சமாதானத்துடனே போங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And they said, Believe on the Lord Jesus Christ, and you shall be saved, and your house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7094,51 +7130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதற்குப் பவுல் ரோமராகிய எங்களை அவர்கள் நியாயம் விசாரியாமல், வெளியரங்கமாய் அடித்து, சிறைச்சாலையிலே போட்டார்கள்; இப்பொழுது இரகசியமாய் எங்களை விடுதலையாக்குகிறார்களோ? அப்படியல்ல, அவர்களே வந்து, எங்களை வெளியே அழைத்து அனுப்பிவிடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. And they spoke unto him the word of the Lord, and to all that were in his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7203,51 +7239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதற்குப் பவுல் ரோமராகிய எங்களை அவர்கள் நியாயம் விசாரியாமல், வெளியரங்கமாய் அடித்து, சிறைச்சாலையிலே போட்டார்கள்; இப்பொழுது இரகசியமாய் எங்களை விடுதலையாக்குகிறார்களோ? அப்படியல்ல, அவர்களே வந்து, எங்களை வெளியே அழைத்து அனுப்பிவிடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[33. And he took them the same hour of the night, and washed their stripes; and was baptized, he and all his, immediately.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7312,51 +7348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதற்குப் பவுல் ரோமராகிய எங்களை அவர்கள் நியாயம் விசாரியாமல், வெளியரங்கமாய் அடித்து, சிறைச்சாலையிலே போட்டார்கள்; இப்பொழுது இரகசியமாய் எங்களை விடுதலையாக்குகிறார்களோ? அப்படியல்ல, அவர்களே வந்து, எங்களை வெளியே அழைத்து அனுப்பிவிடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[33. And he took them the same hour of the night, and washed their stripes; and was baptized, he and all his, immediately.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7421,51 +7457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சேவகர் இந்த வார்த்தைகளை அதிகாரிகளுக்கு அறிவித்தார்கள். ரோமராயிருக்கிறார்களென்று அவர்கள் கேட்டபொழுது பயந்துவந்து,]]></a:t>
+              <a:t><![CDATA[34. And when he had brought them into his house, he set food before them, and rejoiced, believing in God with all his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7530,51 +7566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சேவகர் இந்த வார்த்தைகளை அதிகாரிகளுக்கு அறிவித்தார்கள். ரோமராயிருக்கிறார்களென்று அவர்கள் கேட்டபொழுது பயந்துவந்து,]]></a:t>
+              <a:t><![CDATA[34. And when he had brought them into his house, he set food before them, and rejoiced, believing in God with all his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7639,51 +7675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் பட்டணங்கள்தோறும் போகையில், எருசலேமிலிருக்கும் அப்போஸ்தலராலும் மூப்பராலும் விதிக்கப்பட்ட சட்டங்களைக் கைக்கொள்ளும்படி அவர்களுக்கு ஒப்புவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Him would Paul have to go forth with him; and took and circumcised him because of the Jews which were in those quarters: for they knew all that his father was a Greek.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7748,51 +7784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்களுடனே தயவாய்ப் பேசி, அவர்களை வெளியே அழைத்துக்கொண்டுபோய், பட்டணத்தை விட்டுப் புறப்பட்டுப்போகும்படி கேட்டுக்கொண்டார்கள்,]]></a:t>
+              <a:t><![CDATA[35. And when it was day, the magistrates sent the sergeants, saying, Let those men go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7857,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்களுடனே தயவாய்ப் பேசி, அவர்களை வெளியே அழைத்துக்கொண்டுபோய், பட்டணத்தை விட்டுப் புறப்பட்டுப்போகும்படி கேட்டுக்கொண்டார்கள்,]]></a:t>
+              <a:t><![CDATA[35. And when it was day, the magistrates sent the sergeants, saying, Let those men go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7966,51 +8002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அந்தப்படி அவர்கள் சிறைச்சாலையிலிருந்து புறப்பட்டு லீதியாளிடத்திற்குப்போய், சகோதரரைக் கண்டு, அவர்களுக்கு ஆறுதல் சொல்லிப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And the keeper of the prison told this saying to Paul, The magistrates have sent to let you go: now therefore depart, and go in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8075,51 +8111,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அந்தப்படி அவர்கள் சிறைச்சாலையிலிருந்து புறப்பட்டு லீதியாளிடத்திற்குப்போய், சகோதரரைக் கண்டு, அவர்களுக்கு ஆறுதல் சொல்லிப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And the keeper of the prison told this saying to Paul, The magistrates have sent to let you go: now therefore depart, and go in peace.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. But Paul said unto them, They have beaten us openly uncondemned, being Romans, and have cast us into prison; and now do they thrust us out privately? nay verily; but let them come themselves and fetch us out.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. But Paul said unto them, They have beaten us openly uncondemned, being Romans, and have cast us into prison; and now do they thrust us out privately? nay verily; but let them come themselves and fetch us out.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. But Paul said unto them, They have beaten us openly uncondemned, being Romans, and have cast us into prison; and now do they thrust us out privately? nay verily; but let them come themselves and fetch us out.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And the sergeants told these words unto the magistrates: and they feared, when they heard that they were Romans.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And the sergeants told these words unto the magistrates: and they feared, when they heard that they were Romans.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And they came and besought them, and brought them out, and desired them to depart out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8184,51 +8874,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் பட்டணங்கள்தோறும் போகையில், எருசலேமிலிருக்கும் அப்போஸ்தலராலும் மூப்பராலும் விதிக்கப்பட்ட சட்டங்களைக் கைக்கொள்ளும்படி அவர்களுக்கு ஒப்புவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And as they went through the cities, they delivered them the decrees in order to keep, that were ordained of the apostles and elders which were at Jerusalem.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And they came and besought them, and brought them out, and desired them to depart out of the city.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And they went out of the prison, and entered into the house of Lydia: and when they had seen the brethren, they comforted them, and departed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And they went out of the prison, and entered into the house of Lydia: and when they had seen the brethren, they comforted them, and departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8293,51 +9310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதினாலே சபைகள் விசுவாசத்தில் ஸ்திரப்பட்டு, நாளுக்குநாள் பெருகின.]]></a:t>
+              <a:t><![CDATA[4. And as they went through the cities, they delivered them the decrees in order to keep, that were ordained of the apostles and elders which were at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8372,51 +9389,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044113" r:id="rId1"/>
+    <p:sldLayoutId id="2478604207" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8976,54 +9993,126 @@
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9136,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Now when they had gone throughout Phrygia and the region of Galatia, and were forbidden of the]]></a:t>
+              <a:t><![CDATA[5. அதினாலே சபைகள் விசுவாசத்தில் ஸ்திரப்பட்டு, நாளுக்குநாள் பெருகின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Holy Spirit to preach the word in Asia,]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் பிரிகியா கலாத்தியா நாடுகளைக் கடந்துபோனபோது, ஆசியாவிலே வசனத்தைச் சொல்லாதபடிக்குப் பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. After they were come to Mysia, they assayed to go into Bithynia: but the Spirit suffered them]]></a:t>
+              <a:t><![CDATA[ஆவியினாலே தடைபண்ணப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not.]]></a:t>
+              <a:t><![CDATA[7. மீசியா தேசமட்டும் வந்து, பித்தினியா நாட்டுக்குப் போகப் பிரயத்தனம்பண்ணினார்கள்; ஆவியானவரோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they passing by Mysia came down to Troas.]]></a:t>
+              <a:t><![CDATA[அவர்களைப் போகவொட்டாதிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And a vision appeared to Paul in the night; There stood a man of Macedonia, and prayed him,]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவர்கள் மீசியா பக்கமாய்ப் போய், துரோவாவுக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, Come over into Macedonia, and help us.]]></a:t>
+              <a:t><![CDATA[9. அங்கே இராத்திரியிலே பவுலுக்கு ஒரு தரிசனம் உண்டாயிற்று; அதென்னவெனில், மக்கெதோனியா தேசத்தானொருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And after he had seen the vision, immediately we endeavoured to go into Macedonia, assuredly]]></a:t>
+              <a:t><![CDATA[வந்துநின்று: நீர் மக்கெதோனியாவுக்கு வந்து எங்களுக்கு உதவிசெய்ய வேண்டுமென்று தன்னை வேண்டிக்கொண்டதாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gathering that the Lord had called us in order to preach the gospel unto them.]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Therefore loosing from Troas, we came with a straight course to Samothracia, and the next day to]]></a:t>
+              <a:t><![CDATA[10. அந்தத் தரிசனத்தை அவன் கண்டபோது, அவர்களுக்குச் சுவிசேஷத்தை அறிவிக்கும்படி கர்த்தர் எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then came he to Derbe and Lystra: and, behold, a certain disciple was there, named Timotheus, the]]></a:t>
+              <a:t><![CDATA[1. அதன்பின்பு அவன் தெர்பைக்கும் லீஸ்திராவுக்கும் போனான் அங்கே தீமோத்தேயு என்னப்பட்ட ஒரு சீஷன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Neapolis;]]></a:t>
+              <a:t><![CDATA[அழைத்தாரென்று நாங்கள் நிச்சயித்துக்கொண்டு, உடனே மக்கெதோனியாவுக்குப் புறப்பட்டுப்போகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And from thence to Philippi, which is the chief city of that part of Macedonia, and a colony:]]></a:t>
+              <a:t><![CDATA[பிரயத்தனம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and we were in that city abiding certain days.]]></a:t>
+              <a:t><![CDATA[11. துரோவாவில் கப்பல் ஏறி, சாமோத்திராக்கே தீவுக்கும், மறுநாளிலே நெயாப்போலி பட்டணத்துக்கும் நேராய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And on the sabbath we went out of the city by a river side, where prayer was known to be made;]]></a:t>
+              <a:t><![CDATA[ஓடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and we sat down, and spoke unto the women which resorted thither.]]></a:t>
+              <a:t><![CDATA[12. அங்கேயிருந்து மக்கெதோனியா தேசத்து நாடுகளில் ஒன்றிற்குத் தலைமையானதும் ரோமர் குடியேறினதுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And a certain woman named Lydia, a seller of purple, of the city of Thyatira, which worshipped]]></a:t>
+              <a:t><![CDATA[பிலிப்பி பட்டணத்துக்கு வந்து, அந்தப்பட்டணத்திலே சிலநாள் தங்கியிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God, heard us: whose heart the Lord opened, that she attended unto the things which were spoken of]]></a:t>
+              <a:t><![CDATA[13. ஓய்வுநாளில் நாங்கள் பட்டணத்துக்கு வெளியே போய், ஆற்றினருகே வழக்கமாய் ஜெபம்பண்ணுகிற இடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Paul.]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்து, அங்கே கூடிவந்த ஸ்திரீகளுக்கு உபதேசித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when she was baptized, and her household, she besought us, saying, If all of you have judged]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தியத்தீரா ஊராளும் இரத்தாம்பரம் விற்கிறவளும் தேவனை வணங்குகிறவளுமாகிய லீதியாள் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me to be faithful to the Lord, come into my house, and abide there. And she constrained us.]]></a:t>
+              <a:t><![CDATA[பேருள்ள ஒரு ஸ்திரீ கேட்டுக்கொண்டிருந்தாள்; பவுல் சொல்லியவைகளைக் கவனிக்கும்படி கர்த்தர் அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of a certain woman, which was a Jewess, and believed; but his father was a Greek:]]></a:t>
+              <a:t><![CDATA[இருந்தான்; அவன் தாய் விசுவாசமுள்ள யூதஸ்திரீ, அவன் தகப்பன் கிரேக்கன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And it came to pass, as we went to prayer, a certain damsel possessed with a spirit of]]></a:t>
+              <a:t><![CDATA[இருதயத்தைத் திறந்தருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[divination met us, which brought her masters much gain by soothsaying:]]></a:t>
+              <a:t><![CDATA[15. அவளும் அவள் வீட்டாரும் ஞானஸ்நானம் பெற்றபின்பு, அவள் எங்களை நோக்கி: நீங்கள் என்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. The same followed Paul and us, and cried, saying, These men are the servants of the most high]]></a:t>
+              <a:t><![CDATA[கர்த்தரிடத்தில் விசுவாசமுள்ளவளென்று எண்ணினால், என் வீட்டிலே வந்து தங்கியிருங்களென்று எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God, which show unto us the way of salvation.]]></a:t>
+              <a:t><![CDATA[வருந்திக் கேட்டுக்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And this did she many days. But Paul, being grieved, turned and said to the spirit, I command]]></a:t>
+              <a:t><![CDATA[16. நாங்கள் ஜெபம்பண்ணுகிற இடத்துக்குப் போகையில் குறிசொல்ல ஏவுகிற ஆவியைக்கொண்டிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you in the name of Jesus Christ to come out of her. And he came out the same hour.]]></a:t>
+              <a:t><![CDATA[குறிசொல்லுகிறதினால் தன் எஜமான்களுக்கு மிகுந்த ஆதாயத்தை உண்டாக்கின ஒரு பெண் எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And when her masters saw that the hope of their gains was gone, they caught Paul and Silas, and]]></a:t>
+              <a:t><![CDATA[எதிர்ப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drew them into the marketplace unto the rulers,]]></a:t>
+              <a:t><![CDATA[17. அவள் பவுலையும் எங்களையும் பின்தொடர்ந்து வந்து: இந்த மனுஷர் உன்னதமான தேவனுடைய ஊழியக்காரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And brought them to the magistrates, saying, These men, being Jews, do exceedingly trouble our]]></a:t>
+              <a:t><![CDATA[இரட்சிப்பின் வழியை நமக்கு அறிவிக்கிறவர்கள் என்று சத்தமிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city,]]></a:t>
+              <a:t><![CDATA[18. இப்படி அநேகநாள் செய்துகொண்டுவந்தாள். பவுல் சினங்கொண்டு, திரும்பிப்பார்த்து: நீ இவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Which was well reported of by the brethren that were at Lystra and Iconium.]]></a:t>
+              <a:t><![CDATA[2. அவன் லீஸ்திராவிலும் இக்கோனியாவிலுமுள்ள சகோதரராலே நற்சாட்சி பெற்றவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And teach customs, which are not lawful for us to receive, neither to observe, being Romans.]]></a:t>
+              <a:t><![CDATA[விட்டுப்புறப்படும்படி இயேசுகிறிஸ்துவின் நாமத்தினாலே உனக்குக் கட்டளையிடுகிறேன் என்று அந்த ஆவியுடனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the multitude rose up together against them: and the magistrates rent off their clothes, and]]></a:t>
+              <a:t><![CDATA[சொன்னான்; அந்நேரமே அது புறப்பட்டுப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded to beat them.]]></a:t>
+              <a:t><![CDATA[19. அவளுடைய எஜமான்கள் தங்கள் ஆதாயத்து நம்பிக்கை அற்றுப்போயிற்றென்று கண்டு, பவுலையும் சீலாவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And when they had laid many stripes upon them, they cast them into prison, charging the jailor]]></a:t>
+              <a:t><![CDATA[பிடித்து, சந்தைவெளியிலுள்ள அதிகாரிகளிடத்தில் இழுத்துக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to keep them safely:]]></a:t>
+              <a:t><![CDATA[20. அவர்களை அதிகாரிகளிடத்தில் ஒப்புவித்து: யூதர்களாகிய இந்த மனுஷர் நம்முடைய பட்டணத்தில் கலகம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Who, having received such a charge, thrust them into the inner prison, and made their feet fast]]></a:t>
+              <a:t><![CDATA[21. ரோமராகிய நாம் ஏற்றுக்கொள்ளவும் அநுசரிக்கவும் தகாத முறைமைகளைப் போதிக்கிறார்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the stocks.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது ஜனங்கள் கூட்டங்கூடி, அவர்களுக்கு விரோதமாய் எழும்பினார்கள். அதிகாரிகள் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And at midnight Paul and Silas prayed, and sang praises unto God: and the prisoners heard them.]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களைக் கிழித்துப்போடவும், அவர்களை அடிக்கவும் சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And suddenly there was a great earthquake, so that the foundations of the prison were shaken:]]></a:t>
+              <a:t><![CDATA[23. அவர்களை அநேக அடி அடித்தபின்பு, சிறைச்சாலையிலே வைத்து அவர்களைப் பத்திரமாய்க் காக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and immediately all the doors were opened, and every one's bands were loosed.]]></a:t>
+              <a:t><![CDATA[சிறைச்சாலைக்காரனுக்குக் கட்டளையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Him would Paul have to go forth with him; and took and circumcised him because of the Jews which]]></a:t>
+              <a:t><![CDATA[3. அவனைப் பவுல் தன்னுடனே கூட்டிக்கொண்டு போகவேண்டுமென்று விரும்பி, அவனுடைய தகப்பன் கிரேக்கன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the keeper of the prison awaking out of his sleep, and seeing the prison doors open, he drew]]></a:t>
+              <a:t><![CDATA[24. அவன் இப்படிப்பட்ட கட்டளையைப்பெற்று, அவர்களை உட்காவலறையிலே அடைத்து, அவர்கள் கால்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out his sword, and would have killed himself, supposing that the prisoners had been fled.]]></a:t>
+              <a:t><![CDATA[தொழுமரத்தில் மாட்டிவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. But Paul cried with a loud voice, saying, Do yourself no harm: for we are all here.]]></a:t>
+              <a:t><![CDATA[25. நடுராத்திரியிலே பவுலும் சீலாவும் ஜெபம்பண்ணி, தேவனைத் துதித்துப் பாடினார்கள்; காவலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Then he called for a light, and sprang in, and came trembling, and fell down before Paul and]]></a:t>
+              <a:t><![CDATA[வைக்கப்பட்டவர்கள் அதைக் கேட்டுக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Silas,]]></a:t>
+              <a:t><![CDATA[26. சடிதியிலே சிறைச்சாலையின் அஸ்திபாரங்கள் அசையும்படியாக பூமி மிகவும் அதிர்ந்தது; உடனே கதவுகளெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And brought them out, and said, Sirs, what must I do to be saved?]]></a:t>
+              <a:t><![CDATA[திறவுண்டது; எல்லாருடைய கட்டுகளும் கழன்றுபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And they said, Believe on the Lord Jesus Christ, and you shall be saved, and your house.]]></a:t>
+              <a:t><![CDATA[27. சிறைச்சாலைக்காரன் நித்திரைதெளிந்து, சிறைச்சாலையின் கதவுகள் திறந்திருக்கிறதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And they spoke unto him the word of the Lord, and to all that were in his house.]]></a:t>
+              <a:t><![CDATA[கட்டுண்டவர்கள் ஓடிப்போனார்களென்று எண்ணி, பட்டயத்தை உருவித் தன்னைக் கொலைசெய்து கொள்ளப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And he took them the same hour of the night, and washed their stripes; and was baptized, he and]]></a:t>
+              <a:t><![CDATA[28. பவுல் மிகுந்த சத்தமிட்டு; நீ உனக்குக் கெடுதி ஒன்றுஞ் செய்துகொள்ளாதே; நாங்கள் எல்லாரும் இங்கேதான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all his, immediately.]]></a:t>
+              <a:t><![CDATA[இருக்கிறோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were in those quarters: for they knew all that his father was a Greek.]]></a:t>
+              <a:t><![CDATA[அவ்விடங்களிலிருக்கும் யூதர்களெல்லாம் அறிந்திருந்தபடியால், அவர்கள் நிமித்தம் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And when he had brought them into his house, he set food before them, and rejoiced, believing in]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது அவன் தீபங்களைக் கொண்டுவரச்சொல்லி, உள்ளே ஓடி, நடுநடுங்கி, பவுலுக்கும் சீலாவுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God with all his house.]]></a:t>
+              <a:t><![CDATA[முன்பாக விழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And when it was day, the magistrates sent the sergeants, saying, Let those men go.]]></a:t>
+              <a:t><![CDATA[30. அவர்களை வெளியே அழைத்துவந்து: ஆண்டவன்மாரே, இரட்சிக்கப்படுவதற்கு நான் என்ன செய்யவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +17881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And the keeper of the prison told this saying to Paul, The magistrates have sent to let you go:]]></a:t>
+              <a:t><![CDATA[31. அதற்கு அவர்கள்: கர்த்தராகிய இயேசுகிறிஸ்துவை விசுவாசி, அப்பொழுது நீயும் உன் வீட்டாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +18013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[now therefore depart, and go in peace.]]></a:t>
+              <a:t><![CDATA[இரட்சிக்கப்படுவீர்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +18145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. But Paul said unto them, They have beaten us openly uncondemned, being Romans, and have cast us]]></a:t>
+              <a:t><![CDATA[32. அவனுக்கும் அவன் வீட்டிலிருந்த யாவருக்கும் கர்த்தருடைய வசனத்தைப் போதித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +18277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into prison; and now do they thrust us out privately? nay verily; but let them come themselves and]]></a:t>
+              <a:t><![CDATA[33. மேலும் இராத்திரியில் அந்நேரத்திலேதானே அவன் அவர்களை அழைத்துக்கொண்டுபோய், அவர்களுடைய காயங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +18409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fetch us out.]]></a:t>
+              <a:t><![CDATA[கழுவினான். அவனும் அவனுடையவர்கள் அனைவரும் உடனே ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +18541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the sergeants told these words unto the magistrates: and they feared, when they heard that]]></a:t>
+              <a:t><![CDATA[34. பின்பு அவன் அவர்களைத் தன் வீட்டிற்குக் கூட்டிக்கொண்டுபோய், அவர்களுக்கு போஜனங்கொடுத்து, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +18673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they were Romans.]]></a:t>
+              <a:t><![CDATA[வீட்டார் அனைவரோடுங்கூட தேவனிடத்தில் விசுவாசமுள்ளவனாகி மனமகிழ்ச்சியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +18805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And as they went through the cities, they delivered them the decrees in order to keep, that were]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +18937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And they came and besought them, and brought them out, and desired them to depart out of the]]></a:t>
+              <a:t><![CDATA[35. பொழுது விடிந்தபின்பு: அந்த மனுஷரை விட்டுவிடுங்கள் என்று சொல்ல அதிகாரிகள் சேவகர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +19069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city.]]></a:t>
+              <a:t><![CDATA[அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +19201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And they went out of the prison, and entered into the house of Lydia: and when they had seen the]]></a:t>
+              <a:t><![CDATA[36. சிறைச்சாலைக்காரன் பவுலுக்கு இந்த வார்த்தைகளை அறிவித்து: உங்களை விடுதலையாக்கும்படிக்கு அதிகாரிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +19333,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brethren, they comforted them, and departed.]]></a:t>
+              <a:t><![CDATA[கட்டளை அனுப்பினார்கள்; ஆகையால் நீங்கள் இப்பொழுது புறப்பட்டுச் சமாதானத்துடனே போங்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அதற்குப் பவுல் ரோமராகிய எங்களை அவர்கள் நியாயம் விசாரியாமல், வெளியரங்கமாய் அடித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிறைச்சாலையிலே போட்டார்கள்; இப்பொழுது இரகசியமாய் எங்களை விடுதலையாக்குகிறார்களோ? அப்படியல்ல, அவர்களே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வந்து, எங்களை வெளியே அழைத்து அனுப்பிவிடட்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. சேவகர் இந்த வார்த்தைகளை அதிகாரிகளுக்கு அறிவித்தார்கள். ரோமராயிருக்கிறார்களென்று அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கேட்டபொழுது பயந்துவந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. அவர்களுடனே தயவாய்ப் பேசி, அவர்களை வெளியே அழைத்துக்கொண்டுபோய், பட்டணத்தை விட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +20257,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ordained of the apostles and elders which were at Jerusalem.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் பட்டணங்கள்தோறும் போகையில், எருசலேமிலிருக்கும் அப்போஸ்தலராலும் மூப்பராலும் விதிக்கப்பட்ட]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புறப்பட்டுப்போகும்படி கேட்டுக்கொண்டார்கள்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. அந்தப்படி அவர்கள் சிறைச்சாலையிலிருந்து புறப்பட்டு லீதியாளிடத்திற்குப்போய், சகோதரரைக் கண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களுக்கு ஆறுதல் சொல்லிப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +20785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And so were the churches established in the faith, and increased in number daily.]]></a:t>
+              <a:t><![CDATA[சட்டங்களைக் கைக்கொள்ளும்படி அவர்களுக்கு ஒப்புவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18569,91 +20846,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +20956,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18854,51 +21131,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>73</Slides>
+  <Slides>82</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>