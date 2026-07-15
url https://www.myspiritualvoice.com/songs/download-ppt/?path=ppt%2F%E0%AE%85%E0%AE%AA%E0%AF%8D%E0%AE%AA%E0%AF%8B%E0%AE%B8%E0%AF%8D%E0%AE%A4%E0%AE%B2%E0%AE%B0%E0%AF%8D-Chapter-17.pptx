--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -123,50 +123,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -213,50 +217,52 @@
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -420,53 +426,55 @@
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -526,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மரித்தோரின் உயிர்த்தெழுதலைக்குறித்து அவர்கள் கேட்டபொழுது, சிலர் இகழ்ந்தார்கள். சிலர்: நீ சொல்லுகிறதை இன்னொருவேளை கேட்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. விசுவாசியாத யூதர்கள் வைராக்கியங்கொண்டு வீணராகிய சில பொல்லாதவர்களைச் சேர்த்துக்கொண்டு கூட்டங்கூடி, பட்டணத்தில் அமளியுண்டாக்கி, யாசோனுடைய வீட்டை வளைந்துகொண்டு, அவர்களைப் பட்டணத்தாருக்கு முன்பாக இழுத்துக்கொண்டுவர வகைதேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -635,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்படியிருக்க, பவுல் அவர்களை விட்டுப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[5. விசுவாசியாத யூதர்கள் வைராக்கியங்கொண்டு வீணராகிய சில பொல்லாதவர்களைச் சேர்த்துக்கொண்டு கூட்டங்கூடி, பட்டணத்தில் அமளியுண்டாக்கி, யாசோனுடைய வீட்டை வளைந்துகொண்டு, அவர்களைப் பட்டணத்தாருக்கு முன்பாக இழுத்துக்கொண்டுவர வகைதேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -744,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சிலர் அவனைப் பற்றிக்கொண்டு, விசுவாசிகளானார்கள். அவர்களில் மார்ஸ்மேடையின் நியாயாதிபதிகளில் ஒருவனாகிய தியொனீசியு என்பவனும், தாமரி என்னும் பேருள்ள ஒரு ஸ்திரீயும், இவர்களுடனே வேறு சிலரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. விசுவாசியாத யூதர்கள் வைராக்கியங்கொண்டு வீணராகிய சில பொல்லாதவர்களைச் சேர்த்துக்கொண்டு கூட்டங்கூடி, பட்டணத்தில் அமளியுண்டாக்கி, யாசோனுடைய வீட்டை வளைந்துகொண்டு, அவர்களைப் பட்டணத்தாருக்கு முன்பாக இழுத்துக்கொண்டுவர வகைதேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -853,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சிலர் அவனைப் பற்றிக்கொண்டு, விசுவாசிகளானார்கள். அவர்களில் மார்ஸ்மேடையின் நியாயாதிபதிகளில் ஒருவனாகிய தியொனீசியு என்பவனும், தாமரி என்னும் பேருள்ள ஒரு ஸ்திரீயும், இவர்களுடனே வேறு சிலரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அவர்களைக் காணாமல், யாசோனையும் சில சகோதரையும் பட்டணத்து அதிகாரிகளிடத்தில் இழுத்துக்கொண்டுவந்து: உலகத்தைக் கலக்குகிறவர்கள் இங்கேயும் வந்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -962,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களில் சிலரும், பக்தியுள்ள கிரேக்கரில் திரளான ஜனங்களும், கனம்பொருந்திய ஸ்திரீகளில் அநேகரும் விசுவாசித்து, பவுலையும் சீலாவையும் சேர்ந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அவர்களைக் காணாமல், யாசோனையும் சில சகோதரையும் பட்டணத்து அதிகாரிகளிடத்தில் இழுத்துக்கொண்டுவந்து: உலகத்தைக் கலக்குகிறவர்கள் இங்கேயும் வந்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1071,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களில் சிலரும், பக்தியுள்ள கிரேக்கரில் திரளான ஜனங்களும், கனம்பொருந்திய ஸ்திரீகளில் அநேகரும் விசுவாசித்து, பவுலையும் சீலாவையும் சேர்ந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. இவர்களை யாசோன் ஏற்றுக்கொண்டான். இவர்களெல்லாரும் இயேசு என்னும் வேறொருவனை ராஜா என்று சொல்லி, இராயனுடைய கட்டளைகளுக்கு விரோதமாகச் செய்கிறார்களென்று கூக்குரலிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1180,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விசுவாசியாத யூதர்கள் வைராக்கியங்கொண்டு வீணராகிய சில பொல்லாதவர்களைச் சேர்த்துக்கொண்டு கூட்டங்கூடி, பட்டணத்தில் அமளியுண்டாக்கி, யாசோனுடைய வீட்டை வளைந்துகொண்டு, அவர்களைப் பட்டணத்தாருக்கு முன்பாக இழுத்துக்கொண்டுவர வகைதேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. இவர்களை யாசோன் ஏற்றுக்கொண்டான். இவர்களெல்லாரும் இயேசு என்னும் வேறொருவனை ராஜா என்று சொல்லி, இராயனுடைய கட்டளைகளுக்கு விரோதமாகச் செய்கிறார்களென்று கூக்குரலிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1289,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விசுவாசியாத யூதர்கள் வைராக்கியங்கொண்டு வீணராகிய சில பொல்லாதவர்களைச் சேர்த்துக்கொண்டு கூட்டங்கூடி, பட்டணத்தில் அமளியுண்டாக்கி, யாசோனுடைய வீட்டை வளைந்துகொண்டு, அவர்களைப் பட்டணத்தாருக்கு முன்பாக இழுத்துக்கொண்டுவர வகைதேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. இவைகளைக் கேட்டுக்கொண்டிருந்த ஜனங்களையும் பட்டணத்து அதிகாரிகளையும் கலங்கப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1398,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விசுவாசியாத யூதர்கள் வைராக்கியங்கொண்டு வீணராகிய சில பொல்லாதவர்களைச் சேர்த்துக்கொண்டு கூட்டங்கூடி, பட்டணத்தில் அமளியுண்டாக்கி, யாசோனுடைய வீட்டை வளைந்துகொண்டு, அவர்களைப் பட்டணத்தாருக்கு முன்பாக இழுத்துக்கொண்டுவர வகைதேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவர்கள் யாசோனிடத்திலும் மற்றவர்களிடத்திலும் ஜாமீன் வாங்கிக்கொண்டு, அவர்களை விட்டுவிட்டார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1507,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களைக் காணாமல், யாசோனையும் சில சகோதரையும் பட்டணத்து அதிகாரிகளிடத்தில் இழுத்துக்கொண்டுவந்து: உலகத்தைக் கலக்குகிறவர்கள் இங்கேயும் வந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. உடனே சகோதரர் இராத்திரிகாலத்திலே பவுலையும் சீலாவையும் பெரோயா பட்டணத்துக்கு அனுப்பிவிட்டார்கள்; அவர்கள் அங்கே சேர்ந்து, யூதருடைய ஜெபஆலயத்திற்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1725,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களைக் காணாமல், யாசோனையும் சில சகோதரையும் பட்டணத்து அதிகாரிகளிடத்தில் இழுத்துக்கொண்டுவந்து: உலகத்தைக் கலக்குகிறவர்கள் இங்கேயும் வந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. உடனே சகோதரர் இராத்திரிகாலத்திலே பவுலையும் சீலாவையும் பெரோயா பட்டணத்துக்கு அனுப்பிவிட்டார்கள்; அவர்கள் அங்கே சேர்ந்து, யூதருடைய ஜெபஆலயத்திற்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1834,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவர்களை யாசோன் ஏற்றுக்கொண்டான். இவர்களெல்லாரும் இயேசு என்னும் வேறொருவனை ராஜா என்று சொல்லி, இராயனுடைய கட்டளைகளுக்கு விரோதமாகச் செய்கிறார்களென்று கூக்குரலிட்டு,]]></a:t>
+              <a:t><![CDATA[11. அந்தப் பட்டணத்தார் மனோவாஞ்சையாய் வசனத்தை ஏற்றுக்கொண்டு, காரியங்கள் இப்படியிருக்கிறதா என்று தினந்தோறும் வேதவாக்கியங்களை ஆராய்ந்துபார்த்ததினால், தெசலோனிக்கேயில் உள்ளவர்களைப்பார்க்கிலும் நற்குணசாலிகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1943,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவர்களை யாசோன் ஏற்றுக்கொண்டான். இவர்களெல்லாரும் இயேசு என்னும் வேறொருவனை ராஜா என்று சொல்லி, இராயனுடைய கட்டளைகளுக்கு விரோதமாகச் செய்கிறார்களென்று கூக்குரலிட்டு,]]></a:t>
+              <a:t><![CDATA[11. அந்தப் பட்டணத்தார் மனோவாஞ்சையாய் வசனத்தை ஏற்றுக்கொண்டு, காரியங்கள் இப்படியிருக்கிறதா என்று தினந்தோறும் வேதவாக்கியங்களை ஆராய்ந்துபார்த்ததினால், தெசலோனிக்கேயில் உள்ளவர்களைப்பார்க்கிலும் நற்குணசாலிகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2052,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவைகளைக் கேட்டுக்கொண்டிருந்த ஜனங்களையும் பட்டணத்து அதிகாரிகளையும் கலங்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அதனால் அவர்களில் அநேகம்பேரும் கனம்பொருந்திய கிரேக்கரில் அநேக ஸ்திரீகளும் புருஷர்களும் விசுவாசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2161,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு அவர்கள் யாசோனிடத்திலும் மற்றவர்களிடத்திலும் ஜாமீன் வாங்கிக்கொண்டு, அவர்களை விட்டுவிட்டார்கள்]]></a:t>
+              <a:t><![CDATA[12. அதனால் அவர்களில் அநேகம்பேரும் கனம்பொருந்திய கிரேக்கரில் அநேக ஸ்திரீகளும் புருஷர்களும் விசுவாசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2270,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உடனே சகோதரர் இராத்திரிகாலத்திலே பவுலையும் சீலாவையும் பெரோயா பட்டணத்துக்கு அனுப்பிவிட்டார்கள்; அவர்கள் அங்கே சேர்ந்து, யூதருடைய ஜெபஆலயத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. பெரோயாவிலும் தேவவசனம் பவுலினால் அறிவிக்கப்படுகிறதென்று தெசலோனிக்கேயரான யூதர்கள் அறிந்தபோது அங்கேயும் வந்து, ஜனங்களைக் கிளப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2379,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உடனே சகோதரர் இராத்திரிகாலத்திலே பவுலையும் சீலாவையும் பெரோயா பட்டணத்துக்கு அனுப்பிவிட்டார்கள்; அவர்கள் அங்கே சேர்ந்து, யூதருடைய ஜெபஆலயத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. பெரோயாவிலும் தேவவசனம் பவுலினால் அறிவிக்கப்படுகிறதென்று தெசலோனிக்கேயரான யூதர்கள் அறிந்தபோது அங்கேயும் வந்து, ஜனங்களைக் கிளப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2488,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப் பட்டணத்தார் மனோவாஞ்சையாய் வசனத்தை ஏற்றுக்கொண்டு, காரியங்கள் இப்படியிருக்கிறதா என்று தினந்தோறும் வேதவாக்கியங்களை ஆராய்ந்துபார்த்ததினால், தெசலோனிக்கேயில் உள்ளவர்களைப்பார்க்கிலும் நற்குணசாலிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. உடனே சகோதரர் பவுலைச் சமுத்திரவழியாய்ப் போக அனுப்பிவிட்டார்கள். சீலாவும் தீமோத்தேயும் அங்கே தங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2597,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப் பட்டணத்தார் மனோவாஞ்சையாய் வசனத்தை ஏற்றுக்கொண்டு, காரியங்கள் இப்படியிருக்கிறதா என்று தினந்தோறும் வேதவாக்கியங்களை ஆராய்ந்துபார்த்ததினால், தெசலோனிக்கேயில் உள்ளவர்களைப்பார்க்கிலும் நற்குணசாலிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. உடனே சகோதரர் பவுலைச் சமுத்திரவழியாய்ப் போக அனுப்பிவிட்டார்கள். சீலாவும் தீமோத்தேயும் அங்கே தங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2706,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதனால் அவர்களில் அநேகம்பேரும் கனம்பொருந்திய கிரேக்கரில் அநேக ஸ்திரீகளும் புருஷர்களும் விசுவாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. பவுலை வழிநடத்தினவர்கள் அவனை அத்தேனே பட்டணம்வரைக்கும் அழைத்துக்கொண்டுபோய்; அங்கே சீலாவும் தீமோத்தேயும் அதிசீக்கிரமாகத் தன்னிடத்திற்கு வரும்படி அவர்களுக்குச் சொல்லக் கட்டளை பெற்றுக்கொண்டு புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2815,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பவுல் தன் வழக்கத்தின்படியே அவர்களிடத்தில் போய், மூன்று ஓய்வுநாட்களில் வேதவாக்கியங்களின் நியாயங்களை எடுத்து அவர்களுடனே சம்பாஷித்து,]]></a:t>
+              <a:t><![CDATA[1. அவர்கள் அம்பிபோலி பட்டணத்தையும் அப்பொலோனியா பட்டணத்தையும் கடந்து, தெசலோனிக்கே பட்டணத்துக்கு வந்தார்கள்; அங்கே யூதருக்கு ஒரு ஜெபஆலயம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2924,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதனால் அவர்களில் அநேகம்பேரும் கனம்பொருந்திய கிரேக்கரில் அநேக ஸ்திரீகளும் புருஷர்களும் விசுவாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. பவுலை வழிநடத்தினவர்கள் அவனை அத்தேனே பட்டணம்வரைக்கும் அழைத்துக்கொண்டுபோய்; அங்கே சீலாவும் தீமோத்தேயும் அதிசீக்கிரமாகத் தன்னிடத்திற்கு வரும்படி அவர்களுக்குச் சொல்லக் கட்டளை பெற்றுக்கொண்டு புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3033,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெரோயாவிலும் தேவவசனம் பவுலினால் அறிவிக்கப்படுகிறதென்று தெசலோனிக்கேயரான யூதர்கள் அறிந்தபோது அங்கேயும் வந்து, ஜனங்களைக் கிளப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அத்தேனே பட்டணத்தில் பவுல் அவர்களுக்காகக் காத்துக்கொண்டிருக்கையில், அந்தப் பட்டணம் விக்கிரகங்களால் நிறைந்திருக்கிறதைக் கண்டு, தன் ஆவியில் மிகுந்த வைராக்கியமடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3142,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெரோயாவிலும் தேவவசனம் பவுலினால் அறிவிக்கப்படுகிறதென்று தெசலோனிக்கேயரான யூதர்கள் அறிந்தபோது அங்கேயும் வந்து, ஜனங்களைக் கிளப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அத்தேனே பட்டணத்தில் பவுல் அவர்களுக்காகக் காத்துக்கொண்டிருக்கையில், அந்தப் பட்டணம் விக்கிரகங்களால் நிறைந்திருக்கிறதைக் கண்டு, தன் ஆவியில் மிகுந்த வைராக்கியமடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3251,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உடனே சகோதரர் பவுலைச் சமுத்திரவழியாய்ப் போக அனுப்பிவிட்டார்கள். சீலாவும் தீமோத்தேயும் அங்கே தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஜெப ஆலயத்தில் யூதரோடும், பக்தியுள்ளவர்களோடும், சந்தைவெளியில் எதிர்ப்பட்டவர்களோடும் தினந்தோறும் சம்பாஷாணைபண்ணினான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3360,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பவுலை வழிநடத்தினவர்கள் அவனை அத்தேனே பட்டணம்வரைக்கும் அழைத்துக்கொண்டுபோய்; அங்கே சீலாவும் தீமோத்தேயும் அதிசீக்கிரமாகத் தன்னிடத்திற்கு வரும்படி அவர்களுக்குச் சொல்லக் கட்டளை பெற்றுக்கொண்டு புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஜெப ஆலயத்தில் யூதரோடும், பக்தியுள்ளவர்களோடும், சந்தைவெளியில் எதிர்ப்பட்டவர்களோடும் தினந்தோறும் சம்பாஷாணைபண்ணினான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3469,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பவுலை வழிநடத்தினவர்கள் அவனை அத்தேனே பட்டணம்வரைக்கும் அழைத்துக்கொண்டுபோய்; அங்கே சீலாவும் தீமோத்தேயும் அதிசீக்கிரமாகத் தன்னிடத்திற்கு வரும்படி அவர்களுக்குச் சொல்லக் கட்டளை பெற்றுக்கொண்டு புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது எப்பிக்கூரரும் ஸ்தோயிக்கருமான ஞானிகளில் சிலர் அவனுடனே வாக்குவாதம்பண்ணினார்கள். சிலர்: இந்த வாயாடி என்ன பேசப்போகிறான் என்றார்கள். சிலர்: இவன் அந்நிய தேவதைகளை அறிவிக்கிறவனாகக் காண்கிறது என்றார்கள். அவன் இயேசுவையும் உயிர்த்தெழுதலையும் அவர்களுக்குப் பிரசங்கித்தபடியினாலே அப்படிச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3578,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அத்தேனே பட்டணத்தில் பவுல் அவர்களுக்காகக் காத்துக்கொண்டிருக்கையில், அந்தப் பட்டணம் விக்கிரகங்களால் நிறைந்திருக்கிறதைக் கண்டு, தன் ஆவியில் மிகுந்த வைராக்கியமடைந்து,]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது எப்பிக்கூரரும் ஸ்தோயிக்கருமான ஞானிகளில் சிலர் அவனுடனே வாக்குவாதம்பண்ணினார்கள். சிலர்: இந்த வாயாடி என்ன பேசப்போகிறான் என்றார்கள். சிலர்: இவன் அந்நிய தேவதைகளை அறிவிக்கிறவனாகக் காண்கிறது என்றார்கள். அவன் இயேசுவையும் உயிர்த்தெழுதலையும் அவர்களுக்குப் பிரசங்கித்தபடியினாலே அப்படிச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3687,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அத்தேனே பட்டணத்தில் பவுல் அவர்களுக்காகக் காத்துக்கொண்டிருக்கையில், அந்தப் பட்டணம் விக்கிரகங்களால் நிறைந்திருக்கிறதைக் கண்டு, தன் ஆவியில் மிகுந்த வைராக்கியமடைந்து,]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது எப்பிக்கூரரும் ஸ்தோயிக்கருமான ஞானிகளில் சிலர் அவனுடனே வாக்குவாதம்பண்ணினார்கள். சிலர்: இந்த வாயாடி என்ன பேசப்போகிறான் என்றார்கள். சிலர்: இவன் அந்நிய தேவதைகளை அறிவிக்கிறவனாகக் காண்கிறது என்றார்கள். அவன் இயேசுவையும் உயிர்த்தெழுதலையும் அவர்களுக்குப் பிரசங்கித்தபடியினாலே அப்படிச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3796,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜெப ஆலயத்தில் யூதரோடும், பக்தியுள்ளவர்களோடும், சந்தைவெளியில் எதிர்ப்பட்டவர்களோடும் தினந்தோறும் சம்பாஷாணைபண்ணினான்]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் அவனை மார்ஸ் மேடைக்கு அழைத்துக்கொண்டுபோய்: நீ சொல்லுகிற புதிதான உபதேசம் இன்னதென்று நாங்கள் அறியலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3905,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜெப ஆலயத்தில் யூதரோடும், பக்தியுள்ளவர்களோடும், சந்தைவெளியில் எதிர்ப்பட்டவர்களோடும் தினந்தோறும் சம்பாஷாணைபண்ணினான்]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் அவனை மார்ஸ் மேடைக்கு அழைத்துக்கொண்டுபோய்: நீ சொல்லுகிற புதிதான உபதேசம் இன்னதென்று நாங்கள் அறியலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4014,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்து பாடுபடவும் மரித்தோரிலிருந்து எழுந்திருக்கவும் வேண்டியதென்றும், நான் உங்களுக்கு அறிவிக்கிற இந்த இயேசுவே கிறிஸ்து என்றும் காண்பித்து, திருஷ்டாந்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[2. பவுல் தன் வழக்கத்தின்படியே அவர்களிடத்தில் போய், மூன்று ஓய்வுநாட்களில் வேதவாக்கியங்களின் நியாயங்களை எடுத்து அவர்களுடனே சம்பாஷித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4123,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது எப்பிக்கூரரும் ஸ்தோயிக்கருமான ஞானிகளில் சிலர் அவனுடனே வாக்குவாதம்பண்ணினார்கள். சிலர்: இந்த வாயாடி என்ன பேசப்போகிறான் என்றார்கள். சிலர்: இவன் அந்நிய தேவதைகளை அறிவிக்கிறவனாகக் காண்கிறது என்றார்கள். அவன் இயேசுவையும் உயிர்த்தெழுதலையும் அவர்களுக்குப் பிரசங்கித்தபடியினாலே அப்படிச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[20. நூதனமான காரியங்களை எங்கள் காதுகள் கேட்கப்பண்ணுகிறாய்; அவைகளின் கருத்து இன்னதென்று அறிய மனதாயிருக்கிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4232,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது எப்பிக்கூரரும் ஸ்தோயிக்கருமான ஞானிகளில் சிலர் அவனுடனே வாக்குவாதம்பண்ணினார்கள். சிலர்: இந்த வாயாடி என்ன பேசப்போகிறான் என்றார்கள். சிலர்: இவன் அந்நிய தேவதைகளை அறிவிக்கிறவனாகக் காண்கிறது என்றார்கள். அவன் இயேசுவையும் உயிர்த்தெழுதலையும் அவர்களுக்குப் பிரசங்கித்தபடியினாலே அப்படிச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[20. நூதனமான காரியங்களை எங்கள் காதுகள் கேட்கப்பண்ணுகிறாய்; அவைகளின் கருத்து இன்னதென்று அறிய மனதாயிருக்கிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4341,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது எப்பிக்கூரரும் ஸ்தோயிக்கருமான ஞானிகளில் சிலர் அவனுடனே வாக்குவாதம்பண்ணினார்கள். சிலர்: இந்த வாயாடி என்ன பேசப்போகிறான் என்றார்கள். சிலர்: இவன் அந்நிய தேவதைகளை அறிவிக்கிறவனாகக் காண்கிறது என்றார்கள். அவன் இயேசுவையும் உயிர்த்தெழுதலையும் அவர்களுக்குப் பிரசங்கித்தபடியினாலே அப்படிச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அந்த அத்தேனே பட்டணத்தாரெல்லாரும், அங்கே தங்குகிற அந்நியரும், நவமான காரியங்களைச் சொல்லுகிறதிலும் கேட்கிறதிலுமேயொழிய வேறொன்றிலும் பொழுதுபோக்குகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4450,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் அவனை மார்ஸ் மேடைக்கு அழைத்துக்கொண்டுபோய்: நீ சொல்லுகிற புதிதான உபதேசம் இன்னதென்று நாங்கள் அறியலாமா?]]></a:t>
+              <a:t><![CDATA[21. அந்த அத்தேனே பட்டணத்தாரெல்லாரும், அங்கே தங்குகிற அந்நியரும், நவமான காரியங்களைச் சொல்லுகிறதிலும் கேட்கிறதிலுமேயொழிய வேறொன்றிலும் பொழுதுபோக்குகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4559,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் அவனை மார்ஸ் மேடைக்கு அழைத்துக்கொண்டுபோய்: நீ சொல்லுகிற புதிதான உபதேசம் இன்னதென்று நாங்கள் அறியலாமா?]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது பவுல் மார்ஸ் மேடையின் நடுவிலே நின்று: அத்தேனரே, எந்த விஷயத்திலும் நீங்கள் மிகுந்த தேவதாபக்தியுள்ளவர்களென்று காண்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4668,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நூதனமான காரியங்களை எங்கள் காதுகள் கேட்கப்பண்ணுகிறாய்; அவைகளின் கருத்து இன்னதென்று அறிய மனதாயிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது பவுல் மார்ஸ் மேடையின் நடுவிலே நின்று: அத்தேனரே, எந்த விஷயத்திலும் நீங்கள் மிகுந்த தேவதாபக்தியுள்ளவர்களென்று காண்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4777,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நூதனமான காரியங்களை எங்கள் காதுகள் கேட்கப்பண்ணுகிறாய்; அவைகளின் கருத்து இன்னதென்று அறிய மனதாயிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. எப்படியென்றால், நான் சுற்றித்திரிந்து, உங்கள் ஆராதனைக்குரியவைகளைக் கவனித்துப் பார்த்தபொழுது, அறிப்படாத தேவனுக்கு என்று எழுதியிருக்கிற ஒரு பலிபீடத்தைக் கண்டேன்; நீங்கள் அறியாமல் ஆராதிக்கிற அவரையே நான் உங்களுக்கு அறிவிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4886,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்த அத்தேனே பட்டணத்தாரெல்லாரும், அங்கே தங்குகிற அந்நியரும், நவமான காரியங்களைச் சொல்லுகிறதிலும் கேட்கிறதிலுமேயொழிய வேறொன்றிலும் பொழுதுபோக்குகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[23. எப்படியென்றால், நான் சுற்றித்திரிந்து, உங்கள் ஆராதனைக்குரியவைகளைக் கவனித்துப் பார்த்தபொழுது, அறிப்படாத தேவனுக்கு என்று எழுதியிருக்கிற ஒரு பலிபீடத்தைக் கண்டேன்; நீங்கள் அறியாமல் ஆராதிக்கிற அவரையே நான் உங்களுக்கு அறிவிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4995,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்த அத்தேனே பட்டணத்தாரெல்லாரும், அங்கே தங்குகிற அந்நியரும், நவமான காரியங்களைச் சொல்லுகிறதிலும் கேட்கிறதிலுமேயொழிய வேறொன்றிலும் பொழுதுபோக்குகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[24. உலகத்தையும் அதிலுள்ள யாவற்றையும் உண்டாக்கின தேவனானவர் வானத்திற்கும் பூமிக்கும் ஆண்டவராயிருக்கிறபடியால் கைகளினால் கட்டப்பட்ட கோவில்களில் அவர் வாசம்பண்ணுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5104,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது பவுல் மார்ஸ் மேடையின் நடுவிலே நின்று: அத்தேனரே, எந்த விஷயத்திலும் நீங்கள் மிகுந்த தேவதாபக்தியுள்ளவர்களென்று காண்கிறேன்.]]></a:t>
+              <a:t><![CDATA[24. உலகத்தையும் அதிலுள்ள யாவற்றையும் உண்டாக்கின தேவனானவர் வானத்திற்கும் பூமிக்கும் ஆண்டவராயிருக்கிறபடியால் கைகளினால் கட்டப்பட்ட கோவில்களில் அவர் வாசம்பண்ணுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5213,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்து பாடுபடவும் மரித்தோரிலிருந்து எழுந்திருக்கவும் வேண்டியதென்றும், நான் உங்களுக்கு அறிவிக்கிற இந்த இயேசுவே கிறிஸ்து என்றும் காண்பித்து, திருஷ்டாந்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[2. பவுல் தன் வழக்கத்தின்படியே அவர்களிடத்தில் போய், மூன்று ஓய்வுநாட்களில் வேதவாக்கியங்களின் நியாயங்களை எடுத்து அவர்களுடனே சம்பாஷித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5322,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது பவுல் மார்ஸ் மேடையின் நடுவிலே நின்று: அத்தேனரே, எந்த விஷயத்திலும் நீங்கள் மிகுந்த தேவதாபக்தியுள்ளவர்களென்று காண்கிறேன்.]]></a:t>
+              <a:t><![CDATA[25. எல்லாருக்கும் ஜீவனையும் சுவாசத்தையும் சகலத்தையும் கொடுக்கிற அவர், தமக்கு யாதொன்று தேவையானதுபோல, மனுஷர் கைகளால் பணிவிடைகொள்ளுகிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5431,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எப்படியென்றால், நான் சுற்றித்திரிந்து, உங்கள் ஆராதனைக்குரியவைகளைக் கவனித்துப் பார்த்தபொழுது, அறிப்படாத தேவனுக்கு என்று எழுதியிருக்கிற ஒரு பலிபீடத்தைக் கண்டேன்; நீங்கள் அறியாமல் ஆராதிக்கிற அவரையே நான் உங்களுக்கு அறிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[25. எல்லாருக்கும் ஜீவனையும் சுவாசத்தையும் சகலத்தையும் கொடுக்கிற அவர், தமக்கு யாதொன்று தேவையானதுபோல, மனுஷர் கைகளால் பணிவிடைகொள்ளுகிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5540,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எப்படியென்றால், நான் சுற்றித்திரிந்து, உங்கள் ஆராதனைக்குரியவைகளைக் கவனித்துப் பார்த்தபொழுது, அறிப்படாத தேவனுக்கு என்று எழுதியிருக்கிற ஒரு பலிபீடத்தைக் கண்டேன்; நீங்கள் அறியாமல் ஆராதிக்கிற அவரையே நான் உங்களுக்கு அறிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[26. மனுஷஜாதியான சகல ஜனங்களையும் அவர் ஒரே இரத்தத்தினாலே தோன்றப்பண்ணி, பூமியின்மீதெங்கும் குடியிக்கச்செய்து, முன் தீர்மானிக்கப்பட்ட காலங்களையும் அவர்கள் குடியிருப்பின் எல்லைகளையும் குறித்திருக்கிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5649,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எப்படியென்றால், நான் சுற்றித்திரிந்து, உங்கள் ஆராதனைக்குரியவைகளைக் கவனித்துப் பார்த்தபொழுது, அறிப்படாத தேவனுக்கு என்று எழுதியிருக்கிற ஒரு பலிபீடத்தைக் கண்டேன்; நீங்கள் அறியாமல் ஆராதிக்கிற அவரையே நான் உங்களுக்கு அறிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[26. மனுஷஜாதியான சகல ஜனங்களையும் அவர் ஒரே இரத்தத்தினாலே தோன்றப்பண்ணி, பூமியின்மீதெங்கும் குடியிக்கச்செய்து, முன் தீர்மானிக்கப்பட்ட காலங்களையும் அவர்கள் குடியிருப்பின் எல்லைகளையும் குறித்திருக்கிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5758,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உலகத்தையும் அதிலுள்ள யாவற்றையும் உண்டாக்கின தேவனானவர் வானத்திற்கும் பூமிக்கும் ஆண்டவராயிருக்கிறபடியால் கைகளினால் கட்டப்பட்ட கோவில்களில் அவர் வாசம்பண்ணுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[27. கர்த்தராகிய தம்மை அவர்கள் தடவியாகிலும் கண்டுபிடிக்கத்தக்கதாகத் தம்மைத் தேடும்படிக்கு அப்படிச் செய்தார்; அவர் நம்மில் ஒருவருக்கும் தூரமானவரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5867,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உலகத்தையும் அதிலுள்ள யாவற்றையும் உண்டாக்கின தேவனானவர் வானத்திற்கும் பூமிக்கும் ஆண்டவராயிருக்கிறபடியால் கைகளினால் கட்டப்பட்ட கோவில்களில் அவர் வாசம்பண்ணுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[27. கர்த்தராகிய தம்மை அவர்கள் தடவியாகிலும் கண்டுபிடிக்கத்தக்கதாகத் தம்மைத் தேடும்படிக்கு அப்படிச் செய்தார்; அவர் நம்மில் ஒருவருக்கும் தூரமானவரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5976,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எல்லாருக்கும் ஜீவனையும் சுவாசத்தையும் சகலத்தையும் கொடுக்கிற அவர், தமக்கு யாதொன்று தேவையானதுபோல, மனுஷர் கைகளால் பணிவிடைகொள்ளுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[28. ஏனெனில் அவருக்குள் நாம் பிழைக்கிறோம், அசைகிறோம், இருக்கிறோம்; அப்படியே உங்கள் புலவர்களிலும் சிலர்: நாம் அவருடைய சந்ததியார் என்று சொல்லியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6085,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எல்லாருக்கும் ஜீவனையும் சுவாசத்தையும் சகலத்தையும் கொடுக்கிற அவர், தமக்கு யாதொன்று தேவையானதுபோல, மனுஷர் கைகளால் பணிவிடைகொள்ளுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[28. ஏனெனில் அவருக்குள் நாம் பிழைக்கிறோம், அசைகிறோம், இருக்கிறோம்; அப்படியே உங்கள் புலவர்களிலும் சிலர்: நாம் அவருடைய சந்ததியார் என்று சொல்லியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6194,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மனுஷஜாதியான சகல ஜனங்களையும் அவர் ஒரே இரத்தத்தினாலே தோன்றப்பண்ணி, பூமியின்மீதெங்கும் குடியிக்கச்செய்து, முன் தீர்மானிக்கப்பட்ட காலங்களையும் அவர்கள் குடியிருப்பின் எல்லைகளையும் குறித்திருக்கிறார்;]]></a:t>
+              <a:t><![CDATA[29. நாம் தேவனுடைய சந்ததியாயிருக்க, மனுஷருடைய சித்திரவேலையிலும் யுக்தியினாலும் உருவாக்கின பொன், வெள்ளி, கல் இவைகளுக்கு தெய்வம் ஒப்பாயிருக்குமென்று நாம் நினைக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6303,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தராகிய தம்மை அவர்கள் தடவியாகிலும் கண்டுபிடிக்கத்தக்கதாகத் தம்மைத் தேடும்படிக்கு அப்படிச் செய்தார்; அவர் நம்மில் ஒருவருக்கும் தூரமானவரல்லவே.]]></a:t>
+              <a:t><![CDATA[29. நாம் தேவனுடைய சந்ததியாயிருக்க, மனுஷருடைய சித்திரவேலையிலும் யுக்தியினாலும் உருவாக்கின பொன், வெள்ளி, கல் இவைகளுக்கு தெய்வம் ஒப்பாயிருக்குமென்று நாம் நினைக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6412,51 +6420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மேலும் ஒரு நாளைக் குறித்திருக்கிறார்; அதிலே அவர் தாம் நியமித்த மனுஷனைக்கொண்டு, பூலோகத்தை நீதியாய் நியாயந்தீர்ப்பார்; அந்த மனுஷனை மரித்தோரிலிருந்து எழுப்பினதினாலே அதின் நிச்சயத்தை எல்லாருக்கும் விளங்கப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. கிறிஸ்து பாடுபடவும் மரித்தோரிலிருந்து எழுந்திருக்கவும் வேண்டியதென்றும், நான் உங்களுக்கு அறிவிக்கிற இந்த இயேசுவே கிறிஸ்து என்றும் காண்பித்து, திருஷ்டாந்தப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6521,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தராகிய தம்மை அவர்கள் தடவியாகிலும் கண்டுபிடிக்கத்தக்கதாகத் தம்மைத் தேடும்படிக்கு அப்படிச் செய்தார்; அவர் நம்மில் ஒருவருக்கும் தூரமானவரல்லவே.]]></a:t>
+              <a:t><![CDATA[30. அறியாமையுள்ள காலங்களை தேவன் காணாதவர்போலிருந்தார்; இப்பொழுதோ மனந்திரும்பவேண்டுமென்று எங்குமுள்ள மனுஷரெல்லாருக்கும் கட்டளையிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6630,51 +6638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஏனெனில் அவருக்குள் நாம் பிழைக்கிறோம், அசைகிறோம், இருக்கிறோம்; அப்படியே உங்கள் புலவர்களிலும் சிலர்: நாம் அவருடைய சந்ததியார் என்று சொல்லியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[31. மேலும் ஒரு நாளைக் குறித்திருக்கிறார்; அதிலே அவர் தாம் நியமித்த மனுஷனைக்கொண்டு, பூலோகத்தை நீதியாய் நியாயந்தீர்ப்பார்; அந்த மனுஷனை மரித்தோரிலிருந்து எழுப்பினதினாலே அதின் நிச்சயத்தை எல்லாருக்கும் விளங்கப்பண்ணினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6739,51 +6747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஏனெனில் அவருக்குள் நாம் பிழைக்கிறோம், அசைகிறோம், இருக்கிறோம்; அப்படியே உங்கள் புலவர்களிலும் சிலர்: நாம் அவருடைய சந்ததியார் என்று சொல்லியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[31. மேலும் ஒரு நாளைக் குறித்திருக்கிறார்; அதிலே அவர் தாம் நியமித்த மனுஷனைக்கொண்டு, பூலோகத்தை நீதியாய் நியாயந்தீர்ப்பார்; அந்த மனுஷனை மரித்தோரிலிருந்து எழுப்பினதினாலே அதின் நிச்சயத்தை எல்லாருக்கும் விளங்கப்பண்ணினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6848,51 +6856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நாம் தேவனுடைய சந்ததியாயிருக்க, மனுஷருடைய சித்திரவேலையிலும் யுக்தியினாலும் உருவாக்கின பொன், வெள்ளி, கல் இவைகளுக்கு தெய்வம் ஒப்பாயிருக்குமென்று நாம் நினைக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[31. மேலும் ஒரு நாளைக் குறித்திருக்கிறார்; அதிலே அவர் தாம் நியமித்த மனுஷனைக்கொண்டு, பூலோகத்தை நீதியாய் நியாயந்தீர்ப்பார்; அந்த மனுஷனை மரித்தோரிலிருந்து எழுப்பினதினாலே அதின் நிச்சயத்தை எல்லாருக்கும் விளங்கப்பண்ணினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6957,51 +6965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நாம் தேவனுடைய சந்ததியாயிருக்க, மனுஷருடைய சித்திரவேலையிலும் யுக்தியினாலும் உருவாக்கின பொன், வெள்ளி, கல் இவைகளுக்கு தெய்வம் ஒப்பாயிருக்குமென்று நாம் நினைக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[32. மரித்தோரின் உயிர்த்தெழுதலைக்குறித்து அவர்கள் கேட்டபொழுது, சிலர் இகழ்ந்தார்கள். சிலர்: நீ சொல்லுகிறதை இன்னொருவேளை கேட்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7066,51 +7074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அறியாமையுள்ள காலங்களை தேவன் காணாதவர்போலிருந்தார்; இப்பொழுதோ மனந்திரும்பவேண்டுமென்று எங்குமுள்ள மனுஷரெல்லாருக்கும் கட்டளையிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[32. மரித்தோரின் உயிர்த்தெழுதலைக்குறித்து அவர்கள் கேட்டபொழுது, சிலர் இகழ்ந்தார்கள். சிலர்: நீ சொல்லுகிறதை இன்னொருவேளை கேட்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7175,51 +7183,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அறியாமையுள்ள காலங்களை தேவன் காணாதவர்போலிருந்தார்; இப்பொழுதோ மனந்திரும்பவேண்டுமென்று எங்குமுள்ள மனுஷரெல்லாருக்கும் கட்டளையிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[33. இப்படியிருக்க, பவுல் அவர்களை விட்டுப் போய்விட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. சிலர் அவனைப் பற்றிக்கொண்டு, விசுவாசிகளானார்கள். அவர்களில் மார்ஸ்மேடையின் நியாயாதிபதிகளில் ஒருவனாகிய தியொனீசியு என்பவனும், தாமரி என்னும் பேருள்ள ஒரு ஸ்திரீயும், இவர்களுடனே வேறு சிலரும் இருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. சிலர் அவனைப் பற்றிக்கொண்டு, விசுவாசிகளானார்கள். அவர்களில் மார்ஸ்மேடையின் நியாயாதிபதிகளில் ஒருவனாகிய தியொனீசியு என்பவனும், தாமரி என்னும் பேருள்ள ஒரு ஸ்திரீயும், இவர்களுடனே வேறு சிலரும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7284,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மேலும் ஒரு நாளைக் குறித்திருக்கிறார்; அதிலே அவர் தாம் நியமித்த மனுஷனைக்கொண்டு, பூலோகத்தை நீதியாய் நியாயந்தீர்ப்பார்; அந்த மனுஷனை மரித்தோரிலிருந்து எழுப்பினதினாலே அதின் நிச்சயத்தை எல்லாருக்கும் விளங்கப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. கிறிஸ்து பாடுபடவும் மரித்தோரிலிருந்து எழுந்திருக்கவும் வேண்டியதென்றும், நான் உங்களுக்கு அறிவிக்கிற இந்த இயேசுவே கிறிஸ்து என்றும் காண்பித்து, திருஷ்டாந்தப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7393,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மேலும் ஒரு நாளைக் குறித்திருக்கிறார்; அதிலே அவர் தாம் நியமித்த மனுஷனைக்கொண்டு, பூலோகத்தை நீதியாய் நியாயந்தீர்ப்பார்; அந்த மனுஷனை மரித்தோரிலிருந்து எழுப்பினதினாலே அதின் நிச்சயத்தை எல்லாருக்கும் விளங்கப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. அவர்களில் சிலரும், பக்தியுள்ள கிரேக்கரில் திரளான ஜனங்களும், கனம்பொருந்திய ஸ்திரீகளில் அநேகரும் விசுவாசித்து, பவுலையும் சீலாவையும் சேர்ந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7502,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மரித்தோரின் உயிர்த்தெழுதலைக்குறித்து அவர்கள் கேட்டபொழுது, சிலர் இகழ்ந்தார்கள். சிலர்: நீ சொல்லுகிறதை இன்னொருவேளை கேட்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவர்களில் சிலரும், பக்தியுள்ள கிரேக்கரில் திரளான ஜனங்களும், கனம்பொருந்திய ஸ்திரீகளில் அநேகரும் விசுவாசித்து, பவுலையும் சீலாவையும் சேர்ந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7581,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469194080" r:id="rId1"/>
+    <p:sldLayoutId id="2473089654" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8121,50 +8347,66 @@
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8289,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳುವದನ್ನು ನಾವು ಇನ್ನೊಂದು ಸಾರಿ ಕೇಳುತ್ತೇವೆ ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[5. But the Jews which believed not, moved with envy, took unto them certain lewd fellows of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಹೀಗಿರಲು ಪೌಲನು ಅವರ ಮಧ್ಯದಿಂದ ಹೊರಟುಹೋದನು.]]></a:t>
+              <a:t><![CDATA[baser sort, and gathered a company, and set all the city on an uproar, and assaulted the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಆದರೂ ಕೆಲವರು ಅವನನ್ನು ಅಂಟಿಕೊಂಡು ನಂಬಿದರು; ನಂಬಿದವರಲ್ಲಿ ಅರಿಯೊ ಪಾಗದ ದಿಯೊನುಸ್ಯನೂ ದಾಮರಿಯೆಂಬಾಕೆಯೂ]]></a:t>
+              <a:t><![CDATA[Jason, and sought to bring them out to the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರೊಂದಿಗೆ ಇನ್ನು ಕೆಲವರೂ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[6. And when they found them not, they drew Jason and certain brethren unto the rulers of the city,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆಗ ಅವರಲ್ಲಿ ಕೆಲವರೂ ಭಕ್ತ ರಾಗಿದ್ದ ಗ್ರೀಕರ ದೊಡ್ಡದೊಂದು ಸಮೂಹವೂ ಪ್ರಮುಖ ಸ್ತ್ರೀಯರಲ್ಲಿ ಅನೇಕರೂ ನಂಬಿ ಪೌಲ]]></a:t>
+              <a:t><![CDATA[crying, These that have turned the world upside down are come here also;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೀಲರನ್ನು ಸೇರಿಸಿಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[7. Whom Jason has received: and these all do contrary to the decrees of Caesar, saying that there is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಂಬದಿರುವ ಯೆಹೂ ದ್ಯರು ಹೊಟ್ಟೇಕಿಚ್ಚುಪಟ್ಟು ನೀಚರಾದ ಕೆಲವು ದುಷ್ಟ ರನ್ನು ಕರೆದುಕೊಂಡು ಬಂದು ಗುಂಪು ಕೂಡಿಸಿಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[another king, one Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣದಲ್ಲೆಲ್ಲಾ ಗದ್ದಲವನ್ನೆಬ್ಬಿಸಿ ಪೌಲ ಸೀಲರನ್ನು ಜನರೆದುರಿಗೆ ತರಬೇಕೆಂದು ಅವರನ್ನು ಹುಡುಕುತ್ತಾ ಯಾಸೋನನ ಮನೆಯ]]></a:t>
+              <a:t><![CDATA[8. And they troubled the people and the rulers of the city, when they heard these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಬಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[9. And when they had taken security of Jason, and of the other, they let them go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅವರು ಸಿಕ್ಕದೆ ಹೋದದ್ದರಿಂದ ಆ ಜನರು ಯಾಸೋನನನ್ನೂ ಕೆಲವು ಮಂದಿ ಸಹೋದರರನ್ನೂ ಪಟ್ಟಣದ ಅಧಿಕಾರಿ ಗಳ ಬಳಿಗೆ ಎಳಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[10. And the brethren immediately sent away Paul and Silas by night unto Berea: who coming thither]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಮುಂದೆ ಅವರು ಅಂಫಿಪೊಲಿ ಅಪೊ ಲೊನ್ಯಗಳನ್ನು ದಾಟಿ ಥೆಸಲೊನೀಕಕ್ಕೆ ಬಂದರು; ಅಲ್ಲಿ ಯೆಹೂದ್ಯರದೊಂದು ಸಭಾಮಂದಿರ ವಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[1. Now when they had passed through Amphipolis and Apollonia, they came to Thessalonica, where was a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗಿ--ಲೋಕವನ್ನು ತಲೆಕೆಳಗೆ ಮಾಡಿದ ಈ ಮನುಷ್ಯರು ಇಲ್ಲಿಗೂ ಬಂದಿದ್ದಾರೆ;]]></a:t>
+              <a:t><![CDATA[went into the synagogue of the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಯಾಸೋನನು ಅವರನ್ನು ಸೇರಿಸಿ ಕೊಂಡಿದ್ದಾನೆ; ಅವರೆಲ್ಲರು ಯೇಸುವೆಂಬ ಬೇರೊಬ್ಬ ಅರಸನು ಇದ್ದಾನೆಂದು ಹೇಳಿ ಕೈಸರನ]]></a:t>
+              <a:t><![CDATA[11. These were more noble than those in Thessalonica, in that they received the word with all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಜ್ಞೆಗಳಿಗೆ ವಿರುದ್ಧವಾಗಿ ನಡೆಯುತ್ತಾರೆ ಎಂದು ಕೂಗಿದರು.]]></a:t>
+              <a:t><![CDATA[readiness of mind, and searched the scriptures daily, whether those things were so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಜನರೂ ಪಟ್ಟಣದ ಅಧಿಕಾರಿಗಳೂ ಈ ಮಾತು ಗಳನ್ನು ಕೇಳಿ ಕಳವಳಪಟ್ಟು]]></a:t>
+              <a:t><![CDATA[12. Therefore many of them believed; also of honourable women which were Greeks, and of men, not a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಯಾಸೋನ ಮೊದಲಾ ದವರಿಂದ ಹೊಣೆ ತೆಗೆದುಕೊಂಡು ಅವರನ್ನು ಬಿಟ್ಟುಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಕೂಡಲೆ ಸಹೊದರರು ರಾತ್ರಿಯಲ್ಲಿ ಪೌಲಸೀಲ ರನ್ನು ಬೆರೋಯಕ್ಕೆ ಕಳುಹಿಸಿಬಿಟ್ಟರು; ಅವರು ಅಲ್ಲಿಗೆ ಸೇರಿ ಯೆಹೂದ್ಯರ]]></a:t>
+              <a:t><![CDATA[13. But when the Jews of Thessalonica had knowledge that the word of God was preached of Paul at]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಭಾಮಂದಿರದೊಳಕ್ಕೆ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[Berea, they came thither also, and stirred up the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅಲ್ಲಿಯವರು ಥೆಸಲೊನೀಕದವರಿಗಿಂತ ಸದ್ಗುಣ ವುಳ್ಳವರಾಗಿದ್ದು ವಾಕ್ಯವನ್ನು ಸಿದ್ಧಮನಸ್ಸಿನಿಂದ ಅಂಗೀ ಕರಿಸಿ ಇವರು]]></a:t>
+              <a:t><![CDATA[14. And then immediately the brethren sent away Paul to go as it were to the sea: but Silas and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳುವ ಮಾತುಗಳು ಹೌದೋ ಏನೋ ಎಂದು ಪ್ರತಿದಿನವೂ ಬರಹಗಳನ್ನು ಶೋಧಿ ಸುತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[Timotheus abode there still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆದದರಿಂದ ಅವರಲ್ಲಿ ಬಹಳ ಮಂದಿ ನಂಬಿದರು; ಇದಲ್ಲದೆ ಕುಲೀನರಾದ ಗ್ರೀಕ್‌ ಹೆಂಗಸರ ಲ್ಲಿಯೂ ಗಂಡಸರಲ್ಲಿಯೂ ಅನೇಕರು]]></a:t>
+              <a:t><![CDATA[15. And they that conducted Paul brought him unto Athens: and receiving a commandment unto Silas and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಪೌಲನು ತನ್ನ ಪದ್ಧತಿಯ ಪ್ರಕಾರ ಅಲ್ಲಿದ್ದವರ ಬಳಿಗೆ ಹೋಗಿ ಮೂರು ಸಬ್ಬತ್‌ ದಿನಗಳಲ್ಲಿ ಬರಹಗಳಿಂದ ಅವರ ಸಂಗಡ ವಾದಿಸಿ]]></a:t>
+              <a:t><![CDATA[synagogue of the Jews:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಂಬಿದರು.]]></a:t>
+              <a:t><![CDATA[Timotheus in order to come to him with all speed, they departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆದರೆ ಪೌಲನು ಬೆರೋಯದಲ್ಲಿಯೂ ದೇವರ ವಾಕ್ಯವನ್ನು ಸಾರುತ್ತಾನೆಂದು ಥೆಸಲೊನೀಕದ ಯೆಹೂ ದ್ಯರಿಗೆ ತಿಳಿದಾಗ ಅವರು]]></a:t>
+              <a:t><![CDATA[16. Now while Paul waited for them at Athens, his spirit was stirred in him, when he saw the city]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಲ್ಲಿಗೂ ಬಂದು ಜನರ ಗುಂಪುಗಳನ್ನು ರೇಗಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[wholly given to idolatry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಕೂಡಲೆ ಸಹೋದರರು ಪೌಲನನ್ನು ಸಮುದ್ರದ ತನಕ ಸಾಗ ಕಳುಹಿಸಿದರು. ಆದರೆ ಸೀಲನೂ ತಿಮೊಥೆಯನೂ ಅಲ್ಲೇ ನಿಂತರು.]]></a:t>
+              <a:t><![CDATA[17. Therefore disputed he in the synagogue with the Jews, and with the devout persons, and in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಪೌಲನನ್ನು ಸಾಗಕಳುಹಿಸಿದವರು ಅವನನ್ನು ಅಥೇನೆಯವರೆಗೂ ಕರೆದುಕೊಂಡು ಹೋಗಿ ಸೀಲ ನನ್ನೂ ತಿಮೊಥೆಯನನ್ನೂ ಬೇಗ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[market daily with them that met with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಗೆ ಬರ ಬೇಕೆಂಬ ಅಪ್ಪಣೆಯನ್ನು ಅವನಿಂದ ಹೊಂದಿ ಹೊರಟುಹೋದರು.]]></a:t>
+              <a:t><![CDATA[18. Then certain philosophers of the Epicureans, and of the Stoicks, encountered him. And some said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಪೌಲನು ಅವರಿಗೋಸ್ಕರ ಅಥೇನೆಯಲ್ಲಿ ಕಾದುಕೊಂಡಿರುವಾಗ ಆ ಪಟ್ಟಣವೆಲ್ಲಾ ವಿಗ್ರಹಾರಾ ಧನೆಯಿಂದ ತುಂಬಿರುವದನ್ನು ನೋಡಿ]]></a:t>
+              <a:t><![CDATA[What will this babbler say? other some, He seems to be a proclaimer of strange gods: because he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನ ಮನಸ್ಸು ಅವನೊಳಗೆ ಕುದಿಯಿತು.]]></a:t>
+              <a:t><![CDATA[preached unto them Jesus, and the resurrection.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆದದರಿಂದ ಅವನು ಸಭಾಮಂದಿರದಲ್ಲಿ ಯೆಹೂದ್ಯರ ಸಂಗಡಲೂ ಭಕ್ತಿವಂತರ ಸಂಗಡಲೂ ಪ್ರತಿದಿನ ಪೇಟೆಯಲ್ಲಿ ತನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[19. And they took him, and brought him unto Areopagus, saying, May we know what this new doctrine,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂಧಿಸಿದವರ ಸಂಗಡಲೂ ವಾದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[whereof you speak, is?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಕ್ರಿಸ್ತನು ಬಾಧೆಯನ್ನನುಭವಿಸಿ ಸತ್ತವರೊಳಗಿಂದ ತಿರಿಗಿ ಎದ್ದು ಬರುವದು ಅಗತ್ಯವೆಂತಲೂ--ನಾನು ನಿಮಗೆ ಪ್ರಸಿದ್ಧಿ]]></a:t>
+              <a:t><![CDATA[2. And Paul, as his manner was, went in unto them, and three sabbath days reasoned with them out of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಇದಲ್ಲದೆ ಎಪಿಕೂರಿಯರು, ಸ್ತೋಯಿಕರು ಎಂಬ ತತ್ವ ವಿಚಾರಕರಲ್ಲಿ ಕೆಲವರು ಅವನನ್ನು ಎದುರಿಸಿದರು. ಮತ್ತು ಅವರಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[20. For you bring certain strange things to our ears: we would know therefore what these things]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಲವರು--ಈ ಮಾತಾಳಿ ಏನು ಹೇಳಬೇಕೆಂದಿದ್ದಾನೆ ಅಂದರು. ಅವನು ಯೇಸುವಿನ ವಿಷಯವಾಗಿಯೂ ಪುನರುತ್ಥಾನದ ವಿಷಯ ವಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[mean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾರುತ್ತಿದ್ದದರಿಂದ--ಇವನು ಅನ್ಯ ದೇವರ]]></a:t>
+              <a:t><![CDATA[21. (For all the Athenians and strangers which were there spent their time in nothing else, but]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಅವರು ಅವನನ್ನು ಹಿಡಿದು ಅರಿಯೊಪಾಗಕ್ಕೆ ಕರೆದುಕೊಂಡುಹೋಗಿ--ನೀನು ಹೇಳುವ ಈ ನೂತನವಾದ ಬೋಧನೆಯನ್ನು ನಾವು]]></a:t>
+              <a:t><![CDATA[either to tell, or to hear some new thing.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿಯಬಹುದೋ?]]></a:t>
+              <a:t><![CDATA[22. Then Paul stood in the midst of Mars' hill, and said, All of you men of Athens, I perceive that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಅಪೂರ್ವವಾದ ಕೆಲವು ಸಂಗತಿಗಳನ್ನು ನಮಗೆ ಶ್ರುತಪಡಿಸುತ್ತೀಯಲ್ಲಾ. ಆದಕಾರಣ ಅದರ ಅರ್ಥ ವನ್ನು ತಿಳಿಯುವದಕ್ಕೆ ನಮಗೆ]]></a:t>
+              <a:t><![CDATA[in all things all of you are too superstitious.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಪೇಕ್ಷೆಯದೆ ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[23. For as I passed by, and beheld your devotions, I found an altar with this inscription, TO THE]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. (ಅಥೇನೆಯರೂ ಅಲ್ಲಿ ವಾಸವಾಗಿದ್ದ ಪರಸ್ಥಳ ದವರೂ ಹೊಸ ವಿಷಯಗಳನ್ನು ಹೇಳುವದಕ್ಕೂ ಕೇಳುವದಕ್ಕೂ ಹೊರತು ಬೇರೆ ಯಾವದಕ್ಕೂ]]></a:t>
+              <a:t><![CDATA[UNKNOWN GOD. Whom therefore all of you ignorantly worship, him declare I unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮಯ ಕೊಡುತ್ತಿರಲಿಲ್ಲ).]]></a:t>
+              <a:t><![CDATA[24. God that made the world and all things therein, seeing that he is Lord of heaven and earth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆಗ ಪೌಲನು ಅಂಗಾರಕದ ಬೆಟ್ಟದ ಮಧ್ಯದಲ್ಲಿ ನಿಂತು--ಅಥೇನೆಯ ಜನರೇ, ಎಲ್ಲಾ ವಿಷಯಗಳಲ್ಲಿ ನೀವು ಮೂಢ ಭಕ್ತರೆಂದು ನಾನು]]></a:t>
+              <a:t><![CDATA[dwells not in temples made with hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಡಿಸುವ ಈ ಯೇಸುವೇ ಕ್ರಿಸ್ತನೆಂತಲೂ ದೃಢವಾಗಿ ಹೇಳಿ ಸ್ಥಾಪಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[the scriptures,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗ್ರಹಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[25. Neither is worshipped with men's hands, as though he needed any thing, seeing he gives to all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ನಾನು ಹಾದು ಹೋಗುತ್ತಿರಲು ನಿಮ್ಮ ಧ್ಯಾನಗಳನ್ನು ನೋಡುತ್ತಾ ಇದ್ದಾಗ ಒಂದು ಬಲಿಪೀಠವು ನನ್ನ ಕಣ್ಣಿಗೆ ಬಿತ್ತು; ಅದರ]]></a:t>
+              <a:t><![CDATA[life, and breath, and all things;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ--ತಿಳಿಯದ ದೇವರಿಗೆ ಎಂದು ಬರೆದಿತ್ತು. ಆದಕಾರಣ ನೀವು ಯಾವದನ್ನು ತಿಳಿಯದೆ ಪೂಜಿಸುತ್ತೀರೋ ಅದನ್ನೇ ನಿಮಗೆ ತಿಳಿಯಪಡಿ]]></a:t>
+              <a:t><![CDATA[26. And has made of one blood all nations of men in order to dwell on all the face of the earth, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[has determined the times before appointed, and the bounds of their habitation;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಜಗತ್ತನ್ನೂ ಅದರಲ್ಲಿರುವ ಎಲ್ಲವುಗಳನ್ನೂ ಉಂಟುಮಾಡಿದ ದೇವರು ಭೂಮ್ಯಾಕಾಶಗಳ ಒಡೆಯ ನಾಗಿರುವದರಿಂದ ಕೈಯಿಂದ ಕಟ್ಟಿರುವ]]></a:t>
+              <a:t><![CDATA[27. That they should seek the Lord, if lest by any means they might feel after him, and find him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗುಡಿಗಳಲ್ಲಿ ವಾಸಮಾಡುವಾತನಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[though he be not far from every one of us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಇಲ್ಲವೆ ತಾನೇ ಎಲ್ಲರಿಗೆ ಜೀವವನ್ನು ಶ್ವಾಸವನ್ನು ಎಲ್ಲವನ್ನು ಕೊಡುವಾತ ನಾಗಿರಲಾಗಿ ಕೊರತೆಯಿದ್ದವನಂತೆ ಮನುಷ್ಯರ]]></a:t>
+              <a:t><![CDATA[28. For in him we live, and move, and have our being; as certain also of your own poets have said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೈಗಳಿಂದ ಆರಾಧನೆ ಹೊಂದುವಾತನಲ್ಲ;]]></a:t>
+              <a:t><![CDATA[For we are also his offspring.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆತನು ಒಂದೇ ರಕ್ತದಿಂದ ಎಲ್ಲಾ ಜನಾಂಗಗಳ ಮನುಷ್ಯರನ್ನು ಭೂಮುಖದ ಮೇಲೆಲ್ಲಾ ವಾಸಿಸುವದಕ್ಕಾಗಿ ಉಂಟು ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[29. Forasmuch then as we are the offspring of God, we ought not to think that the Godhead is like]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆತನು ನಮ್ಮಲ್ಲಿ ಒಬ್ಬನಿಗೂ ದೂರ ವಾದವನಲ್ಲದಿದ್ದರೂ ಅವರು ಕರ್ತನನ್ನು ತಡವಾಡಿ ಕಂಡುಕೊಂಡಾರೇನೋ ಎಂದು ಮೊದಲೇ ನೇಮಕ]]></a:t>
+              <a:t><![CDATA[unto gold, or silver, or stone, graven by are and man's device.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಯಾಕಂದರೆ ಆತನು ನಿಷ್ಕರ್ಷೆಮಾಡಿದ ಪುರುಷನ ಕೈಯಿಂದ ನೀತಿಗನುಸಾರವಾಗಿ ಭೂಲೋಕದ ನ್ಯಾಯವಿಚಾರಣೆ ಮಾಡುವದಕ್ಕೆ ಒಂದು]]></a:t>
+              <a:t><![CDATA[3. Opening and alleging, that Christ must essentially have suffered, and risen again from the dead;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾದ ಕಾಲಗಳನ್ನೂ ಅವರ ನಿವಾಸದ ಮೇರೆಗಳನ್ನೂ ನಿಶ್ಚಯಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[30. And the times of this ignorance God winked at; but now commands all men every where to repent:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆತನಲ್ಲಿಯೇ ನಾವು ಜೀವಿಸುತ್ತೇವೆ ಚಲಿಸುತ್ತೇವೆ ಇರುತ್ತೇವೆ. ನಿಮ್ಮ ಸ್ವಂತ ಕವಿಗಳಲ್ಲಿಯೂ ಕೆಲವರು--ನಾವೂ ಆತನ]]></a:t>
+              <a:t><![CDATA[31. Because he has appointed a day, in the which he will judge the world in righteousness by that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂತಾನದವರೇ ಎಂಬ ದಾಗಿ ಹೇಳಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[man whom he has ordained; whereof he has given assurance unto all men, in that he has raised him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ನಾವು ದೇವರ ಸಂತಾನದವ ರಾಗಿದ್ದ ಮೇಲೆ ದೈವತ್ವವು ಮನುಷ್ಯನ ಶಿಲ್ಪ ವಿದ್ಯೆ ಯಿಂದಲೂ ಕಲ್ಪನೆಯಿಂದಲೂ ಕೆತ್ತಿರುವ ಚಿನ್ನ]]></a:t>
+              <a:t><![CDATA[from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆಳ್ಳಿ ಕಲ್ಲಿಗೆ ಸಮಾನವೆಂದು ನಾವು ಭಾವಿಸಲೇಬಾರದು.]]></a:t>
+              <a:t><![CDATA[32. And when they heard of the resurrection of the dead, some mocked: and others said, We will hear]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಈ ಅಜ್ಞಾನಕಾಲಗಳನ್ನು ದೇವರುಲಕ್ಷ್ಯಕ್ಕೆ ತರಲಿಲ್ಲ; ಈಗಲಾದರೋ ಆತನು ಎಲ್ಲಾ ಕಡೆಯಲ್ಲಿರುವ ಮನು ಷ್ಯರೆಲ್ಲರೂ]]></a:t>
+              <a:t><![CDATA[you again of this matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +16583,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾನಸಾಂತರಪಡಬೇಕೆಂದು ಅಪ್ಪಣೆ ಕೊಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[33. So Paul departed from among them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Nevertheless certain men clave unto him, and believed: among the which was Dionysius the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Areopagite, and a woman named Damaris, and others with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿವಸ ವನ್ನು ನೇಮಕ ಮಾಡಿದ್ದಾನೆ. ಆತನನ್ನು ಸತ್ತವರೊಳ ಗಿಂದ ಎಬ್ಬಿಸಿದ್ದರಿಂದ ಇದಕ್ಕೆ ಎಲ್ಲರಿಗೂ ಆಧಾರ ಕೊಟ್ಟಿದ್ದಾನೆ]]></a:t>
+              <a:t><![CDATA[and that this Jesus, whom I preach unto you, is Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[4. And some of them believed, and consorted with Paul and Silas; and of the devout Greeks a great]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಸತ್ತವರ ಪುನರುತ್ಥಾನದ ವಿಷಯವನ್ನು ಕೇಳಿದಾಗ ಕೆಲವರು ಅಪಹಾಸ್ಯ ಮಾಡಿದರು; ಬೇರೆ ಕೆಲವರು--ನೀನು ಈ ವಿಷಯದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[multitude, and of the chief women not a few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16798,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17083,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>66</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>