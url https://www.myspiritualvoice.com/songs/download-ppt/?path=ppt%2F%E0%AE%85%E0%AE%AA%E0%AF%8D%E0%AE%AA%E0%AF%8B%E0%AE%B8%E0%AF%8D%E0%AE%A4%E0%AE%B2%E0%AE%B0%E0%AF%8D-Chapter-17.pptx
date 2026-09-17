--- v1 (2026-07-15)
+++ v2 (2026-09-17)
@@ -127,50 +127,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +235,58 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +452,61 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விசுவாசியாத யூதர்கள் வைராக்கியங்கொண்டு வீணராகிய சில பொல்லாதவர்களைச் சேர்த்துக்கொண்டு கூட்டங்கூடி, பட்டணத்தில் அமளியுண்டாக்கி, யாசோனுடைய வீட்டை வளைந்துகொண்டு, அவர்களைப் பட்டணத்தாருக்கு முன்பாக இழுத்துக்கொண்டுவர வகைதேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. But the Jews which believed not, moved with envy, took unto them certain lewd fellows of the baser sort, and gathered a company, and set all the city on an uproar, and assaulted the house of Jason, and sought to bring them out to the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விசுவாசியாத யூதர்கள் வைராக்கியங்கொண்டு வீணராகிய சில பொல்லாதவர்களைச் சேர்த்துக்கொண்டு கூட்டங்கூடி, பட்டணத்தில் அமளியுண்டாக்கி, யாசோனுடைய வீட்டை வளைந்துகொண்டு, அவர்களைப் பட்டணத்தாருக்கு முன்பாக இழுத்துக்கொண்டுவர வகைதேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. But the Jews which believed not, moved with envy, took unto them certain lewd fellows of the baser sort, and gathered a company, and set all the city on an uproar, and assaulted the house of Jason, and sought to bring them out to the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விசுவாசியாத யூதர்கள் வைராக்கியங்கொண்டு வீணராகிய சில பொல்லாதவர்களைச் சேர்த்துக்கொண்டு கூட்டங்கூடி, பட்டணத்தில் அமளியுண்டாக்கி, யாசோனுடைய வீட்டை வளைந்துகொண்டு, அவர்களைப் பட்டணத்தாருக்கு முன்பாக இழுத்துக்கொண்டுவர வகைதேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. But the Jews which believed not, moved with envy, took unto them certain lewd fellows of the baser sort, and gathered a company, and set all the city on an uproar, and assaulted the house of Jason, and sought to bring them out to the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களைக் காணாமல், யாசோனையும் சில சகோதரையும் பட்டணத்து அதிகாரிகளிடத்தில் இழுத்துக்கொண்டுவந்து: உலகத்தைக் கலக்குகிறவர்கள் இங்கேயும் வந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when they found them not, they drew Jason and certain brethren unto the rulers of the city, crying, These that have turned the world upside down are come here also;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களைக் காணாமல், யாசோனையும் சில சகோதரையும் பட்டணத்து அதிகாரிகளிடத்தில் இழுத்துக்கொண்டுவந்து: உலகத்தைக் கலக்குகிறவர்கள் இங்கேயும் வந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when they found them not, they drew Jason and certain brethren unto the rulers of the city, crying, These that have turned the world upside down are come here also;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவர்களை யாசோன் ஏற்றுக்கொண்டான். இவர்களெல்லாரும் இயேசு என்னும் வேறொருவனை ராஜா என்று சொல்லி, இராயனுடைய கட்டளைகளுக்கு விரோதமாகச் செய்கிறார்களென்று கூக்குரலிட்டு,]]></a:t>
+              <a:t><![CDATA[7. Whom Jason has received: and these all do contrary to the decrees of Caesar, saying that there is another king, one Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவர்களை யாசோன் ஏற்றுக்கொண்டான். இவர்களெல்லாரும் இயேசு என்னும் வேறொருவனை ராஜா என்று சொல்லி, இராயனுடைய கட்டளைகளுக்கு விரோதமாகச் செய்கிறார்களென்று கூக்குரலிட்டு,]]></a:t>
+              <a:t><![CDATA[7. Whom Jason has received: and these all do contrary to the decrees of Caesar, saying that there is another king, one Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவைகளைக் கேட்டுக்கொண்டிருந்த ஜனங்களையும் பட்டணத்து அதிகாரிகளையும் கலங்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And they troubled the people and the rulers of the city, when they heard these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு அவர்கள் யாசோனிடத்திலும் மற்றவர்களிடத்திலும் ஜாமீன் வாங்கிக்கொண்டு, அவர்களை விட்டுவிட்டார்கள்]]></a:t>
+              <a:t><![CDATA[9. And when they had taken security of Jason, and of the other, they let them go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உடனே சகோதரர் இராத்திரிகாலத்திலே பவுலையும் சீலாவையும் பெரோயா பட்டணத்துக்கு அனுப்பிவிட்டார்கள்; அவர்கள் அங்கே சேர்ந்து, யூதருடைய ஜெபஆலயத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And when they had taken security of Jason, and of the other, they let them go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர்கள் அம்பிபோலி பட்டணத்தையும் அப்பொலோனியா பட்டணத்தையும் கடந்து, தெசலோனிக்கே பட்டணத்துக்கு வந்தார்கள்; அங்கே யூதருக்கு ஒரு ஜெபஆலயம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[1. Now when they had passed through Amphipolis and Apollonia, they came to Thessalonica, where was a synagogue of the Jews:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உடனே சகோதரர் இராத்திரிகாலத்திலே பவுலையும் சீலாவையும் பெரோயா பட்டணத்துக்கு அனுப்பிவிட்டார்கள்; அவர்கள் அங்கே சேர்ந்து, யூதருடைய ஜெபஆலயத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the brethren immediately sent away Paul and Silas by night unto Berea: who coming thither went into the synagogue of the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப் பட்டணத்தார் மனோவாஞ்சையாய் வசனத்தை ஏற்றுக்கொண்டு, காரியங்கள் இப்படியிருக்கிறதா என்று தினந்தோறும் வேதவாக்கியங்களை ஆராய்ந்துபார்த்ததினால், தெசலோனிக்கேயில் உள்ளவர்களைப்பார்க்கிலும் நற்குணசாலிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the brethren immediately sent away Paul and Silas by night unto Berea: who coming thither went into the synagogue of the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப் பட்டணத்தார் மனோவாஞ்சையாய் வசனத்தை ஏற்றுக்கொண்டு, காரியங்கள் இப்படியிருக்கிறதா என்று தினந்தோறும் வேதவாக்கியங்களை ஆராய்ந்துபார்த்ததினால், தெசலோனிக்கேயில் உள்ளவர்களைப்பார்க்கிலும் நற்குணசாலிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. These were more noble than those in Thessalonica, in that they received the word with all readiness of mind, and searched the scriptures daily, whether those things were so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதனால் அவர்களில் அநேகம்பேரும் கனம்பொருந்திய கிரேக்கரில் அநேக ஸ்திரீகளும் புருஷர்களும் விசுவாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. These were more noble than those in Thessalonica, in that they received the word with all readiness of mind, and searched the scriptures daily, whether those things were so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதனால் அவர்களில் அநேகம்பேரும் கனம்பொருந்திய கிரேக்கரில் அநேக ஸ்திரீகளும் புருஷர்களும் விசுவாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. These were more noble than those in Thessalonica, in that they received the word with all readiness of mind, and searched the scriptures daily, whether those things were so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெரோயாவிலும் தேவவசனம் பவுலினால் அறிவிக்கப்படுகிறதென்று தெசலோனிக்கேயரான யூதர்கள் அறிந்தபோது அங்கேயும் வந்து, ஜனங்களைக் கிளப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Therefore many of them believed; also of honourable women which were Greeks, and of men, not a few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெரோயாவிலும் தேவவசனம் பவுலினால் அறிவிக்கப்படுகிறதென்று தெசலோனிக்கேயரான யூதர்கள் அறிந்தபோது அங்கேயும் வந்து, ஜனங்களைக் கிளப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Therefore many of them believed; also of honourable women which were Greeks, and of men, not a few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உடனே சகோதரர் பவுலைச் சமுத்திரவழியாய்ப் போக அனுப்பிவிட்டார்கள். சீலாவும் தீமோத்தேயும் அங்கே தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But when the Jews of Thessalonica had knowledge that the word of God was preached of Paul at Berea, they came thither also, and stirred up the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உடனே சகோதரர் பவுலைச் சமுத்திரவழியாய்ப் போக அனுப்பிவிட்டார்கள். சீலாவும் தீமோத்தேயும் அங்கே தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But when the Jews of Thessalonica had knowledge that the word of God was preached of Paul at Berea, they came thither also, and stirred up the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பவுலை வழிநடத்தினவர்கள் அவனை அத்தேனே பட்டணம்வரைக்கும் அழைத்துக்கொண்டுபோய்; அங்கே சீலாவும் தீமோத்தேயும் அதிசீக்கிரமாகத் தன்னிடத்திற்கு வரும்படி அவர்களுக்குச் சொல்லக் கட்டளை பெற்றுக்கொண்டு புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And then immediately the brethren sent away Paul to go as it were to the sea: but Silas and Timotheus abode there still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர்கள் அம்பிபோலி பட்டணத்தையும் அப்பொலோனியா பட்டணத்தையும் கடந்து, தெசலோனிக்கே பட்டணத்துக்கு வந்தார்கள்; அங்கே யூதருக்கு ஒரு ஜெபஆலயம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[1. Now when they had passed through Amphipolis and Apollonia, they came to Thessalonica, where was a synagogue of the Jews:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பவுலை வழிநடத்தினவர்கள் அவனை அத்தேனே பட்டணம்வரைக்கும் அழைத்துக்கொண்டுபோய்; அங்கே சீலாவும் தீமோத்தேயும் அதிசீக்கிரமாகத் தன்னிடத்திற்கு வரும்படி அவர்களுக்குச் சொல்லக் கட்டளை பெற்றுக்கொண்டு புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And then immediately the brethren sent away Paul to go as it were to the sea: but Silas and Timotheus abode there still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அத்தேனே பட்டணத்தில் பவுல் அவர்களுக்காகக் காத்துக்கொண்டிருக்கையில், அந்தப் பட்டணம் விக்கிரகங்களால் நிறைந்திருக்கிறதைக் கண்டு, தன் ஆவியில் மிகுந்த வைராக்கியமடைந்து,]]></a:t>
+              <a:t><![CDATA[15. And they that conducted Paul brought him unto Athens: and receiving a commandment unto Silas and Timotheus in order to come to him with all speed, they departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அத்தேனே பட்டணத்தில் பவுல் அவர்களுக்காகக் காத்துக்கொண்டிருக்கையில், அந்தப் பட்டணம் விக்கிரகங்களால் நிறைந்திருக்கிறதைக் கண்டு, தன் ஆவியில் மிகுந்த வைராக்கியமடைந்து,]]></a:t>
+              <a:t><![CDATA[15. And they that conducted Paul brought him unto Athens: and receiving a commandment unto Silas and Timotheus in order to come to him with all speed, they departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜெப ஆலயத்தில் யூதரோடும், பக்தியுள்ளவர்களோடும், சந்தைவெளியில் எதிர்ப்பட்டவர்களோடும் தினந்தோறும் சம்பாஷாணைபண்ணினான்]]></a:t>
+              <a:t><![CDATA[15. And they that conducted Paul brought him unto Athens: and receiving a commandment unto Silas and Timotheus in order to come to him with all speed, they departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜெப ஆலயத்தில் யூதரோடும், பக்தியுள்ளவர்களோடும், சந்தைவெளியில் எதிர்ப்பட்டவர்களோடும் தினந்தோறும் சம்பாஷாணைபண்ணினான்]]></a:t>
+              <a:t><![CDATA[16. Now while Paul waited for them at Athens, his spirit was stirred in him, when he saw the city wholly given to idolatry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது எப்பிக்கூரரும் ஸ்தோயிக்கருமான ஞானிகளில் சிலர் அவனுடனே வாக்குவாதம்பண்ணினார்கள். சிலர்: இந்த வாயாடி என்ன பேசப்போகிறான் என்றார்கள். சிலர்: இவன் அந்நிய தேவதைகளை அறிவிக்கிறவனாகக் காண்கிறது என்றார்கள். அவன் இயேசுவையும் உயிர்த்தெழுதலையும் அவர்களுக்குப் பிரசங்கித்தபடியினாலே அப்படிச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Now while Paul waited for them at Athens, his spirit was stirred in him, when he saw the city wholly given to idolatry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது எப்பிக்கூரரும் ஸ்தோயிக்கருமான ஞானிகளில் சிலர் அவனுடனே வாக்குவாதம்பண்ணினார்கள். சிலர்: இந்த வாயாடி என்ன பேசப்போகிறான் என்றார்கள். சிலர்: இவன் அந்நிய தேவதைகளை அறிவிக்கிறவனாகக் காண்கிறது என்றார்கள். அவன் இயேசுவையும் உயிர்த்தெழுதலையும் அவர்களுக்குப் பிரசங்கித்தபடியினாலே அப்படிச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Therefore disputed he in the synagogue with the Jews, and with the devout persons, and in the market daily with them that met with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது எப்பிக்கூரரும் ஸ்தோயிக்கருமான ஞானிகளில் சிலர் அவனுடனே வாக்குவாதம்பண்ணினார்கள். சிலர்: இந்த வாயாடி என்ன பேசப்போகிறான் என்றார்கள். சிலர்: இவன் அந்நிய தேவதைகளை அறிவிக்கிறவனாகக் காண்கிறது என்றார்கள். அவன் இயேசுவையும் உயிர்த்தெழுதலையும் அவர்களுக்குப் பிரசங்கித்தபடியினாலே அப்படிச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Therefore disputed he in the synagogue with the Jews, and with the devout persons, and in the market daily with them that met with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் அவனை மார்ஸ் மேடைக்கு அழைத்துக்கொண்டுபோய்: நீ சொல்லுகிற புதிதான உபதேசம் இன்னதென்று நாங்கள் அறியலாமா?]]></a:t>
+              <a:t><![CDATA[18. Then certain philosophers of the Epicureans, and of the Stoicks, encountered him. And some said, What will this babbler say? other some, He seems to be a proclaimer of strange gods: because he preached unto them Jesus, and the resurrection.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் அவனை மார்ஸ் மேடைக்கு அழைத்துக்கொண்டுபோய்: நீ சொல்லுகிற புதிதான உபதேசம் இன்னதென்று நாங்கள் அறியலாமா?]]></a:t>
+              <a:t><![CDATA[18. Then certain philosophers of the Epicureans, and of the Stoicks, encountered him. And some said, What will this babbler say? other some, He seems to be a proclaimer of strange gods: because he preached unto them Jesus, and the resurrection.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பவுல் தன் வழக்கத்தின்படியே அவர்களிடத்தில் போய், மூன்று ஓய்வுநாட்களில் வேதவாக்கியங்களின் நியாயங்களை எடுத்து அவர்களுடனே சம்பாஷித்து,]]></a:t>
+              <a:t><![CDATA[2. And Paul, as his manner was, went in unto them, and three sabbath days reasoned with them out of the scriptures,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நூதனமான காரியங்களை எங்கள் காதுகள் கேட்கப்பண்ணுகிறாய்; அவைகளின் கருத்து இன்னதென்று அறிய மனதாயிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Then certain philosophers of the Epicureans, and of the Stoicks, encountered him. And some said, What will this babbler say? other some, He seems to be a proclaimer of strange gods: because he preached unto them Jesus, and the resurrection.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நூதனமான காரியங்களை எங்கள் காதுகள் கேட்கப்பண்ணுகிறாய்; அவைகளின் கருத்து இன்னதென்று அறிய மனதாயிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Then certain philosophers of the Epicureans, and of the Stoicks, encountered him. And some said, What will this babbler say? other some, He seems to be a proclaimer of strange gods: because he preached unto them Jesus, and the resurrection.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்த அத்தேனே பட்டணத்தாரெல்லாரும், அங்கே தங்குகிற அந்நியரும், நவமான காரியங்களைச் சொல்லுகிறதிலும் கேட்கிறதிலுமேயொழிய வேறொன்றிலும் பொழுதுபோக்குகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[19. And they took him, and brought him unto Areopagus, saying, May we know what this new doctrine, whereof you speak, is?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்த அத்தேனே பட்டணத்தாரெல்லாரும், அங்கே தங்குகிற அந்நியரும், நவமான காரியங்களைச் சொல்லுகிறதிலும் கேட்கிறதிலுமேயொழிய வேறொன்றிலும் பொழுதுபோக்குகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[19. And they took him, and brought him unto Areopagus, saying, May we know what this new doctrine, whereof you speak, is?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது பவுல் மார்ஸ் மேடையின் நடுவிலே நின்று: அத்தேனரே, எந்த விஷயத்திலும் நீங்கள் மிகுந்த தேவதாபக்தியுள்ளவர்களென்று காண்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. For you bring certain strange things to our ears: we would know therefore what these things mean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது பவுல் மார்ஸ் மேடையின் நடுவிலே நின்று: அத்தேனரே, எந்த விஷயத்திலும் நீங்கள் மிகுந்த தேவதாபக்தியுள்ளவர்களென்று காண்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. For you bring certain strange things to our ears: we would know therefore what these things mean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எப்படியென்றால், நான் சுற்றித்திரிந்து, உங்கள் ஆராதனைக்குரியவைகளைக் கவனித்துப் பார்த்தபொழுது, அறிப்படாத தேவனுக்கு என்று எழுதியிருக்கிற ஒரு பலிபீடத்தைக் கண்டேன்; நீங்கள் அறியாமல் ஆராதிக்கிற அவரையே நான் உங்களுக்கு அறிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[21. (For all the Athenians and strangers which were there spent their time in nothing else, but either to tell, or to hear some new thing.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எப்படியென்றால், நான் சுற்றித்திரிந்து, உங்கள் ஆராதனைக்குரியவைகளைக் கவனித்துப் பார்த்தபொழுது, அறிப்படாத தேவனுக்கு என்று எழுதியிருக்கிற ஒரு பலிபீடத்தைக் கண்டேன்; நீங்கள் அறியாமல் ஆராதிக்கிற அவரையே நான் உங்களுக்கு அறிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[21. (For all the Athenians and strangers which were there spent their time in nothing else, but either to tell, or to hear some new thing.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உலகத்தையும் அதிலுள்ள யாவற்றையும் உண்டாக்கின தேவனானவர் வானத்திற்கும் பூமிக்கும் ஆண்டவராயிருக்கிறபடியால் கைகளினால் கட்டப்பட்ட கோவில்களில் அவர் வாசம்பண்ணுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[22. Then Paul stood in the midst of Mars' hill, and said, All of you men of Athens, I perceive that in all things all of you are too superstitious.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உலகத்தையும் அதிலுள்ள யாவற்றையும் உண்டாக்கின தேவனானவர் வானத்திற்கும் பூமிக்கும் ஆண்டவராயிருக்கிறபடியால் கைகளினால் கட்டப்பட்ட கோவில்களில் அவர் வாசம்பண்ணுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[22. Then Paul stood in the midst of Mars' hill, and said, All of you men of Athens, I perceive that in all things all of you are too superstitious.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பவுல் தன் வழக்கத்தின்படியே அவர்களிடத்தில் போய், மூன்று ஓய்வுநாட்களில் வேதவாக்கியங்களின் நியாயங்களை எடுத்து அவர்களுடனே சம்பாஷித்து,]]></a:t>
+              <a:t><![CDATA[2. And Paul, as his manner was, went in unto them, and three sabbath days reasoned with them out of the scriptures,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எல்லாருக்கும் ஜீவனையும் சுவாசத்தையும் சகலத்தையும் கொடுக்கிற அவர், தமக்கு யாதொன்று தேவையானதுபோல, மனுஷர் கைகளால் பணிவிடைகொள்ளுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[23. For as I passed by, and beheld your devotions, I found an altar with this inscription, TO THE UNKNOWN GOD. Whom therefore all of you ignorantly worship, him declare I unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எல்லாருக்கும் ஜீவனையும் சுவாசத்தையும் சகலத்தையும் கொடுக்கிற அவர், தமக்கு யாதொன்று தேவையானதுபோல, மனுஷர் கைகளால் பணிவிடைகொள்ளுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[23. For as I passed by, and beheld your devotions, I found an altar with this inscription, TO THE UNKNOWN GOD. Whom therefore all of you ignorantly worship, him declare I unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மனுஷஜாதியான சகல ஜனங்களையும் அவர் ஒரே இரத்தத்தினாலே தோன்றப்பண்ணி, பூமியின்மீதெங்கும் குடியிக்கச்செய்து, முன் தீர்மானிக்கப்பட்ட காலங்களையும் அவர்கள் குடியிருப்பின் எல்லைகளையும் குறித்திருக்கிறார்;]]></a:t>
+              <a:t><![CDATA[23. For as I passed by, and beheld your devotions, I found an altar with this inscription, TO THE UNKNOWN GOD. Whom therefore all of you ignorantly worship, him declare I unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மனுஷஜாதியான சகல ஜனங்களையும் அவர் ஒரே இரத்தத்தினாலே தோன்றப்பண்ணி, பூமியின்மீதெங்கும் குடியிக்கச்செய்து, முன் தீர்மானிக்கப்பட்ட காலங்களையும் அவர்கள் குடியிருப்பின் எல்லைகளையும் குறித்திருக்கிறார்;]]></a:t>
+              <a:t><![CDATA[24. God that made the world and all things therein, seeing that he is Lord of heaven and earth, dwells not in temples made with hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தராகிய தம்மை அவர்கள் தடவியாகிலும் கண்டுபிடிக்கத்தக்கதாகத் தம்மைத் தேடும்படிக்கு அப்படிச் செய்தார்; அவர் நம்மில் ஒருவருக்கும் தூரமானவரல்லவே.]]></a:t>
+              <a:t><![CDATA[24. God that made the world and all things therein, seeing that he is Lord of heaven and earth, dwells not in temples made with hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தராகிய தம்மை அவர்கள் தடவியாகிலும் கண்டுபிடிக்கத்தக்கதாகத் தம்மைத் தேடும்படிக்கு அப்படிச் செய்தார்; அவர் நம்மில் ஒருவருக்கும் தூரமானவரல்லவே.]]></a:t>
+              <a:t><![CDATA[25. Neither is worshipped with men's hands, as though he needed any thing, seeing he gives to all life, and breath, and all things;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஏனெனில் அவருக்குள் நாம் பிழைக்கிறோம், அசைகிறோம், இருக்கிறோம்; அப்படியே உங்கள் புலவர்களிலும் சிலர்: நாம் அவருடைய சந்ததியார் என்று சொல்லியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Neither is worshipped with men's hands, as though he needed any thing, seeing he gives to all life, and breath, and all things;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஏனெனில் அவருக்குள் நாம் பிழைக்கிறோம், அசைகிறோம், இருக்கிறோம்; அப்படியே உங்கள் புலவர்களிலும் சிலர்: நாம் அவருடைய சந்ததியார் என்று சொல்லியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And has made of one blood all nations of men in order to dwell on all the face of the earth, and has determined the times before appointed, and the bounds of their habitation;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நாம் தேவனுடைய சந்ததியாயிருக்க, மனுஷருடைய சித்திரவேலையிலும் யுக்தியினாலும் உருவாக்கின பொன், வெள்ளி, கல் இவைகளுக்கு தெய்வம் ஒப்பாயிருக்குமென்று நாம் நினைக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[26. And has made of one blood all nations of men in order to dwell on all the face of the earth, and has determined the times before appointed, and the bounds of their habitation;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நாம் தேவனுடைய சந்ததியாயிருக்க, மனுஷருடைய சித்திரவேலையிலும் யுக்தியினாலும் உருவாக்கின பொன், வெள்ளி, கல் இவைகளுக்கு தெய்வம் ஒப்பாயிருக்குமென்று நாம் நினைக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[26. And has made of one blood all nations of men in order to dwell on all the face of the earth, and has determined the times before appointed, and the bounds of their habitation;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்து பாடுபடவும் மரித்தோரிலிருந்து எழுந்திருக்கவும் வேண்டியதென்றும், நான் உங்களுக்கு அறிவிக்கிற இந்த இயேசுவே கிறிஸ்து என்றும் காண்பித்து, திருஷ்டாந்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[3. Opening and alleging, that Christ must essentially have suffered, and risen again from the dead; and that this Jesus, whom I preach unto you, is Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அறியாமையுள்ள காலங்களை தேவன் காணாதவர்போலிருந்தார்; இப்பொழுதோ மனந்திரும்பவேண்டுமென்று எங்குமுள்ள மனுஷரெல்லாருக்கும் கட்டளையிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[27. That they should seek the Lord, if lest by any means they might feel after him, and find him, though he be not far from every one of us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மேலும் ஒரு நாளைக் குறித்திருக்கிறார்; அதிலே அவர் தாம் நியமித்த மனுஷனைக்கொண்டு, பூலோகத்தை நீதியாய் நியாயந்தீர்ப்பார்; அந்த மனுஷனை மரித்தோரிலிருந்து எழுப்பினதினாலே அதின் நிச்சயத்தை எல்லாருக்கும் விளங்கப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. That they should seek the Lord, if lest by any means they might feel after him, and find him, though he be not far from every one of us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மேலும் ஒரு நாளைக் குறித்திருக்கிறார்; அதிலே அவர் தாம் நியமித்த மனுஷனைக்கொண்டு, பூலோகத்தை நீதியாய் நியாயந்தீர்ப்பார்; அந்த மனுஷனை மரித்தோரிலிருந்து எழுப்பினதினாலே அதின் நிச்சயத்தை எல்லாருக்கும் விளங்கப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. For in him we live, and move, and have our being; as certain also of your own poets have said, For we are also his offspring.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மேலும் ஒரு நாளைக் குறித்திருக்கிறார்; அதிலே அவர் தாம் நியமித்த மனுஷனைக்கொண்டு, பூலோகத்தை நீதியாய் நியாயந்தீர்ப்பார்; அந்த மனுஷனை மரித்தோரிலிருந்து எழுப்பினதினாலே அதின் நிச்சயத்தை எல்லாருக்கும் விளங்கப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. For in him we live, and move, and have our being; as certain also of your own poets have said, For we are also his offspring.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மரித்தோரின் உயிர்த்தெழுதலைக்குறித்து அவர்கள் கேட்டபொழுது, சிலர் இகழ்ந்தார்கள். சிலர்: நீ சொல்லுகிறதை இன்னொருவேளை கேட்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Forasmuch then as we are the offspring of God, we ought not to think that the Godhead is like unto gold, or silver, or stone, graven by are and man's device.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மரித்தோரின் உயிர்த்தெழுதலைக்குறித்து அவர்கள் கேட்டபொழுது, சிலர் இகழ்ந்தார்கள். சிலர்: நீ சொல்லுகிறதை இன்னொருவேளை கேட்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Forasmuch then as we are the offspring of God, we ought not to think that the Godhead is like unto gold, or silver, or stone, graven by are and man's device.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்படியிருக்க, பவுல் அவர்களை விட்டுப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[30. And the times of this ignorance God winked at; but now commands all men every where to repent:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சிலர் அவனைப் பற்றிக்கொண்டு, விசுவாசிகளானார்கள். அவர்களில் மார்ஸ்மேடையின் நியாயாதிபதிகளில் ஒருவனாகிய தியொனீசியு என்பவனும், தாமரி என்னும் பேருள்ள ஒரு ஸ்திரீயும், இவர்களுடனே வேறு சிலரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And the times of this ignorance God winked at; but now commands all men every where to repent:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7433,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சிலர் அவனைப் பற்றிக்கொண்டு, விசுவாசிகளானார்கள். அவர்களில் மார்ஸ்மேடையின் நியாயாதிபதிகளில் ஒருவனாகிய தியொனீசியு என்பவனும், தாமரி என்னும் பேருள்ள ஒரு ஸ்திரீயும், இவர்களுடனே வேறு சிலரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Because he has appointed a day, in the which he will judge the world in righteousness by that man whom he has ordained; whereof he has given assurance unto all men, in that he has raised him from the dead.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Because he has appointed a day, in the which he will judge the world in righteousness by that man whom he has ordained; whereof he has given assurance unto all men, in that he has raised him from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7651,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்து பாடுபடவும் மரித்தோரிலிருந்து எழுந்திருக்கவும் வேண்டியதென்றும், நான் உங்களுக்கு அறிவிக்கிற இந்த இயேசுவே கிறிஸ்து என்றும் காண்பித்து, திருஷ்டாந்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[3. Opening and alleging, that Christ must essentially have suffered, and risen again from the dead; and that this Jesus, whom I preach unto you, is Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Because he has appointed a day, in the which he will judge the world in righteousness by that man whom he has ordained; whereof he has given assurance unto all men, in that he has raised him from the dead.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And when they heard of the resurrection of the dead, some mocked: and others said, We will hear you again of this matter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And when they heard of the resurrection of the dead, some mocked: and others said, We will hear you again of this matter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. So Paul departed from among them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Nevertheless certain men clave unto him, and believed: among the which was Dionysius the Areopagite, and a woman named Damaris, and others with them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Nevertheless certain men clave unto him, and believed: among the which was Dionysius the Areopagite, and a woman named Damaris, and others with them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Nevertheless certain men clave unto him, and believed: among the which was Dionysius the Areopagite, and a woman named Damaris, and others with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களில் சிலரும், பக்தியுள்ள கிரேக்கரில் திரளான ஜனங்களும், கனம்பொருந்திய ஸ்திரீகளில் அநேகரும் விசுவாசித்து, பவுலையும் சீலாவையும் சேர்ந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And some of them believed, and consorted with Paul and Silas; and of the devout Greeks a great multitude, and of the chief women not a few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களில் சிலரும், பக்தியுள்ள கிரேக்கரில் திரளான ஜனங்களும், கனம்பொருந்திய ஸ்திரீகளில் அநேகரும் விசுவாசித்து, பவுலையும் சீலாவையும் சேர்ந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And some of them believed, and consorted with Paul and Silas; and of the devout Greeks a great multitude, and of the chief women not a few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089654" r:id="rId1"/>
+    <p:sldLayoutId id="2478619106" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,54 +9267,118 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8531,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But the Jews which believed not, moved with envy, took unto them certain lewd fellows of the]]></a:t>
+              <a:t><![CDATA[5. விசுவாசியாத யூதர்கள் வைராக்கியங்கொண்டு வீணராகிய சில பொல்லாதவர்களைச் சேர்த்துக்கொண்டு கூட்டங்கூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[baser sort, and gathered a company, and set all the city on an uproar, and assaulted the house of]]></a:t>
+              <a:t><![CDATA[பட்டணத்தில் அமளியுண்டாக்கி, யாசோனுடைய வீட்டை வளைந்துகொண்டு, அவர்களைப் பட்டணத்தாருக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jason, and sought to bring them out to the people.]]></a:t>
+              <a:t><![CDATA[இழுத்துக்கொண்டுவர வகைதேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when they found them not, they drew Jason and certain brethren unto the rulers of the city,]]></a:t>
+              <a:t><![CDATA[6. அவர்களைக் காணாமல், யாசோனையும் சில சகோதரையும் பட்டணத்து அதிகாரிகளிடத்தில் இழுத்துக்கொண்டுவந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[crying, These that have turned the world upside down are come here also;]]></a:t>
+              <a:t><![CDATA[உலகத்தைக் கலக்குகிறவர்கள் இங்கேயும் வந்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Whom Jason has received: and these all do contrary to the decrees of Caesar, saying that there is]]></a:t>
+              <a:t><![CDATA[7. இவர்களை யாசோன் ஏற்றுக்கொண்டான். இவர்களெல்லாரும் இயேசு என்னும் வேறொருவனை ராஜா என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[another king, one Jesus.]]></a:t>
+              <a:t><![CDATA[இராயனுடைய கட்டளைகளுக்கு விரோதமாகச் செய்கிறார்களென்று கூக்குரலிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they troubled the people and the rulers of the city, when they heard these things.]]></a:t>
+              <a:t><![CDATA[8. இவைகளைக் கேட்டுக்கொண்டிருந்த ஜனங்களையும் பட்டணத்து அதிகாரிகளையும் கலங்கப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when they had taken security of Jason, and of the other, they let them go.]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவர்கள் யாசோனிடத்திலும் மற்றவர்களிடத்திலும் ஜாமீன் வாங்கிக்கொண்டு, அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the brethren immediately sent away Paul and Silas by night unto Berea: who coming thither]]></a:t>
+              <a:t><![CDATA[விட்டுவிட்டார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now when they had passed through Amphipolis and Apollonia, they came to Thessalonica, where was a]]></a:t>
+              <a:t><![CDATA[1. அவர்கள் அம்பிபோலி பட்டணத்தையும் அப்பொலோனியா பட்டணத்தையும் கடந்து, தெசலோனிக்கே பட்டணத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[went into the synagogue of the Jews.]]></a:t>
+              <a:t><![CDATA[10. உடனே சகோதரர் இராத்திரிகாலத்திலே பவுலையும் சீலாவையும் பெரோயா பட்டணத்துக்கு அனுப்பிவிட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. These were more noble than those in Thessalonica, in that they received the word with all]]></a:t>
+              <a:t><![CDATA[அவர்கள் அங்கே சேர்ந்து, யூதருடைய ஜெபஆலயத்திற்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[readiness of mind, and searched the scriptures daily, whether those things were so.]]></a:t>
+              <a:t><![CDATA[11. அந்தப் பட்டணத்தார் மனோவாஞ்சையாய் வசனத்தை ஏற்றுக்கொண்டு, காரியங்கள் இப்படியிருக்கிறதா என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Therefore many of them believed; also of honourable women which were Greeks, and of men, not a]]></a:t>
+              <a:t><![CDATA[தினந்தோறும் வேதவாக்கியங்களை ஆராய்ந்துபார்த்ததினால், தெசலோனிக்கேயில் உள்ளவர்களைப்பார்க்கிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[few.]]></a:t>
+              <a:t><![CDATA[நற்குணசாலிகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But when the Jews of Thessalonica had knowledge that the word of God was preached of Paul at]]></a:t>
+              <a:t><![CDATA[12. அதனால் அவர்களில் அநேகம்பேரும் கனம்பொருந்திய கிரேக்கரில் அநேக ஸ்திரீகளும் புருஷர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Berea, they came thither also, and stirred up the people.]]></a:t>
+              <a:t><![CDATA[விசுவாசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And then immediately the brethren sent away Paul to go as it were to the sea: but Silas and]]></a:t>
+              <a:t><![CDATA[13. பெரோயாவிலும் தேவவசனம் பவுலினால் அறிவிக்கப்படுகிறதென்று தெசலோனிக்கேயரான யூதர்கள் அறிந்தபோது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Timotheus abode there still.]]></a:t>
+              <a:t><![CDATA[அங்கேயும் வந்து, ஜனங்களைக் கிளப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they that conducted Paul brought him unto Athens: and receiving a commandment unto Silas and]]></a:t>
+              <a:t><![CDATA[14. உடனே சகோதரர் பவுலைச் சமுத்திரவழியாய்ப் போக அனுப்பிவிட்டார்கள். சீலாவும் தீமோத்தேயும் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[synagogue of the Jews:]]></a:t>
+              <a:t><![CDATA[வந்தார்கள்; அங்கே யூதருக்கு ஒரு ஜெபஆலயம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Timotheus in order to come to him with all speed, they departed.]]></a:t>
+              <a:t><![CDATA[தங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Now while Paul waited for them at Athens, his spirit was stirred in him, when he saw the city]]></a:t>
+              <a:t><![CDATA[15. பவுலை வழிநடத்தினவர்கள் அவனை அத்தேனே பட்டணம்வரைக்கும் அழைத்துக்கொண்டுபோய்; அங்கே சீலாவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wholly given to idolatry.]]></a:t>
+              <a:t><![CDATA[தீமோத்தேயும் அதிசீக்கிரமாகத் தன்னிடத்திற்கு வரும்படி அவர்களுக்குச் சொல்லக் கட்டளை பெற்றுக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Therefore disputed he in the synagogue with the Jews, and with the devout persons, and in the]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[market daily with them that met with him.]]></a:t>
+              <a:t><![CDATA[16. அத்தேனே பட்டணத்தில் பவுல் அவர்களுக்காகக் காத்துக்கொண்டிருக்கையில், அந்தப் பட்டணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then certain philosophers of the Epicureans, and of the Stoicks, encountered him. And some said,]]></a:t>
+              <a:t><![CDATA[விக்கிரகங்களால் நிறைந்திருக்கிறதைக் கண்டு, தன் ஆவியில் மிகுந்த வைராக்கியமடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[What will this babbler say? other some, He seems to be a proclaimer of strange gods: because he]]></a:t>
+              <a:t><![CDATA[17. ஜெப ஆலயத்தில் யூதரோடும், பக்தியுள்ளவர்களோடும், சந்தைவெளியில் எதிர்ப்பட்டவர்களோடும் தினந்தோறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[preached unto them Jesus, and the resurrection.]]></a:t>
+              <a:t><![CDATA[சம்பாஷாணைபண்ணினான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And they took him, and brought him unto Areopagus, saying, May we know what this new doctrine,]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது எப்பிக்கூரரும் ஸ்தோயிக்கருமான ஞானிகளில் சிலர் அவனுடனே வாக்குவாதம்பண்ணினார்கள். சிலர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whereof you speak, is?]]></a:t>
+              <a:t><![CDATA[இந்த வாயாடி என்ன பேசப்போகிறான் என்றார்கள். சிலர்: இவன் அந்நிய தேவதைகளை அறிவிக்கிறவனாகக் காண்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Paul, as his manner was, went in unto them, and three sabbath days reasoned with them out of]]></a:t>
+              <a:t><![CDATA[2. பவுல் தன் வழக்கத்தின்படியே அவர்களிடத்தில் போய், மூன்று ஓய்வுநாட்களில் வேதவாக்கியங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For you bring certain strange things to our ears: we would know therefore what these things]]></a:t>
+              <a:t><![CDATA[என்றார்கள். அவன் இயேசுவையும் உயிர்த்தெழுதலையும் அவர்களுக்குப் பிரசங்கித்தபடியினாலே அப்படிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mean.]]></a:t>
+              <a:t><![CDATA[சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. (For all the Athenians and strangers which were there spent their time in nothing else, but]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் அவனை மார்ஸ் மேடைக்கு அழைத்துக்கொண்டுபோய்: நீ சொல்லுகிற புதிதான உபதேசம் இன்னதென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[either to tell, or to hear some new thing.)]]></a:t>
+              <a:t><![CDATA[நாங்கள் அறியலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then Paul stood in the midst of Mars' hill, and said, All of you men of Athens, I perceive that]]></a:t>
+              <a:t><![CDATA[20. நூதனமான காரியங்களை எங்கள் காதுகள் கேட்கப்பண்ணுகிறாய்; அவைகளின் கருத்து இன்னதென்று அறிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in all things all of you are too superstitious.]]></a:t>
+              <a:t><![CDATA[மனதாயிருக்கிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. For as I passed by, and beheld your devotions, I found an altar with this inscription, TO THE]]></a:t>
+              <a:t><![CDATA[21. அந்த அத்தேனே பட்டணத்தாரெல்லாரும், அங்கே தங்குகிற அந்நியரும், நவமான காரியங்களைச் சொல்லுகிறதிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[UNKNOWN GOD. Whom therefore all of you ignorantly worship, him declare I unto you.]]></a:t>
+              <a:t><![CDATA[கேட்கிறதிலுமேயொழிய வேறொன்றிலும் பொழுதுபோக்குகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. God that made the world and all things therein, seeing that he is Lord of heaven and earth,]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது பவுல் மார்ஸ் மேடையின் நடுவிலே நின்று: அத்தேனரே, எந்த விஷயத்திலும் நீங்கள் மிகுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dwells not in temples made with hands;]]></a:t>
+              <a:t><![CDATA[தேவதாபக்தியுள்ளவர்களென்று காண்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the scriptures,]]></a:t>
+              <a:t><![CDATA[நியாயங்களை எடுத்து அவர்களுடனே சம்பாஷித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Neither is worshipped with men's hands, as though he needed any thing, seeing he gives to all]]></a:t>
+              <a:t><![CDATA[23. எப்படியென்றால், நான் சுற்றித்திரிந்து, உங்கள் ஆராதனைக்குரியவைகளைக் கவனித்துப் பார்த்தபொழுது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[life, and breath, and all things;]]></a:t>
+              <a:t><![CDATA[அறிப்படாத தேவனுக்கு என்று எழுதியிருக்கிற ஒரு பலிபீடத்தைக் கண்டேன்; நீங்கள் அறியாமல் ஆராதிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And has made of one blood all nations of men in order to dwell on all the face of the earth, and]]></a:t>
+              <a:t><![CDATA[அவரையே நான் உங்களுக்கு அறிவிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has determined the times before appointed, and the bounds of their habitation;]]></a:t>
+              <a:t><![CDATA[24. உலகத்தையும் அதிலுள்ள யாவற்றையும் உண்டாக்கின தேவனானவர் வானத்திற்கும் பூமிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. That they should seek the Lord, if lest by any means they might feel after him, and find him,]]></a:t>
+              <a:t><![CDATA[ஆண்டவராயிருக்கிறபடியால் கைகளினால் கட்டப்பட்ட கோவில்களில் அவர் வாசம்பண்ணுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[though he be not far from every one of us:]]></a:t>
+              <a:t><![CDATA[25. எல்லாருக்கும் ஜீவனையும் சுவாசத்தையும் சகலத்தையும் கொடுக்கிற அவர், தமக்கு யாதொன்று தேவையானதுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. For in him we live, and move, and have our being; as certain also of your own poets have said,]]></a:t>
+              <a:t><![CDATA[மனுஷர் கைகளால் பணிவிடைகொள்ளுகிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[For we are also his offspring.]]></a:t>
+              <a:t><![CDATA[26. மனுஷஜாதியான சகல ஜனங்களையும் அவர் ஒரே இரத்தத்தினாலே தோன்றப்பண்ணி, பூமியின்மீதெங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Forasmuch then as we are the offspring of God, we ought not to think that the Godhead is like]]></a:t>
+              <a:t><![CDATA[குடியிக்கச்செய்து, முன் தீர்மானிக்கப்பட்ட காலங்களையும் அவர்கள் குடியிருப்பின் எல்லைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto gold, or silver, or stone, graven by are and man's device.]]></a:t>
+              <a:t><![CDATA[குறித்திருக்கிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Opening and alleging, that Christ must essentially have suffered, and risen again from the dead;]]></a:t>
+              <a:t><![CDATA[3. கிறிஸ்து பாடுபடவும் மரித்தோரிலிருந்து எழுந்திருக்கவும் வேண்டியதென்றும், நான் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And the times of this ignorance God winked at; but now commands all men every where to repent:]]></a:t>
+              <a:t><![CDATA[27. கர்த்தராகிய தம்மை அவர்கள் தடவியாகிலும் கண்டுபிடிக்கத்தக்கதாகத் தம்மைத் தேடும்படிக்கு அப்படிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Because he has appointed a day, in the which he will judge the world in righteousness by that]]></a:t>
+              <a:t><![CDATA[செய்தார்; அவர் நம்மில் ஒருவருக்கும் தூரமானவரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man whom he has ordained; whereof he has given assurance unto all men, in that he has raised him]]></a:t>
+              <a:t><![CDATA[28. ஏனெனில் அவருக்குள் நாம் பிழைக்கிறோம், அசைகிறோம், இருக்கிறோம்; அப்படியே உங்கள் புலவர்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the dead.]]></a:t>
+              <a:t><![CDATA[சிலர்: நாம் அவருடைய சந்ததியார் என்று சொல்லியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And when they heard of the resurrection of the dead, some mocked: and others said, We will hear]]></a:t>
+              <a:t><![CDATA[29. நாம் தேவனுடைய சந்ததியாயிருக்க, மனுஷருடைய சித்திரவேலையிலும் யுக்தியினாலும் உருவாக்கின பொன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you again of this matter.]]></a:t>
+              <a:t><![CDATA[வெள்ளி, கல் இவைகளுக்கு தெய்வம் ஒப்பாயிருக்குமென்று நாம் நினைக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. So Paul departed from among them.]]></a:t>
+              <a:t><![CDATA[30. அறியாமையுள்ள காலங்களை தேவன் காணாதவர்போலிருந்தார்; இப்பொழுதோ மனந்திரும்பவேண்டுமென்று எங்குமுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Nevertheless certain men clave unto him, and believed: among the which was Dionysius the]]></a:t>
+              <a:t><![CDATA[மனுஷரெல்லாருக்கும் கட்டளையிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17815,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Areopagite, and a woman named Damaris, and others with them.]]></a:t>
+              <a:t><![CDATA[31. மேலும் ஒரு நாளைக் குறித்திருக்கிறார்; அதிலே அவர் தாம் நியமித்த மனுஷனைக்கொண்டு, பூலோகத்தை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதியாய் நியாயந்தீர்ப்பார்; அந்த மனுஷனை மரித்தோரிலிருந்து எழுப்பினதினாலே அதின் நிச்சயத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +18079,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and that this Jesus, whom I preach unto you, is Christ.]]></a:t>
+              <a:t><![CDATA[அறிவிக்கிற இந்த இயேசுவே கிறிஸ்து என்றும் காண்பித்து, திருஷ்டாந்தப்படுத்தினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எல்லாருக்கும் விளங்கப்பண்ணினார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. மரித்தோரின் உயிர்த்தெழுதலைக்குறித்து அவர்கள் கேட்டபொழுது, சிலர் இகழ்ந்தார்கள். சிலர்: நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறதை இன்னொருவேளை கேட்போம் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. இப்படியிருக்க, பவுல் அவர்களை விட்டுப் போய்விட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. சிலர் அவனைப் பற்றிக்கொண்டு, விசுவாசிகளானார்கள். அவர்களில் மார்ஸ்மேடையின் நியாயாதிபதிகளில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒருவனாகிய தியொனீசியு என்பவனும், தாமரி என்னும் பேருள்ள ஒரு ஸ்திரீயும், இவர்களுடனே வேறு சிலரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And some of them believed, and consorted with Paul and Silas; and of the devout Greeks a great]]></a:t>
+              <a:t><![CDATA[4. அவர்களில் சிலரும், பக்தியுள்ள கிரேக்கரில் திரளான ஜனங்களும், கனம்பொருந்திய ஸ்திரீகளில் அநேகரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[multitude, and of the chief women not a few.]]></a:t>
+              <a:t><![CDATA[விசுவாசித்து, பவுலையும் சீலாவையும் சேர்ந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>