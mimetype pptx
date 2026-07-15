--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -5886,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469193022" r:id="rId1"/>
+    <p:sldLayoutId id="2473089612" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13003,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>