--- v1 (2026-07-15)
+++ v2 (2026-09-16)
@@ -93,50 +93,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +182,57 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +381,60 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் எதிர்த்து நின்று தூஷித்தபோது, அவன் தன் வஸ்திரங்களை உதறி: உங்கள் இரத்தப்பழி உங்கள் தலையின்மேல் இருக்கும்; நான் சுத்தமாயிருக்கிறேன்; இதுமுதல் புறஜாதியாரிடத்திற்குப் போகிறேனென்று அவர்களுடனே சொல்லி,]]></a:t>
+              <a:t><![CDATA[5. And when Silas and Timotheus were come from Macedonia, Paul was pressed in the spirit, and testified to the Jews that Jesus was Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் எதிர்த்து நின்று தூஷித்தபோது, அவன் தன் வஸ்திரங்களை உதறி: உங்கள் இரத்தப்பழி உங்கள் தலையின்மேல் இருக்கும்; நான் சுத்தமாயிருக்கிறேன்; இதுமுதல் புறஜாதியாரிடத்திற்குப் போகிறேனென்று அவர்களுடனே சொல்லி,]]></a:t>
+              <a:t><![CDATA[6. And when they opposed themselves, and blasphemed, he shook his raiment, and said unto them, Your blood be upon your own heads; I am clean; from henceforth I will go unto the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவ்விடத்தைவிட்டு, தேவனை வணங்குகிறவனாகிய யுஸ்து என்னும் பேருள்ள ஒருவனுடைய வீட்டிற்கு வந்தான்; அவன் வீடு ஜெபஆலயத்திற்கு அடுத்ததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And when they opposed themselves, and blasphemed, he shook his raiment, and said unto them, Your blood be upon your own heads; I am clean; from henceforth I will go unto the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவ்விடத்தைவிட்டு, தேவனை வணங்குகிறவனாகிய யுஸ்து என்னும் பேருள்ள ஒருவனுடைய வீட்டிற்கு வந்தான்; அவன் வீடு ஜெபஆலயத்திற்கு அடுத்ததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And when they opposed themselves, and blasphemed, he shook his raiment, and said unto them, Your blood be upon your own heads; I am clean; from henceforth I will go unto the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜெபஆலயத்தலைவனாகிய கிறிஸ்பு என்பவன் தன் வீட்டார் அனைவரோடும் கர்த்தரிடத்தில் விசுவாசமுள்ளவனானான். கொரிந்தியரில் அநேகரும் சுவிசேஷத்தைக் கேட்டு, விசுவாசித்து, ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he departed thence, and entered into a certain man's house, named Justus, one that worshipped God, whose house joined hard to the synagogue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜெபஆலயத்தலைவனாகிய கிறிஸ்பு என்பவன் தன் வீட்டார் அனைவரோடும் கர்த்தரிடத்தில் விசுவாசமுள்ளவனானான். கொரிந்தியரில் அநேகரும் சுவிசேஷத்தைக் கேட்டு, விசுவாசித்து, ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he departed thence, and entered into a certain man's house, named Justus, one that worshipped God, whose house joined hard to the synagogue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இராத்திரியிலே கர்த்தர் பவுலுக்குத் தரிசனமாகி: நீ பயப்படாமல் பேசு, மவுனமாயிராதே;]]></a:t>
+              <a:t><![CDATA[8. And Crispus, the chief ruler of the synagogue, believed on the Lord with all his house; and many of the Corinthians hearing believed, and were baptized.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இராத்திரியிலே கர்த்தர் பவுலுக்குத் தரிசனமாகி: நீ பயப்படாமல் பேசு, மவுனமாயிராதே;]]></a:t>
+              <a:t><![CDATA[8. And Crispus, the chief ruler of the synagogue, believed on the Lord with all his house; and many of the Corinthians hearing believed, and were baptized.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உன்னுடனேகூட இருக்கிறேன், உனக்குத் தீங்குசெய்யும்படி ஒருவனும் உன்மேல் கைபோடுவதில்லை; அந்தப் பட்டணத்தில் எனக்கு அநேக ஜனங்கள் உண்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[9. Then spoke the Lord to Paul in the night by a vision, Be not afraid, but speak, and hold not your peace:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் ஒரு வருஷமும் ஆறு மாதமும் அங்கே தங்கி, தேவவசனத்தை அவர்களுக்குள்ளே உபதேசம்பண்ணிக்கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[10. For I am with you, and no man shall set on you to hurt you: for I have much people in this city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அதன்பின்பு பவுல் அத்தேனே பட்டணத்தை விட்டு, கொரிந்து பட்டணத்துக்கு வந்து;]]></a:t>
+              <a:t><![CDATA[1. After these things Paul departed from Athens, and came to Corinth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கல்லியோன் என்பவன் அகாயா நாட்டிற்கு அதிபதியானபோது, யூதர்கள் ஒருமனப்பட்டு, பவுலுக்கு விரோதமாய் எழும்பி, அவனை நியாயாசனத்துக்கு முன்பாகக் கொண்டுபோய்:]]></a:t>
+              <a:t><![CDATA[10. For I am with you, and no man shall set on you to hurt you: for I have much people in this city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கல்லியோன் என்பவன் அகாயா நாட்டிற்கு அதிபதியானபோது, யூதர்கள் ஒருமனப்பட்டு, பவுலுக்கு விரோதமாய் எழும்பி, அவனை நியாயாசனத்துக்கு முன்பாகக் கொண்டுபோய்:]]></a:t>
+              <a:t><![CDATA[11. And he continued there a year and six months, teaching the word of God among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவன் வேதப்பிரமாணத்துக்கு விகற்பமாய் தேவனைச் சேவிக்குபடி மனுஷருக்குப் போதிக்கிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And he continued there a year and six months, teaching the word of God among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பவுல் பேசுவதற்கு எத்தனப்படுகையில், கல்லியோன் யூதரை நோக்கி: யூதர்களே இது ஒரு அநியாயமாய், அல்லது பொல்லாத நடக்கையாயிருக்குமேயானால் நான் உங்களுக்குப் பொறுமையாய்ச் செவிகொடுப்பது நியாயமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. And when Gallio was the deputy of Achaia, the Jews made insurrection with one accord against Paul, and brought him to the judgment seat,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பவுல் பேசுவதற்கு எத்தனப்படுகையில், கல்லியோன் யூதரை நோக்கி: யூதர்களே இது ஒரு அநியாயமாய், அல்லது பொல்லாத நடக்கையாயிருக்குமேயானால் நான் உங்களுக்குப் பொறுமையாய்ச் செவிகொடுப்பது நியாயமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. And when Gallio was the deputy of Achaia, the Jews made insurrection with one accord against Paul, and brought him to the judgment seat,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இது சொற்களுக்கும், நாமங்களுக்கும், உங்கள் வேதத்துக்கும் அடுத்த தர்க்கமானபடியினாலே, இப்படிப்பட்டவைகளைக்குறித்து விசாரணைசெய்ய எனக்கு மனதில்லை, நீங்களே பார்த்துக்கொள்ளுங்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. Saying, This fellow persuades men to worship God contrary to the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இது சொற்களுக்கும், நாமங்களுக்கும், உங்கள் வேதத்துக்கும் அடுத்த தர்க்கமானபடியினாலே, இப்படிப்பட்டவைகளைக்குறித்து விசாரணைசெய்ய எனக்கு மனதில்லை, நீங்களே பார்த்துக்கொள்ளுங்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[14. And when Paul was now about to open his mouth, Gallio said unto the Jews, If it were a matter of wrong or wicked lewdness, O all of you Jews, reason would that I should bear with you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களை நியாயாசனத்தினின்று துரத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And when Paul was now about to open his mouth, Gallio said unto the Jews, If it were a matter of wrong or wicked lewdness, O all of you Jews, reason would that I should bear with you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது கிரேக்கரெல்லாரும் ஜெபஆலயத்தலைவனாகிய சொஸ்தேனயைப் பிடித்து, நியாயாசனத்துக்கு முன்பாக அடித்தார்கள். இவைகளில் ஒன்றையுங்குறித்துக் கல்லியோன் கவலைப்படவில்லை]]></a:t>
+              <a:t><![CDATA[15. But if it be a question of words and names, and of your law, look all of you to it; for I will be no judge of such matters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது கிரேக்கரெல்லாரும் ஜெபஆலயத்தலைவனாகிய சொஸ்தேனயைப் பிடித்து, நியாயாசனத்துக்கு முன்பாக அடித்தார்கள். இவைகளில் ஒன்றையுங்குறித்துக் கல்லியோன் கவலைப்படவில்லை]]></a:t>
+              <a:t><![CDATA[15. But if it be a question of words and names, and of your law, look all of you to it; for I will be no judge of such matters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதரெல்லாரும் ரோமாபுரியை விட்டுப்போகும்படி கிலவுதியுராயன் கட்டளையிட்டபடியினாலே, இத்தாலியாவிலிருந்து புதிதாய் வந்திருந்த பொந்துதேசத்தானாகிய ஆக்கில்லா என்னும் நாமுள்ள ஒரு யூதனையும் அவன் மனைவியாகிய பிரிஸ்கில்லாவையும் அங்கே கண்டு, அவர்களிடத்திற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[2. And found a certain Jew named Aquila, born in Pontus, lately come from Italy, with his wife Priscilla; (because that Claudius had commanded all Jews to depart from Rome:) and came unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பவுல் அநேகநாள் அங்கே தரித்திருந்தபின்பு, சகோதரரிடத்தில் உத்தரவு பெற்றுக்கொண்டு, தனக்கு ஒரு பிரார்த்தனை உண்டாயிருந்தபடியினால் கெங்கிரேயா பட்டணத்தில் தலைச்சவரம் பண்ணிக்கொண்டு, சீரியாதேசத்துக்குப் போகக் கப்பல் ஏறினான். பிரிஸ்கில்லாளும் ஆக்கில்லாவும் அவனுடனே கூடப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. But if it be a question of words and names, and of your law, look all of you to it; for I will be no judge of such matters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பவுல் அநேகநாள் அங்கே தரித்திருந்தபின்பு, சகோதரரிடத்தில் உத்தரவு பெற்றுக்கொண்டு, தனக்கு ஒரு பிரார்த்தனை உண்டாயிருந்தபடியினால் கெங்கிரேயா பட்டணத்தில் தலைச்சவரம் பண்ணிக்கொண்டு, சீரியாதேசத்துக்குப் போகக் கப்பல் ஏறினான். பிரிஸ்கில்லாளும் ஆக்கில்லாவும் அவனுடனே கூடப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And he drove them from the judgment seat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பவுல் அநேகநாள் அங்கே தரித்திருந்தபின்பு, சகோதரரிடத்தில் உத்தரவு பெற்றுக்கொண்டு, தனக்கு ஒரு பிரார்த்தனை உண்டாயிருந்தபடியினால் கெங்கிரேயா பட்டணத்தில் தலைச்சவரம் பண்ணிக்கொண்டு, சீரியாதேசத்துக்குப் போகக் கப்பல் ஏறினான். பிரிஸ்கில்லாளும் ஆக்கில்லாவும் அவனுடனே கூடப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then all the Greeks took Sosthenes, the chief ruler of the synagogue, and beat him before the judgment seat. And Gallio cared for none of those things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் எபேசு பட்டணத்துக்கு வந்தபோது, அங்கே அவர்களை விட்டு நீங்கி, ஜெபஆலயத்தில் பிரவேசித்து, யூதருடனே சம்பாஷணைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[17. Then all the Greeks took Sosthenes, the chief ruler of the synagogue, and beat him before the judgment seat. And Gallio cared for none of those things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் எபேசு பட்டணத்துக்கு வந்தபோது, அங்கே அவர்களை விட்டு நீங்கி, ஜெபஆலயத்தில் பிரவேசித்து, யூதருடனே சம்பாஷணைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[18. And Paul after this tarried there yet a good while, and then took his leave of the brethren, and sailed thence into Syria, and with him Priscilla and Aquila; having shorn his head in Cenchrea: for he had a vow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் இன்னுஞ் சிலகாலம் தங்களுடனே இருக்கவேண்டுமென்று அவர்கள் கேட்டுக்கொண்டபோது, அவன் சம்மதியாமல்,]]></a:t>
+              <a:t><![CDATA[18. And Paul after this tarried there yet a good while, and then took his leave of the brethren, and sailed thence into Syria, and with him Priscilla and Aquila; having shorn his head in Cenchrea: for he had a vow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வருகிற பண்டிகையிலே எப்படியாயினும் நான் எருசலேமில் இருக்கவேண்டும், தேவனுக்குச் சித்தமானால் திரும்பி உங்களிடத்திற்கு வருவேனென்று சொல்லி, அவர்களிடத்தில் உத்தரவு பெற்றுக்கொண்டு, கப்பல் ஏறி, எபேசுவை விட்டுப் புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[18. And Paul after this tarried there yet a good while, and then took his leave of the brethren, and sailed thence into Syria, and with him Priscilla and Aquila; having shorn his head in Cenchrea: for he had a vow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வருகிற பண்டிகையிலே எப்படியாயினும் நான் எருசலேமில் இருக்கவேண்டும், தேவனுக்குச் சித்தமானால் திரும்பி உங்களிடத்திற்கு வருவேனென்று சொல்லி, அவர்களிடத்தில் உத்தரவு பெற்றுக்கொண்டு, கப்பல் ஏறி, எபேசுவை விட்டுப் புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[19. And he came to Ephesus, and left them there: but he himself entered into the synagogue, and reasoned with the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. செசரியா பட்டணத்துக்கு வந்து, எருசலேமுக்குப் போய், சபையைச் சந்தித்து, அந்தியோகியாவுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[19. And he came to Ephesus, and left them there: but he himself entered into the synagogue, and reasoned with the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. செசரியா பட்டணத்துக்கு வந்து, எருசலேமுக்குப் போய், சபையைச் சந்தித்து, அந்தியோகியாவுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[20. When they desired him to tarry longer time with them, he consented not;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதரெல்லாரும் ரோமாபுரியை விட்டுப்போகும்படி கிலவுதியுராயன் கட்டளையிட்டபடியினாலே, இத்தாலியாவிலிருந்து புதிதாய் வந்திருந்த பொந்துதேசத்தானாகிய ஆக்கில்லா என்னும் நாமுள்ள ஒரு யூதனையும் அவன் மனைவியாகிய பிரிஸ்கில்லாவையும் அங்கே கண்டு, அவர்களிடத்திற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[2. And found a certain Jew named Aquila, born in Pontus, lately come from Italy, with his wife Priscilla; (because that Claudius had commanded all Jews to depart from Rome:) and came unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அங்கே சிலகாலம் சஞ்சரித்தபின்பு, புறப்பட்டு, கிரமமாய்க் கலாத்தியா நாட்டிலேயும் பிரிகியா நாட்டிலேயும் சுற்றித்திரிந்து, சீஷரெல்லாரையும் திடப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[21. But bade them farewell, saying, I must by all means keep this feast that comes in Jerusalem: but I will return again unto you, if God will. And he sailed from Ephesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அங்கே சிலகாலம் சஞ்சரித்தபின்பு, புறப்பட்டு, கிரமமாய்க் கலாத்தியா நாட்டிலேயும் பிரிகியா நாட்டிலேயும் சுற்றித்திரிந்து, சீஷரெல்லாரையும் திடப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[21. But bade them farewell, saying, I must by all means keep this feast that comes in Jerusalem: but I will return again unto you, if God will. And he sailed from Ephesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அலெக்சந்திரியா பட்டணத்தில் பிறந்தவனும் சாதுரியவானும் வேதாகமங்களில் வல்லவனுமான அப்பொல்லோ என்னும் பேர்கொண்ட ஒரு யூதன் எபேசு பட்டணத்துக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[21. But bade them farewell, saying, I must by all means keep this feast that comes in Jerusalem: but I will return again unto you, if God will. And he sailed from Ephesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அலெக்சந்திரியா பட்டணத்தில் பிறந்தவனும் சாதுரியவானும் வேதாகமங்களில் வல்லவனுமான அப்பொல்லோ என்னும் பேர்கொண்ட ஒரு யூதன் எபேசு பட்டணத்துக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[22. And when he had landed at Caesarea, and gone up, and saluted the church, he went down to Antioch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் கர்த்தருடைய மார்க்கத்திலே உபதேசிக்கப்பட்டு, யோவான் கொடுத்த ஸ்நானத்தைமாத்திரம் அறிந்தவனாயிருந்து, ஆவியில் அனலுள்ளவனாய்க் கர்த்தருக்கு அடுத்தவைகளைத் திட்டமாய்ப் போதகம்பண்ணிக்கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[23. And after he had spent some time there, he departed, and went over all the country of Galatia and Phrygia in order, strengthening all the disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் கர்த்தருடைய மார்க்கத்திலே உபதேசிக்கப்பட்டு, யோவான் கொடுத்த ஸ்நானத்தைமாத்திரம் அறிந்தவனாயிருந்து, ஆவியில் அனலுள்ளவனாய்க் கர்த்தருக்கு அடுத்தவைகளைத் திட்டமாய்ப் போதகம்பண்ணிக்கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[23. And after he had spent some time there, he departed, and went over all the country of Galatia and Phrygia in order, strengthening all the disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் ஜெபஆலயத்தில் தைரியமாய்ப் பேசத்தொடங்கினபோது, ஆக்கில்லாவும் பிரிஸ்கில்லாளும் அவன் பேசுகிறதைக் கேட்டு, அவனைச் சேர்த்துக்கொண்டு, தேவனுடைய மார்க்கத்தை அதிக திட்டமாய் அவனுக்கு விவரித்துக்காண்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And a certain Jew named Apollos, born at Alexandria, an eloquent man, and mighty in the scriptures, came to Ephesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் ஜெபஆலயத்தில் தைரியமாய்ப் பேசத்தொடங்கினபோது, ஆக்கில்லாவும் பிரிஸ்கில்லாளும் அவன் பேசுகிறதைக் கேட்டு, அவனைச் சேர்த்துக்கொண்டு, தேவனுடைய மார்க்கத்தை அதிக திட்டமாய் அவனுக்கு விவரித்துக்காண்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And a certain Jew named Apollos, born at Alexandria, an eloquent man, and mighty in the scriptures, came to Ephesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு அவன் அகாயா நாட்டிற்குப் போகவேண்டுமென்றிருக்கையில், சீஷர்கள் அவனை ஏற்றுக்கொள்ளும்படி சகோதரர் அவர்களுக்கு எழுதினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. This man was instructed in the way of the Lord; and being fervent in the spirit, he spoke and taught diligently the things of the Lord, knowing only the baptism of John.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு அவன் அகாயா நாட்டிற்குப் போகவேண்டுமென்றிருக்கையில், சீஷர்கள் அவனை ஏற்றுக்கொள்ளும்படி சகோதரர் அவர்களுக்கு எழுதினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. This man was instructed in the way of the Lord; and being fervent in the spirit, he spoke and taught diligently the things of the Lord, knowing only the baptism of John.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் கூடாரம்பண்ணுகிற தொழிலாளிகளாயிருந்தார்கள்; தானும் அந்தத் தொழில் செய்கிறவனானபடியினாலே அவர்களிடத்தில் தங்கி வேலைசெய்துகொண்டு வந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And found a certain Jew named Aquila, born in Pontus, lately come from Italy, with his wife Priscilla; (because that Claudius had commanded all Jews to depart from Rome:) and came unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவன் அங்கே வந்தபின்பு வெளியரங்கமாக யூதர்களுடனே பலமாய்த் தர்க்கம்பண்ணி, இயேசுவே கிறிஸ்து என்று வேதவாக்கியங்களைக்கொண்டு திருஷ்டாந்தப்படுத்தினபடியால், கிருபையினாலே விசுவாசிகளானவர்களுக்கு மிகவும் உதவியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[25. This man was instructed in the way of the Lord; and being fervent in the spirit, he spoke and taught diligently the things of the Lord, knowing only the baptism of John.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5399,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவன் அங்கே வந்தபின்பு வெளியரங்கமாக யூதர்களுடனே பலமாய்த் தர்க்கம்பண்ணி, இயேசுவே கிறிஸ்து என்று வேதவாக்கியங்களைக்கொண்டு திருஷ்டாந்தப்படுத்தினபடியால், கிருபையினாலே விசுவாசிகளானவர்களுக்கு மிகவும் உதவியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. And he began to speak boldly in the synagogue: whom when Aquila and Priscilla had heard, they took him unto them, and expounded unto him the way of God more perfectly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And he began to speak boldly in the synagogue: whom when Aquila and Priscilla had heard, they took him unto them, and expounded unto him the way of God more perfectly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And he began to speak boldly in the synagogue: whom when Aquila and Priscilla had heard, they took him unto them, and expounded unto him the way of God more perfectly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And when he was disposed to pass into Achaia, the brethren wrote, exhorting the disciples to receive him: who, when he was come, helped them much which had believed through grace:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And when he was disposed to pass into Achaia, the brethren wrote, exhorting the disciples to receive him: who, when he was come, helped them much which had believed through grace:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. For he mightily convinced the Jews, and that publicly, showing by the scriptures that Jesus was Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. For he mightily convinced the Jews, and that publicly, showing by the scriptures that Jesus was Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. For he mightily convinced the Jews, and that publicly, showing by the scriptures that Jesus was Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் கூடாரம்பண்ணுகிற தொழிலாளிகளாயிருந்தார்கள்; தானும் அந்தத் தொழில் செய்கிறவனானபடியினாலே அவர்களிடத்தில் தங்கி வேலைசெய்துகொண்டு வந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And because he was of the same craft, he abode with them, and wrought: for by their occupation they were tentmakers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஓய்வுநாள் தோறும் அவன் ஜெபஆலயத்திலே சம்பாஷணைபண்ணி, யூதருக்கும் கிரேக்கருக்கும் புத்திசொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. And because he was of the same craft, he abode with them, and wrought: for by their occupation they were tentmakers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மக்கெதோனியாவிலிருந்து சீலாவும் தீமோத்தேயும் வந்தபோது, பவுல் ஆவியில் வைராக்கியங்கொண்டு, இயேசுவே கிறிஸ்து என்று யூதருக்குத் திருஷ்டாந்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[4. And he reasoned in the synagogue every sabbath, and persuaded the Jews and the Greeks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மக்கெதோனியாவிலிருந்து சீலாவும் தீமோத்தேயும் வந்தபோது, பவுல் ஆவியில் வைராக்கியங்கொண்டு, இயேசுவே கிறிஸ்து என்று யூதருக்குத் திருஷ்டாந்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[5. And when Silas and Timotheus were come from Macedonia, Paul was pressed in the spirit, and testified to the Jews that Jesus was Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089612" r:id="rId1"/>
+    <p:sldLayoutId id="2478604209" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +7089,106 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when they opposed themselves, and blasphemed, he shook his raiment, and said unto them, Your]]></a:t>
+              <a:t><![CDATA[கிறிஸ்து என்று யூதருக்குத் திருஷ்டாந்தப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blood be upon your own heads; I am clean; from henceforth I will go unto the Gentiles.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் எதிர்த்து நின்று தூஷித்தபோது, அவன் தன் வஸ்திரங்களை உதறி: உங்கள் இரத்தப்பழி உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he departed thence, and entered into a certain man's house, named Justus, one that worshipped]]></a:t>
+              <a:t><![CDATA[தலையின்மேல் இருக்கும்; நான் சுத்தமாயிருக்கிறேன்; இதுமுதல் புறஜாதியாரிடத்திற்குப் போகிறேனென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God, whose house joined hard to the synagogue.]]></a:t>
+              <a:t><![CDATA[அவர்களுடனே சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Crispus, the chief ruler of the synagogue, believed on the Lord with all his house; and many]]></a:t>
+              <a:t><![CDATA[7. அவ்விடத்தைவிட்டு, தேவனை வணங்குகிறவனாகிய யுஸ்து என்னும் பேருள்ள ஒருவனுடைய வீட்டிற்கு வந்தான்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the Corinthians hearing believed, and were baptized.]]></a:t>
+              <a:t><![CDATA[வீடு ஜெபஆலயத்திற்கு அடுத்ததாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then spoke the Lord to Paul in the night by a vision, Be not afraid, but speak, and hold not your]]></a:t>
+              <a:t><![CDATA[8. ஜெபஆலயத்தலைவனாகிய கிறிஸ்பு என்பவன் தன் வீட்டார் அனைவரோடும் கர்த்தரிடத்தில் விசுவாசமுள்ளவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[peace:]]></a:t>
+              <a:t><![CDATA[கொரிந்தியரில் அநேகரும் சுவிசேஷத்தைக் கேட்டு, விசுவாசித்து, ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For I am with you, and no man shall set on you to hurt you: for I have much people in this city.]]></a:t>
+              <a:t><![CDATA[9. இராத்திரியிலே கர்த்தர் பவுலுக்குத் தரிசனமாகி: நீ பயப்படாமல் பேசு, மவுனமாயிராதே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he continued there a year and six months, teaching the word of God among them.]]></a:t>
+              <a:t><![CDATA[10. நான் உன்னுடனேகூட இருக்கிறேன், உனக்குத் தீங்குசெய்யும்படி ஒருவனும் உன்மேல் கைபோடுவதில்லை; அந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. After these things Paul departed from Athens, and came to Corinth;]]></a:t>
+              <a:t><![CDATA[1. அதன்பின்பு பவுல் அத்தேனே பட்டணத்தை விட்டு, கொரிந்து பட்டணத்துக்கு வந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And when Gallio was the deputy of Achaia, the Jews made insurrection with one accord against]]></a:t>
+              <a:t><![CDATA[பட்டணத்தில் எனக்கு அநேக ஜனங்கள் உண்டு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Paul, and brought him to the judgment seat,]]></a:t>
+              <a:t><![CDATA[11. அவன் ஒரு வருஷமும் ஆறு மாதமும் அங்கே தங்கி, தேவவசனத்தை அவர்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Saying, This fellow persuades men to worship God contrary to the law.]]></a:t>
+              <a:t><![CDATA[உபதேசம்பண்ணிக்கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when Paul was now about to open his mouth, Gallio said unto the Jews, If it were a matter of]]></a:t>
+              <a:t><![CDATA[12. கல்லியோன் என்பவன் அகாயா நாட்டிற்கு அதிபதியானபோது, யூதர்கள் ஒருமனப்பட்டு, பவுலுக்கு விரோதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wrong or wicked lewdness, O all of you Jews, reason would that I should bear with you:]]></a:t>
+              <a:t><![CDATA[எழும்பி, அவனை நியாயாசனத்துக்கு முன்பாகக் கொண்டுபோய்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But if it be a question of words and names, and of your law, look all of you to it; for I will]]></a:t>
+              <a:t><![CDATA[13. இவன் வேதப்பிரமாணத்துக்கு விகற்பமாய் தேவனைச் சேவிக்குபடி மனுஷருக்குப் போதிக்கிறான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be no judge of such matters.]]></a:t>
+              <a:t><![CDATA[14. பவுல் பேசுவதற்கு எத்தனப்படுகையில், கல்லியோன் யூதரை நோக்கி: யூதர்களே இது ஒரு அநியாயமாய், அல்லது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he drove them from the judgment seat.]]></a:t>
+              <a:t><![CDATA[பொல்லாத நடக்கையாயிருக்குமேயானால் நான் உங்களுக்குப் பொறுமையாய்ச் செவிகொடுப்பது நியாயமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then all the Greeks took Sosthenes, the chief ruler of the synagogue, and beat him before the]]></a:t>
+              <a:t><![CDATA[15. இது சொற்களுக்கும், நாமங்களுக்கும், உங்கள் வேதத்துக்கும் அடுத்த தர்க்கமானபடியினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[judgment seat. And Gallio cared for none of those things.]]></a:t>
+              <a:t><![CDATA[இப்படிப்பட்டவைகளைக்குறித்து விசாரணைசெய்ய எனக்கு மனதில்லை, நீங்களே பார்த்துக்கொள்ளுங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And found a certain Jew named Aquila, born in Pontus, lately come from Italy, with his wife]]></a:t>
+              <a:t><![CDATA[2. யூதரெல்லாரும் ரோமாபுரியை விட்டுப்போகும்படி கிலவுதியுராயன் கட்டளையிட்டபடியினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Paul after this tarried there yet a good while, and then took his leave of the brethren, and]]></a:t>
+              <a:t><![CDATA[சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sailed thence into Syria, and with him Priscilla and Aquila; having shorn his head in Cenchrea: for]]></a:t>
+              <a:t><![CDATA[16. அவர்களை நியாயாசனத்தினின்று துரத்திவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he had a vow.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது கிரேக்கரெல்லாரும் ஜெபஆலயத்தலைவனாகிய சொஸ்தேனயைப் பிடித்து, நியாயாசனத்துக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And he came to Ephesus, and left them there: but he himself entered into the synagogue, and]]></a:t>
+              <a:t><![CDATA[அடித்தார்கள். இவைகளில் ஒன்றையுங்குறித்துக் கல்லியோன் கவலைப்படவில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reasoned with the Jews.]]></a:t>
+              <a:t><![CDATA[18. பவுல் அநேகநாள் அங்கே தரித்திருந்தபின்பு, சகோதரரிடத்தில் உத்தரவு பெற்றுக்கொண்டு, தனக்கு ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. When they desired him to tarry longer time with them, he consented not;]]></a:t>
+              <a:t><![CDATA[பிரார்த்தனை உண்டாயிருந்தபடியினால் கெங்கிரேயா பட்டணத்தில் தலைச்சவரம் பண்ணிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But bade them farewell, saying, I must by all means keep this feast that comes in Jerusalem: but]]></a:t>
+              <a:t><![CDATA[சீரியாதேசத்துக்குப் போகக் கப்பல் ஏறினான். பிரிஸ்கில்லாளும் ஆக்கில்லாவும் அவனுடனே கூடப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I will return again unto you, if God will. And he sailed from Ephesus.]]></a:t>
+              <a:t><![CDATA[19. அவன் எபேசு பட்டணத்துக்கு வந்தபோது, அங்கே அவர்களை விட்டு நீங்கி, ஜெபஆலயத்தில் பிரவேசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And when he had landed at Caesarea, and gone up, and saluted the church, he went down to]]></a:t>
+              <a:t><![CDATA[யூதருடனே சம்பாஷணைபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Antioch.]]></a:t>
+              <a:t><![CDATA[20. அவன் இன்னுஞ் சிலகாலம் தங்களுடனே இருக்கவேண்டுமென்று அவர்கள் கேட்டுக்கொண்டபோது, அவன் சம்மதியாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Priscilla; (because that Claudius had commanded all Jews to depart from Rome:) and came unto them.]]></a:t>
+              <a:t><![CDATA[இத்தாலியாவிலிருந்து புதிதாய் வந்திருந்த பொந்துதேசத்தானாகிய ஆக்கில்லா என்னும் நாமுள்ள ஒரு யூதனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And after he had spent some time there, he departed, and went over all the country of Galatia]]></a:t>
+              <a:t><![CDATA[21. வருகிற பண்டிகையிலே எப்படியாயினும் நான் எருசலேமில் இருக்கவேண்டும், தேவனுக்குச் சித்தமானால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Phrygia in order, strengthening all the disciples.]]></a:t>
+              <a:t><![CDATA[திரும்பி உங்களிடத்திற்கு வருவேனென்று சொல்லி, அவர்களிடத்தில் உத்தரவு பெற்றுக்கொண்டு, கப்பல் ஏறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And a certain Jew named Apollos, born at Alexandria, an eloquent man, and mighty in the]]></a:t>
+              <a:t><![CDATA[எபேசுவை விட்டுப் புறப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scriptures, came to Ephesus.]]></a:t>
+              <a:t><![CDATA[22. செசரியா பட்டணத்துக்கு வந்து, எருசலேமுக்குப் போய், சபையைச் சந்தித்து, அந்தியோகியாவுக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. This man was instructed in the way of the Lord; and being fervent in the spirit, he spoke and]]></a:t>
+              <a:t><![CDATA[23. அங்கே சிலகாலம் சஞ்சரித்தபின்பு, புறப்பட்டு, கிரமமாய்க் கலாத்தியா நாட்டிலேயும் பிரிகியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[taught diligently the things of the Lord, knowing only the baptism of John.]]></a:t>
+              <a:t><![CDATA[நாட்டிலேயும் சுற்றித்திரிந்து, சீஷரெல்லாரையும் திடப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he began to speak boldly in the synagogue: whom when Aquila and Priscilla had heard, they]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது அலெக்சந்திரியா பட்டணத்தில் பிறந்தவனும் சாதுரியவானும் வேதாகமங்களில் வல்லவனுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[took him unto them, and expounded unto him the way of God more perfectly.]]></a:t>
+              <a:t><![CDATA[அப்பொல்லோ என்னும் பேர்கொண்ட ஒரு யூதன் எபேசு பட்டணத்துக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And when he was disposed to pass into Achaia, the brethren wrote, exhorting the disciples to]]></a:t>
+              <a:t><![CDATA[25. அவன் கர்த்தருடைய மார்க்கத்திலே உபதேசிக்கப்பட்டு, யோவான் கொடுத்த ஸ்நானத்தைமாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[receive him: who, when he was come, helped them much which had believed through grace:]]></a:t>
+              <a:t><![CDATA[அறிந்தவனாயிருந்து, ஆவியில் அனலுள்ளவனாய்க் கர்த்தருக்கு அடுத்தவைகளைத் திட்டமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And because he was of the same craft, he abode with them, and wrought: for by their occupation]]></a:t>
+              <a:t><![CDATA[அவன் மனைவியாகிய பிரிஸ்கில்லாவையும் அங்கே கண்டு, அவர்களிடத்திற்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. For he mightily convinced the Jews, and that publicly, showing by the scriptures that Jesus was]]></a:t>
+              <a:t><![CDATA[போதகம்பண்ணிக்கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13261,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Christ.]]></a:t>
+              <a:t><![CDATA[26. அவன் ஜெபஆலயத்தில் தைரியமாய்ப் பேசத்தொடங்கினபோது, ஆக்கில்லாவும் பிரிஸ்கில்லாளும் அவன் பேசுகிறதைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கேட்டு, அவனைச் சேர்த்துக்கொண்டு, தேவனுடைய மார்க்கத்தை அதிக திட்டமாய் அவனுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விவரித்துக்காண்பித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. பின்பு அவன் அகாயா நாட்டிற்குப் போகவேண்டுமென்றிருக்கையில், சீஷர்கள் அவனை ஏற்றுக்கொள்ளும்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகோதரர் அவர்களுக்கு எழுதினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அவன் அங்கே வந்தபின்பு வெளியரங்கமாக யூதர்களுடனே பலமாய்த் தர்க்கம்பண்ணி, இயேசுவே கிறிஸ்து என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேதவாக்கியங்களைக்கொண்டு திருஷ்டாந்தப்படுத்தினபடியால், கிருபையினாலே விசுவாசிகளானவர்களுக்கு மிகவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உதவியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they were tentmakers.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் கூடாரம்பண்ணுகிற தொழிலாளிகளாயிருந்தார்கள்; தானும் அந்தத் தொழில் செய்கிறவனானபடியினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he reasoned in the synagogue every sabbath, and persuaded the Jews and the Greeks.]]></a:t>
+              <a:t><![CDATA[அவர்களிடத்தில் தங்கி வேலைசெய்துகொண்டு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And when Silas and Timotheus were come from Macedonia, Paul was pressed in the spirit, and]]></a:t>
+              <a:t><![CDATA[4. ஓய்வுநாள் தோறும் அவன் ஜெபஆலயத்திலே சம்பாஷணைபண்ணி, யூதருக்கும் கிரேக்கருக்கும் புத்திசொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[testified to the Jews that Jesus was Christ.]]></a:t>
+              <a:t><![CDATA[5. மக்கெதோனியாவிலிருந்து சீலாவும் தீமோத்தேயும் வந்தபோது, பவுல் ஆவியில் வைராக்கியங்கொண்டு, இயேசுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>