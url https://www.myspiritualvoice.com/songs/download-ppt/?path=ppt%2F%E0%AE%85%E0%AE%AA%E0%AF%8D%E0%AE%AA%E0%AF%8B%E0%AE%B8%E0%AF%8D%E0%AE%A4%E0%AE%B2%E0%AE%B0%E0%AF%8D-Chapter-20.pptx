--- v1 (2026-07-15)
+++ v2 (2026-09-17)
@@ -125,50 +125,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -216,50 +236,60 @@
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -424,53 +454,63 @@
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -530,51 +570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. புளிப்பில்லா அப்பப்பண்டிகை நாட்களுக்குப்பின்பு நாங்கள் கப்பல் ஏறிப் பிலிப்பிபட்டணத்தை விட்டு ஐந்து நாளைக்குள்ளே துரோவாபட்டணத்துக்கு அவர்களிடத்தில் வந்து, அங்கே ஏழுநாள் தங்கியிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[4. And there accompanied him into Asia Sopater of Berea; and of the Thessalonians, Aristarchus and Secundus; and Gaius of Derbe, and Timotheus; and of Asia, Tychicus and Trophimus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -639,51 +679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. புளிப்பில்லா அப்பப்பண்டிகை நாட்களுக்குப்பின்பு நாங்கள் கப்பல் ஏறிப் பிலிப்பிபட்டணத்தை விட்டு ஐந்து நாளைக்குள்ளே துரோவாபட்டணத்துக்கு அவர்களிடத்தில் வந்து, அங்கே ஏழுநாள் தங்கியிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[4. And there accompanied him into Asia Sopater of Berea; and of the Thessalonians, Aristarchus and Secundus; and Gaius of Derbe, and Timotheus; and of Asia, Tychicus and Trophimus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -748,51 +788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வாரத்தின் முதல்நாளிலே, அப்பம் பிட்கும்படி சீஷர்கள் கூடிவந்திருக்கையில், பவுல் மறுநாளிலே புறப்படவேண்டுமென்றிருந்து, அவர்களுடனே சம்பாஷித்து, நடுராத்திரி மட்டும் பிரசங்கித்தான்.]]></a:t>
+              <a:t><![CDATA[5. These going before tarried for us at Troas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -857,51 +897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வாரத்தின் முதல்நாளிலே, அப்பம் பிட்கும்படி சீஷர்கள் கூடிவந்திருக்கையில், பவுல் மறுநாளிலே புறப்படவேண்டுமென்றிருந்து, அவர்களுடனே சம்பாஷித்து, நடுராத்திரி மட்டும் பிரசங்கித்தான்.]]></a:t>
+              <a:t><![CDATA[6. And we sailed away from Philippi after the days of unleavened bread, and came unto them to Troas in five days; where we abode seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -966,51 +1006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் கூடியிருந்த மேல்வீட்டிலே அநேக விளக்குகள் வைத்திருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And we sailed away from Philippi after the days of unleavened bread, and came unto them to Troas in five days; where we abode seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1075,51 +1115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது ஐத்திகு என்னும் பேர்கொண்ட ஒரு வாலிபன் ஜன்னலில் உட்கார்ந்திருந்து, பவுல் நெடுநேரம் பிரசங்கம் பண்ணிக்கொண்டிருக்கையில், மிகுந்த தூக்கமடைந்து, நித்திரைமயக்கத்தினால் சாய்ந்து, மூன்றாம் மெத்தையிலிருந்து கீழே விழுந்து, மரித்தவனாய் எடுக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And upon the first day of the week, when the disciples came together to break bread, Paul preached unto them, ready to depart on the next day; and continued his speech until midnight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1184,51 +1224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது ஐத்திகு என்னும் பேர்கொண்ட ஒரு வாலிபன் ஜன்னலில் உட்கார்ந்திருந்து, பவுல் நெடுநேரம் பிரசங்கம் பண்ணிக்கொண்டிருக்கையில், மிகுந்த தூக்கமடைந்து, நித்திரைமயக்கத்தினால் சாய்ந்து, மூன்றாம் மெத்தையிலிருந்து கீழே விழுந்து, மரித்தவனாய் எடுக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And upon the first day of the week, when the disciples came together to break bread, Paul preached unto them, ready to depart on the next day; and continued his speech until midnight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1293,51 +1333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது ஐத்திகு என்னும் பேர்கொண்ட ஒரு வாலிபன் ஜன்னலில் உட்கார்ந்திருந்து, பவுல் நெடுநேரம் பிரசங்கம் பண்ணிக்கொண்டிருக்கையில், மிகுந்த தூக்கமடைந்து, நித்திரைமயக்கத்தினால் சாய்ந்து, மூன்றாம் மெத்தையிலிருந்து கீழே விழுந்து, மரித்தவனாய் எடுக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[8. And there were many lights in the upper chamber, where they were gathered together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1402,51 +1442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உடனே பவுல் இறங்கிப்போய், அவன்மேல் விழுந்து, அவனை அணைத்துக்கொண்டு: கலங்காதிருங்கள், இவன் உயிர் இவனுக்குள் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And there sat in a window a certain young man named Eutychus, being fallen into a deep sleep: and as Paul was long preaching, he sunk down with sleep, and fell down from the third upper room, and was taken up dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1511,51 +1551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உடனே பவுல் இறங்கிப்போய், அவன்மேல் விழுந்து, அவனை அணைத்துக்கொண்டு: கலங்காதிருங்கள், இவன் உயிர் இவனுக்குள் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And there sat in a window a certain young man named Eutychus, being fallen into a deep sleep: and as Paul was long preaching, he sunk down with sleep, and fell down from the third upper room, and was taken up dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1620,51 +1660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கலகம் அமர்ந்தபின்பு, பவுல் சீஷரைத் தன்னிடத்திற்கு வரவழைத்து, வினவிக்கொண்டு, மக்கெதோனியாவுக்குப்போகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And after the uproar was ceased, Paul called unto him the disciples, and embraced them, and departed in order to go into Macedonia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1729,51 +1769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு ஏறிப்போய், அப்பம் பிட்டு புசித்து, விடியற்காலமளவும் வெகுநேரம் பேசிக்கொண்டு, பின்பு புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[9. And there sat in a window a certain young man named Eutychus, being fallen into a deep sleep: and as Paul was long preaching, he sunk down with sleep, and fell down from the third upper room, and was taken up dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1838,51 +1878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு ஏறிப்போய், அப்பம் பிட்டு புசித்து, விடியற்காலமளவும் வெகுநேரம் பேசிக்கொண்டு, பின்பு புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[10. And Paul went down, and fell on him, and embracing him said, Trouble not yourselves; for his life is in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1947,51 +1987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த வாலிபனை அவர்கள் உயிருள்ளவனாகக் கூட்டிக்கொண்டுவந்து, மிகுந்த ஆறுதலடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Paul went down, and fell on him, and embracing him said, Trouble not yourselves; for his life is in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2056,51 +2096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பவுல் ஆசோபட்டணம் வரைக்கும் கரைவழியாய்ப் போக மனதாயிருந்தபடியால், அவன் திட்டம்பண்ணியிருந்தபடியே, நாங்கள் கப்பல் ஏறி, அந்தப்பட்டணத்தில் அவனை ஏற்றிக்கொள்ளும்படி முன்னாக அங்கே போயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[11. When he therefore was come up again, and had broken bread, and eaten, and talked a long while, even till break of day, so he departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2165,51 +2205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பவுல் ஆசோபட்டணம் வரைக்கும் கரைவழியாய்ப் போக மனதாயிருந்தபடியால், அவன் திட்டம்பண்ணியிருந்தபடியே, நாங்கள் கப்பல் ஏறி, அந்தப்பட்டணத்தில் அவனை ஏற்றிக்கொள்ளும்படி முன்னாக அங்கே போயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[11. When he therefore was come up again, and had broken bread, and eaten, and talked a long while, even till break of day, so he departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2274,51 +2314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் ஆசோபட்டணத்திலே எங்களைக் கண்டபோது, நாங்கள் அவனை ஏற்றிக்கொண்டு, மித்திலேனே பட்டணத்துக்கு வந்தோம்.]]></a:t>
+              <a:t><![CDATA[12. And they brought the young man alive, and were not a little comforted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2383,51 +2423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவ்விடம்விட்டு, மறுநாளிலே கீயுதீவுக்கு எதிராக வந்து,]]></a:t>
+              <a:t><![CDATA[13. And we went on board ship, and sailed unto Assos, there intending to take in Paul: for so had he appointed, minding himself to go on foot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2492,51 +2532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவ்விடம்விட்டு, மறுநாளிலே கீயுதீவுக்கு எதிராக வந்து,]]></a:t>
+              <a:t><![CDATA[13. And we went on board ship, and sailed unto Assos, there intending to take in Paul: for so had he appointed, minding himself to go on foot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2601,51 +2641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பவுல் கூடுமானால் பெந்தெகொஸ்தே பண்டிகைநாளிலே எருசலேமிலிருக்கவேண்டுமென்று தீவிரப்பட்டதினிமித்தம், தான் ஆசியாவிலே காலம்போக்காதபடிக்கு, எபேசு பட்டணத்தைக் கடந்து போகவேண்டுமென்று தீர்மானித்ததினால், மறுநாளிலே சாமுதீவு பிடித்து, துரோகில்லியோன் ஊர்த்துறையிலே தங்கி, மறுநாள் மிலேத்துபட்டணத்துக்கு வந்தோம்.]]></a:t>
+              <a:t><![CDATA[14. And when he met with us at Assos, we took him in, and came to Mitylene.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2710,51 +2750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பவுல் கூடுமானால் பெந்தெகொஸ்தே பண்டிகைநாளிலே எருசலேமிலிருக்கவேண்டுமென்று தீவிரப்பட்டதினிமித்தம், தான் ஆசியாவிலே காலம்போக்காதபடிக்கு, எபேசு பட்டணத்தைக் கடந்து போகவேண்டுமென்று தீர்மானித்ததினால், மறுநாளிலே சாமுதீவு பிடித்து, துரோகில்லியோன் ஊர்த்துறையிலே தங்கி, மறுநாள் மிலேத்துபட்டணத்துக்கு வந்தோம்.]]></a:t>
+              <a:t><![CDATA[14. And when he met with us at Assos, we took him in, and came to Mitylene.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2819,51 +2859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கலகம் அமர்ந்தபின்பு, பவுல் சீஷரைத் தன்னிடத்திற்கு வரவழைத்து, வினவிக்கொண்டு, மக்கெதோனியாவுக்குப்போகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And after the uproar was ceased, Paul called unto him the disciples, and embraced them, and departed in order to go into Macedonia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2928,51 +2968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மிலேத்துவிலிருந்து அவன் எபேசுவுக்கு ஆள் அனுப்பி, சபையின் மூப்பரை வரவழைத்தான்.]]></a:t>
+              <a:t><![CDATA[15. And we sailed thence, and came the next day opposite to Chios; and the next day we arrived at Samos, and tarried at Trogyllium; and the next day we came to Miletus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3037,51 +3077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் தன்னிடத்தில் வந்து சேர்ந்தபொழுது, அவன் அவர்களை நோக்கி: நான் ஆசியாநாட்டில் வந்த முதல்நாள் தொடங்கி எல்லாக் காலங்களிலும் உங்களுடனே இன்னவிதமாய் இருந்தேன் என்பதை நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. For Paul had determined to sail by Ephesus, because he would not spend the time in Asia: for he hasted, if it were possible for him, to be at Jerusalem the day of Pentecost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3146,51 +3186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் தன்னிடத்தில் வந்து சேர்ந்தபொழுது, அவன் அவர்களை நோக்கி: நான் ஆசியாநாட்டில் வந்த முதல்நாள் தொடங்கி எல்லாக் காலங்களிலும் உங்களுடனே இன்னவிதமாய் இருந்தேன் என்பதை நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. For Paul had determined to sail by Ephesus, because he would not spend the time in Asia: for he hasted, if it were possible for him, to be at Jerusalem the day of Pentecost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3255,51 +3295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வெகு மனத்தாழ்மையோடும், மிகுந்த கண்ணீரோடும், யூதருடைய தீமையான யோசனைகளால் எனக்கு நேரிட்ட சோதனைகளோடும், நான் கர்த்தரைச் சேவித்தேன்.]]></a:t>
+              <a:t><![CDATA[16. For Paul had determined to sail by Ephesus, because he would not spend the time in Asia: for he hasted, if it were possible for him, to be at Jerusalem the day of Pentecost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3364,51 +3404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வெகு மனத்தாழ்மையோடும், மிகுந்த கண்ணீரோடும், யூதருடைய தீமையான யோசனைகளால் எனக்கு நேரிட்ட சோதனைகளோடும், நான் கர்த்தரைச் சேவித்தேன்.]]></a:t>
+              <a:t><![CDATA[16. For Paul had determined to sail by Ephesus, because he would not spend the time in Asia: for he hasted, if it were possible for him, to be at Jerusalem the day of Pentecost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3473,51 +3513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பிரயோஜனமானவைகைளில் ஒன்றையும் நான் உங்களுக்கு மறைத்துவைக்காமல், வெளியரங்கமாக வீடுகள்தோறும் உங்களுக்கு பிரசங்கித்து உபதேசம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[17. And from Miletus he sent to Ephesus, and called the elders of the church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3582,51 +3622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பிரயோஜனமானவைகைளில் ஒன்றையும் நான் உங்களுக்கு மறைத்துவைக்காமல், வெளியரங்கமாக வீடுகள்தோறும் உங்களுக்கு பிரசங்கித்து உபதேசம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[18. And when they were come to him, he said unto them, All of you know, from the first day that I came into Asia, after what manner I have been with you at all seasons,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3691,51 +3731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவனிடத்திற்கு மனந்திரும்புவதைக்குறித்தும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவை விசுவாசிப்பதைக்குறித்தும், நான் யூதருக்கும் கிரேக்கருக்கும் சாட்சியாக அறிவித்தேன்.]]></a:t>
+              <a:t><![CDATA[18. And when they were come to him, he said unto them, All of you know, from the first day that I came into Asia, after what manner I have been with you at all seasons,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3800,51 +3840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவனிடத்திற்கு மனந்திரும்புவதைக்குறித்தும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவை விசுவாசிப்பதைக்குறித்தும், நான் யூதருக்கும் கிரேக்கருக்கும் சாட்சியாக அறிவித்தேன்.]]></a:t>
+              <a:t><![CDATA[19. Serving the LORD with all humility of mind, and with many tears, and temptations, which befell me by the lying in wait of the Jews:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3909,51 +3949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்பொழுதும் நான் ஆவியிலே கட்டுண்டவனாய் எருசலேமுக்குப் போகிறேன்; அங்கே எனக்கு நேரிடுங்காரியங்களை நான் அறியேன்.]]></a:t>
+              <a:t><![CDATA[19. Serving the LORD with all humility of mind, and with many tears, and temptations, which befell me by the lying in wait of the Jews:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4018,51 +4058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் அந்தத் திசைகளிலே சுற்றி நடந்து, சீஷர்களுக்கு வெகுவாய்ப் புத்திசொல்லி, கிரேக்கு தேசத்திலே சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And when he had gone over those parts, and had given them much exhortation, he came into Greece,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4127,51 +4167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்பொழுதும் நான் ஆவியிலே கட்டுண்டவனாய் எருசலேமுக்குப் போகிறேன்; அங்கே எனக்கு நேரிடுங்காரியங்களை நான் அறியேன்.]]></a:t>
+              <a:t><![CDATA[20. And how I kept back nothing that was profitable unto you, but have showed you, and have taught you publicly, and from house to house,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4236,51 +4276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கட்டுகளும் உபத்திரவங்களும் எனக்கு வைத்திருக்கிறதென்று பரிசுத்த ஆவியானவர் பட்டணந்தோறும் தெரிவிக்கிறதைமாத்திரம் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. And how I kept back nothing that was profitable unto you, but have showed you, and have taught you publicly, and from house to house,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4345,51 +4385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகிலும் அவைகளில் ஒன்றையுங்குறித்துக் கவலைப்படேன்; என் பிராணனையும் நான் அருமையாக எண்ணேன்; என் ஓட்டத்தைச் சந்தோஷத்தோடே முடிக்கவும், தேவனுடைய கிருபையின் சுவிசேஷத்தைப் பிரசங்கம்பண்ணும்படிக்கு நான் கர்த்தராகிய இயேசுவினிடத்தில் பெற்ற ஊழியத்தை நிறைவேற்றவுமே விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[21. Testifying both to the Jews, and also to the Greeks, repentance toward God, and faith toward our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4454,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகிலும் அவைகளில் ஒன்றையுங்குறித்துக் கவலைப்படேன்; என் பிராணனையும் நான் அருமையாக எண்ணேன்; என் ஓட்டத்தைச் சந்தோஷத்தோடே முடிக்கவும், தேவனுடைய கிருபையின் சுவிசேஷத்தைப் பிரசங்கம்பண்ணும்படிக்கு நான் கர்த்தராகிய இயேசுவினிடத்தில் பெற்ற ஊழியத்தை நிறைவேற்றவுமே விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[21. Testifying both to the Jews, and also to the Greeks, repentance toward God, and faith toward our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4563,51 +4603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகிலும் அவைகளில் ஒன்றையுங்குறித்துக் கவலைப்படேன்; என் பிராணனையும் நான் அருமையாக எண்ணேன்; என் ஓட்டத்தைச் சந்தோஷத்தோடே முடிக்கவும், தேவனுடைய கிருபையின் சுவிசேஷத்தைப் பிரசங்கம்பண்ணும்படிக்கு நான் கர்த்தராகிய இயேசுவினிடத்தில் பெற்ற ஊழியத்தை நிறைவேற்றவுமே விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[22. And now, behold, I go bound in the spirit unto Jerusalem, not knowing the things that shall befall me there:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4672,51 +4712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இதோ, நான் உங்களுக்குள்ளே சஞ்சரித்து, தேவனுடைய ராஜ்யத்தைக் குறித்துப் பிரசங்கம்பண்ணினதைக் கேட்டவர்களாகிய நீங்களெல்லாரும் இனி என் முகத்தைப் பார்க்கமாட்டீர்களென்று அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[22. And now, behold, I go bound in the spirit unto Jerusalem, not knowing the things that shall befall me there:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4781,51 +4821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இதோ, நான் உங்களுக்குள்ளே சஞ்சரித்து, தேவனுடைய ராஜ்யத்தைக் குறித்துப் பிரசங்கம்பண்ணினதைக் கேட்டவர்களாகிய நீங்களெல்லாரும் இனி என் முகத்தைப் பார்க்கமாட்டீர்களென்று அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[23. Save that the Holy Spirit witnesses in every city, saying that bonds and afflictions abide me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4890,51 +4930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தேவனுடைய ஆலோசனையில் ஒன்றையும் நான் மறைத்து வைக்காமல், எல்லாவற்றையும் உங்களுக்கு அறிவித்தபடியினாலே,]]></a:t>
+              <a:t><![CDATA[23. Save that the Holy Spirit witnesses in every city, saying that bonds and afflictions abide me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4999,51 +5039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எல்லாருடைய இரத்தப்பழிக்கும் நீங்கி நான் சுத்தமாயிருக்கிறேனென்பதற்கு உங்களை இன்றையத்தினம் சாட்சிகளாக வைக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[24. But none of these things move me, neither count I my life dear unto myself, so that I might finish my course with joy, and the ministry, which I have received of the Lord Jesus, to testify the gospel of the grace of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5108,51 +5148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால், உங்களைக்குறித்தும், தேவன் தம்முடைய சுயரத்தத்தினாலே சம்பாதித்துக்கொண்ட தமது சபையை மேய்ப்பதற்குப் பரிசுத்த ஆவி உங்களைக் கண்காணிகளாக வைத்த மந்தை முழுவதையுங்குறித்தும், எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[24. But none of these things move me, neither count I my life dear unto myself, so that I might finish my course with joy, and the ministry, which I have received of the Lord Jesus, to testify the gospel of the grace of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5217,51 +5257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அங்கே மூன்றுமாதம் சஞ்சரித்தபின்பு, அவன் கப்பல் ஏறி, சீரியாதேசத்துக்குப்போக மனதாயிருந்தபோது, யூதர்கள் அவனுக்குத் தீமைசெய்யும்படி ரகசியமான யோசனைகொண்டிருந்தபடியால், மக்கெதோனியா தேசத்தின் வழியாய்த் திரும்பிப்போகத் தீர்மானம் பண்ணினான்]]></a:t>
+              <a:t><![CDATA[2. And when he had gone over those parts, and had given them much exhortation, he came into Greece,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5326,51 +5366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால், உங்களைக்குறித்தும், தேவன் தம்முடைய சுயரத்தத்தினாலே சம்பாதித்துக்கொண்ட தமது சபையை மேய்ப்பதற்குப் பரிசுத்த ஆவி உங்களைக் கண்காணிகளாக வைத்த மந்தை முழுவதையுங்குறித்தும், எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[24. But none of these things move me, neither count I my life dear unto myself, so that I might finish my course with joy, and the ministry, which I have received of the Lord Jesus, to testify the gospel of the grace of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5435,51 +5475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் போனபின்பு மந்தையைத் தப்பவிடாத கொடிதான ஓநாய்கள் உங்களுக்குள்ளே வரும்.]]></a:t>
+              <a:t><![CDATA[25. And now, behold, I know that all of you all, among whom I have gone preaching the kingdom of God, shall see my face no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5544,51 +5584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் போனபின்பு மந்தையைத் தப்பவிடாத கொடிதான ஓநாய்கள் உங்களுக்குள்ளே வரும்.]]></a:t>
+              <a:t><![CDATA[25. And now, behold, I know that all of you all, among whom I have gone preaching the kingdom of God, shall see my face no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5653,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உங்களிலும் சிலர் எழும்பி, சீஷர்களைத் தங்களிடத்தில் இழுத்துக்கொள்ளும்படி மாறுபாடானவைகளைப் போதிப்பார்களென்று அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[26. Wherefore I take you to record this day, that I am pure from the blood of all men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5762,51 +5802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உங்களிலும் சிலர் எழும்பி, சீஷர்களைத் தங்களிடத்தில் இழுத்துக்கொள்ளும்படி மாறுபாடானவைகளைப் போதிப்பார்களென்று அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[26. Wherefore I take you to record this day, that I am pure from the blood of all men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5871,51 +5911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆனபடியால், நான் மூன்றுவருஷகாலமாய் இரவும் பகலும் கண்ணீரோடே இடைவிடாமல் அவனவனுக்குப் புத்திசொல்லிக்கொண்டுவந்ததை நினைத்து விழித்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[27. For I have not shunned to declare unto you all the counsel of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5980,51 +6020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆனபடியால், நான் மூன்றுவருஷகாலமாய் இரவும் பகலும் கண்ணீரோடே இடைவிடாமல் அவனவனுக்குப் புத்திசொல்லிக்கொண்டுவந்ததை நினைத்து விழித்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[27. For I have not shunned to declare unto you all the counsel of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6089,51 +6129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்பொழுதும் சகோதரரே, நீங்கள் பக்திவிருத்தியடையவும், பரிசுத்தமாகப்பட்ட அனைவருக்குள்ளும் உங்களுக்குச் சுதந்தரத்தைக் கொடுக்கவும் வல்லவராயிருக்கிற தேவனுக்கும் அவருடைய கிருபையுள்ள வசனத்துக்கும் உங்களை ஒப்புக்கொடுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[28. Take heed therefore unto yourselves, and to all the flock, over the which the Holy Spirit has made you overseers, to feed the church of God, which he has purchased with his own blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6198,51 +6238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்பொழுதும் சகோதரரே, நீங்கள் பக்திவிருத்தியடையவும், பரிசுத்தமாகப்பட்ட அனைவருக்குள்ளும் உங்களுக்குச் சுதந்தரத்தைக் கொடுக்கவும் வல்லவராயிருக்கிற தேவனுக்கும் அவருடைய கிருபையுள்ள வசனத்துக்கும் உங்களை ஒப்புக்கொடுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[28. Take heed therefore unto yourselves, and to all the flock, over the which the Holy Spirit has made you overseers, to feed the church of God, which he has purchased with his own blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6307,51 +6347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஒருவனுடைய வெள்ளியையாகிலும் பொன்னையாகிலும் வஸ்திரத்தையாகிலும் நான் இச்சிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[28. Take heed therefore unto yourselves, and to all the flock, over the which the Holy Spirit has made you overseers, to feed the church of God, which he has purchased with his own blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6416,51 +6456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அங்கே மூன்றுமாதம் சஞ்சரித்தபின்பு, அவன் கப்பல் ஏறி, சீரியாதேசத்துக்குப்போக மனதாயிருந்தபோது, யூதர்கள் அவனுக்குத் தீமைசெய்யும்படி ரகசியமான யோசனைகொண்டிருந்தபடியால், மக்கெதோனியா தேசத்தின் வழியாய்த் திரும்பிப்போகத் தீர்மானம் பண்ணினான்]]></a:t>
+              <a:t><![CDATA[3. And there abode three months. And when the Jews laid wait for him, as he was about to sail into Syria, he purposed to return through Macedonia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6525,51 +6565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் அறிந்திருக்கிறபடி, எனக்கும் என்னுடனேகூட இருந்தவர்களுக்கும் வேண்டியவைகளுக்காக இந்தக் கைகளே வேலைசெய்தது.]]></a:t>
+              <a:t><![CDATA[29. For I know this, that after my departing shall grievous wolves enter in among you, not sparing the flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6634,51 +6674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் அறிந்திருக்கிறபடி, எனக்கும் என்னுடனேகூட இருந்தவர்களுக்கும் வேண்டியவைகளுக்காக இந்தக் கைகளே வேலைசெய்தது.]]></a:t>
+              <a:t><![CDATA[30. Also of your own selves shall men arise, speaking perverse things, to draw away disciples after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6743,51 +6783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இப்படிப் பிரயாசப்பட்டு, பலவீனரைத் தாங்கவும், வாங்குகிறதைப்பார்க்கிலும் கொடுக்கிறதே பாக்கியம் என்று கர்த்தராகிய இயேசு சொன்ன வார்த்தைகளை நினைக்கவும் வேண்டுமென்று எல்லாவிதத்திலேயும் உங்களுக்குக் காண்பித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. Also of your own selves shall men arise, speaking perverse things, to draw away disciples after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6852,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இப்படிப் பிரயாசப்பட்டு, பலவீனரைத் தாங்கவும், வாங்குகிறதைப்பார்க்கிலும் கொடுக்கிறதே பாக்கியம் என்று கர்த்தராகிய இயேசு சொன்ன வார்த்தைகளை நினைக்கவும் வேண்டுமென்று எல்லாவிதத்திலேயும் உங்களுக்குக் காண்பித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. Therefore watch, and remember, that by the space of three years I ceased not to warn every one night and day with tears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6961,51 +7001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இவைகளைச் சொன்னபின்பு, அவன் முழங்காற்படியிட்டு, அவர்களெல்லாரோடுங்கூட ஜெபம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[31. Therefore watch, and remember, that by the space of three years I ceased not to warn every one night and day with tears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7070,51 +7110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர்கள் மிகவும் அழுது என் முகத்தை நீங்கள் இனிப் பார்க்கமாட்டீர்களென்று அவன் சொன்ன வார்த்தையைக்குறித்து அதிகமாய்த் துக்கப்பட்டு,]]></a:t>
+              <a:t><![CDATA[32. And now, brethren, I commend you to God, and to the word of his grace, which is able to build you up, and to give you an inheritance among all them which are sanctified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7179,51 +7219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பவுலின் கழுத்தைக் கட்டிக்கொண்டு, அவனை முத்தஞ்செய்து, கப்பல்வரைக்கும் அவனுடனே கூடப்போனார்கள்]]></a:t>
+              <a:t><![CDATA[32. And now, brethren, I commend you to God, and to the word of his grace, which is able to build you up, and to give you an inheritance among all them which are sanctified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7288,51 +7328,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பவுலின் கழுத்தைக் கட்டிக்கொண்டு, அவனை முத்தஞ்செய்து, கப்பல்வரைக்கும் அவனுடனே கூடப்போனார்கள்]]></a:t>
+              <a:t><![CDATA[32. And now, brethren, I commend you to God, and to the word of his grace, which is able to build you up, and to give you an inheritance among all them which are sanctified.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. I have coveted no man's silver, or gold, or apparel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Yea, all of you yourselves know, that these hands have ministered unto my necessities, and to them that were with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7397,51 +7655,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெரோயா ஊரானாகிய சோபத்தரும், தெசலோனிக்கேயரில் அரிஸ்தர்க்கும், செக்குந்தும், தொபையானாகிய காயுவும், தீமோத்தேயும், ஆசியா நாட்டாராகிய தீகிக்கும் துரோப்பீமும், ஆசியாநாடுவரைக்கும் அவனுக்கு வழித்துணையாய் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And there abode three months. And when the Jews laid wait for him, as he was about to sail into Syria, he purposed to return through Macedonia.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Yea, all of you yourselves know, that these hands have ministered unto my necessities, and to them that were with me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. I have showed you all things, how that so labouring all of you ought to support the weak, and to remember the words of the Lord Jesus, how he said, It is more blessed to give than to receive.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. I have showed you all things, how that so labouring all of you ought to support the weak, and to remember the words of the Lord Jesus, how he said, It is more blessed to give than to receive.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. I have showed you all things, how that so labouring all of you ought to support the weak, and to remember the words of the Lord Jesus, how he said, It is more blessed to give than to receive.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And when he had thus spoken, he kneeled down, and prayed with them all.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And they all wept sore, and fell on Paul's neck, and kissed him,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And they all wept sore, and fell on Paul's neck, and kissed him,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. Sorrowing most of all for the words which he spoke, that they should see his face no more. And they accompanied him unto the ship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7506,51 +8636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெரோயா ஊரானாகிய சோபத்தரும், தெசலோனிக்கேயரில் அரிஸ்தர்க்கும், செக்குந்தும், தொபையானாகிய காயுவும், தீமோத்தேயும், ஆசியா நாட்டாராகிய தீகிக்கும் துரோப்பீமும், ஆசியாநாடுவரைக்கும் அவனுக்கு வழித்துணையாய் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And there abode three months. And when the Jews laid wait for him, as he was about to sail into Syria, he purposed to return through Macedonia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7615,51 +8745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவர்கள் முன்னாகப் போய், துரோவா பட்டணத்திலே எங்களுக்காகக் காத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And there accompanied him into Asia Sopater of Berea; and of the Thessalonians, Aristarchus and Secundus; and Gaius of Derbe, and Timotheus; and of Asia, Tychicus and Trophimus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7694,51 +8824,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089626" r:id="rId1"/>
+    <p:sldLayoutId id="2478619099" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8242,54 +9372,134 @@
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8410,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And we sailed away from Philippi after the days of unleavened bread, and came unto them to Troas]]></a:t>
+              <a:t><![CDATA[தீமோத்தேயும், ஆசியா நாட்டாராகிய தீகிக்கும் துரோப்பீமும், ஆசியாநாடுவரைக்கும் அவனுக்கு வழித்துணையாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in five days; where we abode seven days.]]></a:t>
+              <a:t><![CDATA[வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And upon the first day of the week, when the disciples came together to break bread, Paul]]></a:t>
+              <a:t><![CDATA[5. இவர்கள் முன்னாகப் போய், துரோவா பட்டணத்திலே எங்களுக்காகக் காத்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[preached unto them, ready to depart on the next day; and continued his speech until midnight.]]></a:t>
+              <a:t><![CDATA[6. புளிப்பில்லா அப்பப்பண்டிகை நாட்களுக்குப்பின்பு நாங்கள் கப்பல் ஏறிப் பிலிப்பிபட்டணத்தை விட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And there were many lights in the upper chamber, where they were gathered together.]]></a:t>
+              <a:t><![CDATA[ஐந்து நாளைக்குள்ளே துரோவாபட்டணத்துக்கு அவர்களிடத்தில் வந்து, அங்கே ஏழுநாள் தங்கியிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And there sat in a window a certain young man named Eutychus, being fallen into a deep sleep: and]]></a:t>
+              <a:t><![CDATA[7. வாரத்தின் முதல்நாளிலே, அப்பம் பிட்கும்படி சீஷர்கள் கூடிவந்திருக்கையில், பவுல் மறுநாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as Paul was long preaching, he sunk down with sleep, and fell down from the third upper room, and]]></a:t>
+              <a:t><![CDATA[புறப்படவேண்டுமென்றிருந்து, அவர்களுடனே சம்பாஷித்து, நடுராத்திரி மட்டும் பிரசங்கித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was taken up dead.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் கூடியிருந்த மேல்வீட்டிலே அநேக விளக்குகள் வைத்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Paul went down, and fell on him, and embracing him said, Trouble not yourselves; for his]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது ஐத்திகு என்னும் பேர்கொண்ட ஒரு வாலிபன் ஜன்னலில் உட்கார்ந்திருந்து, பவுல் நெடுநேரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[life is in him.]]></a:t>
+              <a:t><![CDATA[பிரசங்கம் பண்ணிக்கொண்டிருக்கையில், மிகுந்த தூக்கமடைந்து, நித்திரைமயக்கத்தினால் சாய்ந்து, மூன்றாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And after the uproar was ceased, Paul called unto him the disciples, and embraced them, and]]></a:t>
+              <a:t><![CDATA[1. கலகம் அமர்ந்தபின்பு, பவுல் சீஷரைத் தன்னிடத்திற்கு வரவழைத்து, வினவிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. When he therefore was come up again, and had broken bread, and eaten, and talked a long while,]]></a:t>
+              <a:t><![CDATA[மெத்தையிலிருந்து கீழே விழுந்து, மரித்தவனாய் எடுக்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even till break of day, so he departed.]]></a:t>
+              <a:t><![CDATA[10. உடனே பவுல் இறங்கிப்போய், அவன்மேல் விழுந்து, அவனை அணைத்துக்கொண்டு: கலங்காதிருங்கள், இவன் உயிர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they brought the young man alive, and were not a little comforted.]]></a:t>
+              <a:t><![CDATA[இவனுக்குள் இருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And we went on board ship, and sailed unto Assos, there intending to take in Paul: for so had he]]></a:t>
+              <a:t><![CDATA[11. பின்பு ஏறிப்போய், அப்பம் பிட்டு புசித்து, விடியற்காலமளவும் வெகுநேரம் பேசிக்கொண்டு, பின்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[appointed, minding himself to go on foot.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when he met with us at Assos, we took him in, and came to Mitylene.]]></a:t>
+              <a:t><![CDATA[12. அந்த வாலிபனை அவர்கள் உயிருள்ளவனாகக் கூட்டிக்கொண்டுவந்து, மிகுந்த ஆறுதலடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And we sailed thence, and came the next day opposite to Chios; and the next day we arrived at]]></a:t>
+              <a:t><![CDATA[13. பவுல் ஆசோபட்டணம் வரைக்கும் கரைவழியாய்ப் போக மனதாயிருந்தபடியால், அவன் திட்டம்பண்ணியிருந்தபடியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Samos, and tarried at Trogyllium; and the next day we came to Miletus.]]></a:t>
+              <a:t><![CDATA[நாங்கள் கப்பல் ஏறி, அந்தப்பட்டணத்தில் அவனை ஏற்றிக்கொள்ளும்படி முன்னாக அங்கே போயிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For Paul had determined to sail by Ephesus, because he would not spend the time in Asia: for he]]></a:t>
+              <a:t><![CDATA[14. அவன் ஆசோபட்டணத்திலே எங்களைக் கண்டபோது, நாங்கள் அவனை ஏற்றிக்கொண்டு, மித்திலேனே பட்டணத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hasted, if it were possible for him, to be at Jerusalem the day of Pentecost.]]></a:t>
+              <a:t><![CDATA[வந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[departed in order to go into Macedonia.]]></a:t>
+              <a:t><![CDATA[மக்கெதோனியாவுக்குப்போகப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And from Miletus he sent to Ephesus, and called the elders of the church.]]></a:t>
+              <a:t><![CDATA[15. அவ்விடம்விட்டு, மறுநாளிலே கீயுதீவுக்கு எதிராக வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when they were come to him, he said unto them, All of you know, from the first day that I]]></a:t>
+              <a:t><![CDATA[16. பவுல் கூடுமானால் பெந்தெகொஸ்தே பண்டிகைநாளிலே எருசலேமிலிருக்கவேண்டுமென்று தீவிரப்பட்டதினிமித்தம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[came into Asia, after what manner I have been with you at all seasons,]]></a:t>
+              <a:t><![CDATA[தான் ஆசியாவிலே காலம்போக்காதபடிக்கு, எபேசு பட்டணத்தைக் கடந்து போகவேண்டுமென்று தீர்மானித்ததினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Serving the LORD with all humility of mind, and with many tears, and temptations, which befell]]></a:t>
+              <a:t><![CDATA[மறுநாளிலே சாமுதீவு பிடித்து, துரோகில்லியோன் ஊர்த்துறையிலே தங்கி, மறுநாள் மிலேத்துபட்டணத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me by the lying in wait of the Jews:]]></a:t>
+              <a:t><![CDATA[வந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And how I kept back nothing that was profitable unto you, but have showed you, and have taught]]></a:t>
+              <a:t><![CDATA[17. மிலேத்துவிலிருந்து அவன் எபேசுவுக்கு ஆள் அனுப்பி, சபையின் மூப்பரை வரவழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you publicly, and from house to house,]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் தன்னிடத்தில் வந்து சேர்ந்தபொழுது, அவன் அவர்களை நோக்கி: நான் ஆசியாநாட்டில் வந்த முதல்நாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Testifying both to the Jews, and also to the Greeks, repentance toward God, and faith toward our]]></a:t>
+              <a:t><![CDATA[தொடங்கி எல்லாக் காலங்களிலும் உங்களுடனே இன்னவிதமாய் இருந்தேன் என்பதை நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Lord Jesus Christ.]]></a:t>
+              <a:t><![CDATA[19. வெகு மனத்தாழ்மையோடும், மிகுந்த கண்ணீரோடும், யூதருடைய தீமையான யோசனைகளால் எனக்கு நேரிட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And now, behold, I go bound in the spirit unto Jerusalem, not knowing the things that shall]]></a:t>
+              <a:t><![CDATA[சோதனைகளோடும், நான் கர்த்தரைச் சேவித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And when he had gone over those parts, and had given them much exhortation, he came into Greece,]]></a:t>
+              <a:t><![CDATA[2. அவன் அந்தத் திசைகளிலே சுற்றி நடந்து, சீஷர்களுக்கு வெகுவாய்ப் புத்திசொல்லி, கிரேக்கு தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[befall me there:]]></a:t>
+              <a:t><![CDATA[20. பிரயோஜனமானவைகைளில் ஒன்றையும் நான் உங்களுக்கு மறைத்துவைக்காமல், வெளியரங்கமாக வீடுகள்தோறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Save that the Holy Spirit witnesses in every city, saying that bonds and afflictions abide me.]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு பிரசங்கித்து உபதேசம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. But none of these things move me, neither count I my life dear unto myself, so that I might]]></a:t>
+              <a:t><![CDATA[21. தேவனிடத்திற்கு மனந்திரும்புவதைக்குறித்தும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[finish my course with joy, and the ministry, which I have received of the Lord Jesus, to testify the]]></a:t>
+              <a:t><![CDATA[விசுவாசிப்பதைக்குறித்தும், நான் யூதருக்கும் கிரேக்கருக்கும் சாட்சியாக அறிவித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gospel of the grace of God.]]></a:t>
+              <a:t><![CDATA[22. இப்பொழுதும் நான் ஆவியிலே கட்டுண்டவனாய் எருசலேமுக்குப் போகிறேன்; அங்கே எனக்கு நேரிடுங்காரியங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And now, behold, I know that all of you all, among whom I have gone preaching the kingdom of]]></a:t>
+              <a:t><![CDATA[நான் அறியேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God, shall see my face no more.]]></a:t>
+              <a:t><![CDATA[23. கட்டுகளும் உபத்திரவங்களும் எனக்கு வைத்திருக்கிறதென்று பரிசுத்த ஆவியானவர் பட்டணந்தோறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Wherefore I take you to record this day, that I am pure from the blood of all men.]]></a:t>
+              <a:t><![CDATA[தெரிவிக்கிறதைமாத்திரம் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. For I have not shunned to declare unto you all the counsel of God.]]></a:t>
+              <a:t><![CDATA[24. ஆகிலும் அவைகளில் ஒன்றையுங்குறித்துக் கவலைப்படேன்; என் பிராணனையும் நான் அருமையாக எண்ணேன்; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Take heed therefore unto yourselves, and to all the flock, over the which the Holy Spirit has]]></a:t>
+              <a:t><![CDATA[ஓட்டத்தைச் சந்தோஷத்தோடே முடிக்கவும், தேவனுடைய கிருபையின் சுவிசேஷத்தைப் பிரசங்கம்பண்ணும்படிக்கு நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And there abode three months. And when the Jews laid wait for him, as he was about to sail into]]></a:t>
+              <a:t><![CDATA[சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made you overseers, to feed the church of God, which he has purchased with his own blood.]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய இயேசுவினிடத்தில் பெற்ற ஊழியத்தை நிறைவேற்றவுமே விரும்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. For I know this, that after my departing shall grievous wolves enter in among you, not sparing]]></a:t>
+              <a:t><![CDATA[25. இதோ, நான் உங்களுக்குள்ளே சஞ்சரித்து, தேவனுடைய ராஜ்யத்தைக் குறித்துப் பிரசங்கம்பண்ணினதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the flock.]]></a:t>
+              <a:t><![CDATA[கேட்டவர்களாகிய நீங்களெல்லாரும் இனி என் முகத்தைப் பார்க்கமாட்டீர்களென்று அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Also of your own selves shall men arise, speaking perverse things, to draw away disciples after]]></a:t>
+              <a:t><![CDATA[26. தேவனுடைய ஆலோசனையில் ஒன்றையும் நான் மறைத்து வைக்காமல், எல்லாவற்றையும் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[அறிவித்தபடியினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Therefore watch, and remember, that by the space of three years I ceased not to warn every one]]></a:t>
+              <a:t><![CDATA[27. எல்லாருடைய இரத்தப்பழிக்கும் நீங்கி நான் சுத்தமாயிருக்கிறேனென்பதற்கு உங்களை இன்றையத்தினம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[night and day with tears.]]></a:t>
+              <a:t><![CDATA[சாட்சிகளாக வைக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And now, brethren, I commend you to God, and to the word of his grace, which is able to build]]></a:t>
+              <a:t><![CDATA[28. ஆகையால், உங்களைக்குறித்தும், தேவன் தம்முடைய சுயரத்தத்தினாலே சம்பாதித்துக்கொண்ட தமது சபையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you up, and to give you an inheritance among all them which are sanctified.]]></a:t>
+              <a:t><![CDATA[மேய்ப்பதற்குப் பரிசுத்த ஆவி உங்களைக் கண்காணிகளாக வைத்த மந்தை முழுவதையுங்குறித்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. I have coveted no man's silver, or gold, or apparel.]]></a:t>
+              <a:t><![CDATA[எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Syria, he purposed to return through Macedonia.]]></a:t>
+              <a:t><![CDATA[3. அங்கே மூன்றுமாதம் சஞ்சரித்தபின்பு, அவன் கப்பல் ஏறி, சீரியாதேசத்துக்குப்போக மனதாயிருந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Yea, all of you yourselves know, that these hands have ministered unto my necessities, and to]]></a:t>
+              <a:t><![CDATA[29. நான் போனபின்பு மந்தையைத் தப்பவிடாத கொடிதான ஓநாய்கள் உங்களுக்குள்ளே வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them that were with me.]]></a:t>
+              <a:t><![CDATA[30. உங்களிலும் சிலர் எழும்பி, சீஷர்களைத் தங்களிடத்தில் இழுத்துக்கொள்ளும்படி மாறுபாடானவைகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. I have showed you all things, how that so labouring all of you ought to support the weak, and to]]></a:t>
+              <a:t><![CDATA[போதிப்பார்களென்று அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remember the words of the Lord Jesus, how he said, It is more blessed to give than to receive.]]></a:t>
+              <a:t><![CDATA[31. ஆனபடியால், நான் மூன்றுவருஷகாலமாய் இரவும் பகலும் கண்ணீரோடே இடைவிடாமல் அவனவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And when he had thus spoken, he kneeled down, and prayed with them all.]]></a:t>
+              <a:t><![CDATA[புத்திசொல்லிக்கொண்டுவந்ததை நினைத்து விழித்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And they all wept sore, and fell on Paul's neck, and kissed him,]]></a:t>
+              <a:t><![CDATA[32. இப்பொழுதும் சகோதரரே, நீங்கள் பக்திவிருத்தியடையவும், பரிசுத்தமாகப்பட்ட அனைவருக்குள்ளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Sorrowing most of all for the words which he spoke, that they should see his face no more. And]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சுதந்தரத்தைக் கொடுக்கவும் வல்லவராயிருக்கிற தேவனுக்கும் அவருடைய கிருபையுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +17804,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they accompanied him unto the ship.]]></a:t>
+              <a:t><![CDATA[வசனத்துக்கும் உங்களை ஒப்புக்கொடுக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ஒருவனுடைய வெள்ளியையாகிலும் பொன்னையாகிலும் வஸ்திரத்தையாகிலும் நான் இச்சிக்கவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. நீங்கள் அறிந்திருக்கிறபடி, எனக்கும் என்னுடனேகூட இருந்தவர்களுக்கும் வேண்டியவைகளுக்காக இந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +18200,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And there accompanied him into Asia Sopater of Berea; and of the Thessalonians, Aristarchus and]]></a:t>
+              <a:t><![CDATA[யூதர்கள் அவனுக்குத் தீமைசெய்யும்படி ரகசியமான யோசனைகொண்டிருந்தபடியால், மக்கெதோனியா தேசத்தின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கைகளே வேலைசெய்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. இப்படிப் பிரயாசப்பட்டு, பலவீனரைத் தாங்கவும், வாங்குகிறதைப்பார்க்கிலும் கொடுக்கிறதே பாக்கியம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று கர்த்தராகிய இயேசு சொன்ன வார்த்தைகளை நினைக்கவும் வேண்டுமென்று எல்லாவிதத்திலேயும் உங்களுக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காண்பித்தேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. இவைகளைச் சொன்னபின்பு, அவன் முழங்காற்படியிட்டு, அவர்களெல்லாரோடுங்கூட ஜெபம்பண்ணினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அவர்கள் மிகவும் அழுது என் முகத்தை நீங்கள் இனிப் பார்க்கமாட்டீர்களென்று அவன் சொன்ன]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வார்த்தையைக்குறித்து அதிகமாய்த் துக்கப்பட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. பவுலின் கழுத்தைக் கட்டிக்கொண்டு, அவனை முத்தஞ்செய்து, கப்பல்வரைக்கும் அவனுடனே கூடப்போனார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Secundus; and Gaius of Derbe, and Timotheus; and of Asia, Tychicus and Trophimus.]]></a:t>
+              <a:t><![CDATA[வழியாய்த் திரும்பிப்போகத் தீர்மானம் பண்ணினான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. These going before tarried for us at Troas.]]></a:t>
+              <a:t><![CDATA[4. பெரோயா ஊரானாகிய சோபத்தரும், தெசலோனிக்கேயரில் அரிஸ்தர்க்கும், செக்குந்தும், தொபையானாகிய காயுவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17051,91 +19581,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17161,51 +19691,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17336,51 +19866,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>67</Slides>
+  <Slides>77</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>