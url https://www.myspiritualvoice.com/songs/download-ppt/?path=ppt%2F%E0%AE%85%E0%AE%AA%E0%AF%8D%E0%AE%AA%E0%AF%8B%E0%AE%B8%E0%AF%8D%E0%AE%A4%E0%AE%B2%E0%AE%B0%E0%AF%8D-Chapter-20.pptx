--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -8824,51 +8824,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619099" r:id="rId1"/>
+    <p:sldLayoutId id="2482542616" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -19581,91 +19581,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +19691,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>