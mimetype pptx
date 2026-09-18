--- v0 (2026-06-03)
+++ v1 (2026-09-18)
@@ -143,50 +143,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -243,50 +261,59 @@
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -460,53 +487,62 @@
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -566,51 +602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த நாட்கள் நிறைவேறினபின்பு, நாங்கள் புறப்பட்டுப்போகையில், அவர்களெல்லாரும் மனைவிகளோடும் பிள்ளைகளோடுங்கூடப் பட்டணத்துக்குப் புறம்பே எங்களை வழிவிட்டனுப்பும்படி வந்தார்கள். அப்பொழுது கடற்கரையிலே நாங்கள் முழங்காற்படியிட்டு ஜெபம்பண்ணினோம்.]]></a:t>
+              <a:t><![CDATA[5. And when we had accomplished those days, we departed and went our way; and they all brought us on our way, with wives and children, till we were out of the city: and we kneeled down on the shore, and prayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -675,51 +711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒருவரிடத்திலொருவர் உத்தரவு பெற்றுக்கொண்டபின்பு, நாங்கள் கப்பல் ஏறினோம்; அவர்கள் தங்கள் வீடுகளுக்குத் திரும்பிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And when we had accomplished those days, we departed and went our way; and they all brought us on our way, with wives and children, till we were out of the city: and we kneeled down on the shore, and prayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -784,51 +820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாங்கள் கப்பல்யாத்திரையை முடித்து, தீருபட்டணத்தை விட்டுப் பித்தொலோமாய் பட்டணத்துக்கு வந்து, சகோதரரை வினவி, அவர்களிடத்தில் ஒருநாள் தங்கினோம்.]]></a:t>
+              <a:t><![CDATA[6. And when we had taken our leave one of another, we took ship; and they returned home again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -893,51 +929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாங்கள் கப்பல்யாத்திரையை முடித்து, தீருபட்டணத்தை விட்டுப் பித்தொலோமாய் பட்டணத்துக்கு வந்து, சகோதரரை வினவி, அவர்களிடத்தில் ஒருநாள் தங்கினோம்.]]></a:t>
+              <a:t><![CDATA[6. And when we had taken our leave one of another, we took ship; and they returned home again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1002,51 +1038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மறுநாளிலே பவுலைச் சேர்ந்தவர்களாகிய நாங்கள் புறப்பட்டுச் செசரியாபட்டணத்துக்கு வந்து, ஏழுபேரில் ஒருவனாகிய பிலிப்பென்னும் சுவிசேஷகனுடைய வீட்டிலே பிரவேசித்து, அவனிடத்தில் தங்கினோம்.]]></a:t>
+              <a:t><![CDATA[7. And when we had finished our course from Tyre, we came to Ptolemais, and saluted the brethren, and abode with them one day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1111,51 +1147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மறுநாளிலே பவுலைச் சேர்ந்தவர்களாகிய நாங்கள் புறப்பட்டுச் செசரியாபட்டணத்துக்கு வந்து, ஏழுபேரில் ஒருவனாகிய பிலிப்பென்னும் சுவிசேஷகனுடைய வீட்டிலே பிரவேசித்து, அவனிடத்தில் தங்கினோம்.]]></a:t>
+              <a:t><![CDATA[7. And when we had finished our course from Tyre, we came to Ptolemais, and saluted the brethren, and abode with them one day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1220,51 +1256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தீர்க்கதரிசனஞ்சொல்லுகிற கன்னியாஸ்திரீகளாகிய நாலு குமாரத்திகள் அவனுக்கு இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the next day we that were of Paul's company departed, and came unto Caesarea: and we entered into the house of Philip the evangelist, which was one of the seven; and abode with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1329,51 +1365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாங்கள் அநேகநாள் அங்கே தங்கியிருக்கையில், அகபு என்னும் பேர்கொண்ட ஒரு தீர்க்கதரிசி யூதேயாவிலிருந்து வந்தான்.]]></a:t>
+              <a:t><![CDATA[8. And the next day we that were of Paul's company departed, and came unto Caesarea: and we entered into the house of Philip the evangelist, which was one of the seven; and abode with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1438,51 +1474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் எங்களிடத்தில் வந்து, பவுலினுடைய கச்சையை எடுத்துத் தன் கைகளையும் கால்களையும் கட்டிக்கொண்டு: இந்தக் கச்சையையுடையவனை எருசலேமிலுள்ள யூதர் இவ்விதமாய்க் கட்டிப் புறஜாதியார் கைகளில் ஒப்புக்கொடுப்பார்கள் என்று பரிசுத்த ஆவியானவர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And the same man had four daughters, virgins, which did prophesy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1547,51 +1583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் எங்களிடத்தில் வந்து, பவுலினுடைய கச்சையை எடுத்துத் தன் கைகளையும் கால்களையும் கட்டிக்கொண்டு: இந்தக் கச்சையையுடையவனை எருசலேமிலுள்ள யூதர் இவ்விதமாய்க் கட்டிப் புறஜாதியார் கைகளில் ஒப்புக்கொடுப்பார்கள் என்று பரிசுத்த ஆவியானவர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And as we tarried there many days, there came down from Judaea a certain prophet, named Agabus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1656,51 +1692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நாங்கள் அவர்களை விட்டுப் பிரிந்து, துறைபெயர்ந்தபின்பு, நேராயோடி, கோஸ்தீவையும், மறுநாளில் ரோதுதீவையும் சேர்ந்து, அவ்விடம் விட்டுப் பத்தாரா பட்டணத்துக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that after we were got from them, and had launched, we came with a straight course unto Coos, and the day following unto Rhodes, and from thence unto Patara:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1765,51 +1801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் எங்களிடத்தில் வந்து, பவுலினுடைய கச்சையை எடுத்துத் தன் கைகளையும் கால்களையும் கட்டிக்கொண்டு: இந்தக் கச்சையையுடையவனை எருசலேமிலுள்ள யூதர் இவ்விதமாய்க் கட்டிப் புறஜாதியார் கைகளில் ஒப்புக்கொடுப்பார்கள் என்று பரிசுத்த ஆவியானவர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And as we tarried there many days, there came down from Judaea a certain prophet, named Agabus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1874,51 +1910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவைகளை நாங்கள் கேட்டபொழுது, எருசலேமுக்குப் போகவேண்டாமென்று, நாங்களும் அவ்விடத்தாரும் அவனை வேண்டிக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[11. And when he was come unto us, he took Paul's girdle, and bound his own hands and feet, and said, Thus says the Holy Spirit, So shall the Jews at Jerusalem bind the man that owns this girdle, and shall deliver him into the hands of the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1983,51 +2019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவைகளை நாங்கள் கேட்டபொழுது, எருசலேமுக்குப் போகவேண்டாமென்று, நாங்களும் அவ்விடத்தாரும் அவனை வேண்டிக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[11. And when he was come unto us, he took Paul's girdle, and bound his own hands and feet, and said, Thus says the Holy Spirit, So shall the Jews at Jerusalem bind the man that owns this girdle, and shall deliver him into the hands of the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2092,51 +2128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குப் பவுல்: நீங்கள் அழுது என் இருதயத்தை ஏன் உடைந்துபோகப்பண்ணுகிறீர்கள்? எருசலேமில் நான் கர்த்தராகிய இயேசுவின் நாமத்திற்காகக் கட்டப்படுவதற்குமாத்திரமல்ல, மரிப்பதற்கும் ஆயத்தமாயிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And when he was come unto us, he took Paul's girdle, and bound his own hands and feet, and said, Thus says the Holy Spirit, So shall the Jews at Jerusalem bind the man that owns this girdle, and shall deliver him into the hands of the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2201,51 +2237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குப் பவுல்: நீங்கள் அழுது என் இருதயத்தை ஏன் உடைந்துபோகப்பண்ணுகிறீர்கள்? எருசலேமில் நான் கர்த்தராகிய இயேசுவின் நாமத்திற்காகக் கட்டப்படுவதற்குமாத்திரமல்ல, மரிப்பதற்கும் ஆயத்தமாயிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And when we heard these things, both we, and they of that place, besought him not to go up to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2310,51 +2346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குப் பவுல்: நீங்கள் அழுது என் இருதயத்தை ஏன் உடைந்துபோகப்பண்ணுகிறீர்கள்? எருசலேமில் நான் கர்த்தராகிய இயேசுவின் நாமத்திற்காகக் கட்டப்படுவதற்குமாத்திரமல்ல, மரிப்பதற்கும் ஆயத்தமாயிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And when we heard these things, both we, and they of that place, besought him not to go up to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2419,51 +2455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் சம்மதியாதபடியினாலே, கர்த்தருடைய சித்தம் ஆகக்கடவதென்று அமர்ந்திருந்தோம்.]]></a:t>
+              <a:t><![CDATA[13. Then Paul answered, What mean all of you to weep and to break mine heart? for I am ready not to be bound only, but also to die at Jerusalem for the name of the Lord Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2528,51 +2564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த நாட்களுக்குப்பின்பு நாங்கள் பிரயாண சாமான்களை ஆயத்தம்பண்ணிக்கொண்டு எருசலேமுக்குப் போனோம்.]]></a:t>
+              <a:t><![CDATA[13. Then Paul answered, What mean all of you to weep and to break mine heart? for I am ready not to be bound only, but also to die at Jerusalem for the name of the Lord Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2637,51 +2673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. செரியாபட்டணத்திலுள்ள சீஷரில் சிலர் எங்களுடனேகூட வந்ததுமன்றி, சீப்புருதீவானாகிய மினாசோன் என்னும் ஒரு பழைய சீஷனிடத்திலே நாங்கள் தங்கும்படியாக அவனையும் தங்களோடே கூட்டிக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then Paul answered, What mean all of you to weep and to break mine heart? for I am ready not to be bound only, but also to die at Jerusalem for the name of the Lord Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2746,51 +2782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. செரியாபட்டணத்திலுள்ள சீஷரில் சிலர் எங்களுடனேகூட வந்ததுமன்றி, சீப்புருதீவானாகிய மினாசோன் என்னும் ஒரு பழைய சீஷனிடத்திலே நாங்கள் தங்கும்படியாக அவனையும் தங்களோடே கூட்டிக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And when he would not be persuaded, we ceased, saying, The will of the Lord be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2855,51 +2891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நாங்கள் அவர்களை விட்டுப் பிரிந்து, துறைபெயர்ந்தபின்பு, நேராயோடி, கோஸ்தீவையும், மறுநாளில் ரோதுதீவையும் சேர்ந்து, அவ்விடம் விட்டுப் பத்தாரா பட்டணத்துக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that after we were got from them, and had launched, we came with a straight course unto Coos, and the day following unto Rhodes, and from thence unto Patara:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2964,51 +3000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாங்கள் எருசலேமுக்கு வந்தபோது, சகோதரர் எங்களைச் சந்தோஷமாய் ஏற்றுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And after those days we took up our carriages, and went up to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3073,51 +3109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மறுநாளிலே பவுல் எங்களைக் கூட்டிக்கொண்டு, யாக்கோபினிடத்திற்குப் போனான்; மூப்பரெல்லாரும் அங்கே கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. There went with us also certain of the disciples of Caesarea, and brought with them one Mnason of Cyprus, an old disciple, with whom we should lodge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3182,51 +3218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்களை அவன் வினவி, தன் ஊழியத்தினாலே தேவன் புறஜாதிகளிடத்தில் செய்தவைகளை ஒவ்வொன்றாய் விவரித்துச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[16. There went with us also certain of the disciples of Caesarea, and brought with them one Mnason of Cyprus, an old disciple, with whom we should lodge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3291,51 +3327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்களை அவன் வினவி, தன் ஊழியத்தினாலே தேவன் புறஜாதிகளிடத்தில் செய்தவைகளை ஒவ்வொன்றாய் விவரித்துச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[17. And when we were come to Jerusalem, the brethren received us gladly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3400,51 +3436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதை அவர்கள் கேட்டுக் கர்த்தரை மகிமைப்படுத்தினார்கள். பின்பு அவர்கள் அவனை நோக்கி: சகோதரனே, யூதர்களுக்குள் அநேகமாயிரம்பேர் விசுவாசிகளாயிருக்கிறதைப் பார்க்கிறீரே, அவர்களெல்லாரும் நியாயப்பிரமாணத்துக்காக வைராக்கியமுள்ளவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the day following Paul went in with us unto James; and all the elders were present.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3509,51 +3545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதை அவர்கள் கேட்டுக் கர்த்தரை மகிமைப்படுத்தினார்கள். பின்பு அவர்கள் அவனை நோக்கி: சகோதரனே, யூதர்களுக்குள் அநேகமாயிரம்பேர் விசுவாசிகளாயிருக்கிறதைப் பார்க்கிறீரே, அவர்களெல்லாரும் நியாயப்பிரமாணத்துக்காக வைராக்கியமுள்ளவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the day following Paul went in with us unto James; and all the elders were present.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3618,51 +3654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. புறஜாதிகளிடத்திலிருக்கிற யூதரெல்லாரும் தங்கள் பிள்ளைகளுக்கு விருத்தசேதனம் பண்ணவும், முறைமைகளின்படி நடக்கவும் வேண்டுவதில்லையென்று நீர் சொல்லி, இவ்விதமாய் அவர்கள் மோசேயை விட்டுப் பிரிந்துபோகும்படி போதிக்கிறீரென்று இவர்கள் உம்மைக்குறித்துக் கேள்விப்பட்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And when he had saluted them, he declared particularly what things God had wrought among the Gentiles by his ministry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3727,51 +3763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. புறஜாதிகளிடத்திலிருக்கிற யூதரெல்லாரும் தங்கள் பிள்ளைகளுக்கு விருத்தசேதனம் பண்ணவும், முறைமைகளின்படி நடக்கவும் வேண்டுவதில்லையென்று நீர் சொல்லி, இவ்விதமாய் அவர்கள் மோசேயை விட்டுப் பிரிந்துபோகும்படி போதிக்கிறீரென்று இவர்கள் உம்மைக்குறித்துக் கேள்விப்பட்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And when he had saluted them, he declared particularly what things God had wrought among the Gentiles by his ministry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3836,51 +3872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. புறஜாதிகளிடத்திலிருக்கிற யூதரெல்லாரும் தங்கள் பிள்ளைகளுக்கு விருத்தசேதனம் பண்ணவும், முறைமைகளின்படி நடக்கவும் வேண்டுவதில்லையென்று நீர் சொல்லி, இவ்விதமாய் அவர்கள் மோசேயை விட்டுப் பிரிந்துபோகும்படி போதிக்கிறீரென்று இவர்கள் உம்மைக்குறித்துக் கேள்விப்பட்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And when they heard it, they glorified the Lord, and said unto him, You see, brother, how many thousands of Jews there are which believe; and they are all zealous of the law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3945,51 +3981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்பொழுது செய்யவேண்டியது என்ன? நீர் வந்திருக்கிறீரென்று இவர்கள் கேள்விப்பட்டு, நிச்சயமாகக் கூட்டங்கூடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And when they heard it, they glorified the Lord, and said unto him, You see, brother, how many thousands of Jews there are which believe; and they are all zealous of the law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4054,51 +4090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே பெனிக்கே தேசத்திற்குப்போகிற ஒரு கப்பலைக் கண்டு, அதிலே ஏறிப்போனோம்.]]></a:t>
+              <a:t><![CDATA[2. And finding a ship sailing over unto Phenicia, we went aboard, and set forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4163,51 +4199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்பொழுது செய்யவேண்டியது என்ன? நீர் வந்திருக்கிறீரென்று இவர்கள் கேள்விப்பட்டு, நிச்சயமாகக் கூட்டங்கூடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And when they heard it, they glorified the Lord, and said unto him, You see, brother, how many thousands of Jews there are which believe; and they are all zealous of the law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4272,51 +4308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் நாங்கள் உமக்குச் சொல்லுகிறபடி நீர் செய்யவேண்டும்; அதென்னவென்றால். பிரார்த்தனை பண்ணிக்கொண்டவர்களாகிய நாலுபேர் எங்களிடத்தில் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they are informed of you, that you teach all the Jews which are among the Gentiles to forsake Moses, saying that they ought not to circumcise their children, neither to walk after the customs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4381,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களை நீர் சேர்த்துக்கொண்டு, அவர்களுடனேகூடச் சுத்திகரிப்பு செய்துகொண்டு, அவர்கள் தலைச்சவரம்பண்ணிக்கொள்வதற்குச் செல்லுமானதைச் செலவுசெய்யும்; அப்படிச் செய்தால் உம்மைக்குறித்துக் கேள்விப்பட்ட காரியங்கள் அபத்தமென்றும், நீரும் நியாயப்பிரமாணத்தைக் கைக்கொண்டு நடக்கிறவரென்றும் எல்லாரும் அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they are informed of you, that you teach all the Jews which are among the Gentiles to forsake Moses, saying that they ought not to circumcise their children, neither to walk after the customs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4490,51 +4526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களை நீர் சேர்த்துக்கொண்டு, அவர்களுடனேகூடச் சுத்திகரிப்பு செய்துகொண்டு, அவர்கள் தலைச்சவரம்பண்ணிக்கொள்வதற்குச் செல்லுமானதைச் செலவுசெய்யும்; அப்படிச் செய்தால் உம்மைக்குறித்துக் கேள்விப்பட்ட காரியங்கள் அபத்தமென்றும், நீரும் நியாயப்பிரமாணத்தைக் கைக்கொண்டு நடக்கிறவரென்றும் எல்லாரும் அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they are informed of you, that you teach all the Jews which are among the Gentiles to forsake Moses, saying that they ought not to circumcise their children, neither to walk after the customs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4599,51 +4635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களை நீர் சேர்த்துக்கொண்டு, அவர்களுடனேகூடச் சுத்திகரிப்பு செய்துகொண்டு, அவர்கள் தலைச்சவரம்பண்ணிக்கொள்வதற்குச் செல்லுமானதைச் செலவுசெய்யும்; அப்படிச் செய்தால் உம்மைக்குறித்துக் கேள்விப்பட்ட காரியங்கள் அபத்தமென்றும், நீரும் நியாயப்பிரமாணத்தைக் கைக்கொண்டு நடக்கிறவரென்றும் எல்லாரும் அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[22. What is it therefore? the multitude must essentially come together: for they will hear that you are come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4708,51 +4744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. விசுவாசிகளான புறஜாதியார் இப்படிப்பட்டவைகளைக் கைக்கொள்ளாமல், விக்கிரகங்களுக்குப் படைத்ததிற்கும், இரத்தத்திற்கும், நெருக்குண்டு செத்ததிற்கும், வேசித்தனத்திற்கும், விலகியிருக்கவேண்டுமென்று நாங்கள் தீர்மானம்பண்ணி, அவர்களுக்கு எழுதியனுப்பினோமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. What is it therefore? the multitude must essentially come together: for they will hear that you are come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4817,51 +4853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. விசுவாசிகளான புறஜாதியார் இப்படிப்பட்டவைகளைக் கைக்கொள்ளாமல், விக்கிரகங்களுக்குப் படைத்ததிற்கும், இரத்தத்திற்கும், நெருக்குண்டு செத்ததிற்கும், வேசித்தனத்திற்கும், விலகியிருக்கவேண்டுமென்று நாங்கள் தீர்மானம்பண்ணி, அவர்களுக்கு எழுதியனுப்பினோமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Do therefore this that we say to you: We have four men which have a vow on them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4926,51 +4962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது பவுல் அந்த மனுஷரைச் சேர்த்துக்கொண்டு, மறுநாளிலே அவர்களுடனேகூடத் தானும் சுத்திகரிப்பு செய்துகொண்டு, தேவாலயத்தில் பிரவேசித்து, அவர்களில் ஒவ்வொருவனுக்காக வேண்டிய பலிசெலுத்தித் தீருமளவும் சுத்திகரிப்பு நாட்களை நிறைவேற்றுவேனென்று அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[23. Do therefore this that we say to you: We have four men which have a vow on them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5035,51 +5071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது பவுல் அந்த மனுஷரைச் சேர்த்துக்கொண்டு, மறுநாளிலே அவர்களுடனேகூடத் தானும் சுத்திகரிப்பு செய்துகொண்டு, தேவாலயத்தில் பிரவேசித்து, அவர்களில் ஒவ்வொருவனுக்காக வேண்டிய பலிசெலுத்தித் தீருமளவும் சுத்திகரிப்பு நாட்களை நிறைவேற்றுவேனென்று அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[24. Them take, and purify yourself with them, and be at charges with them, that they may shave their heads: and all may know that those things, whereof they were informed concerning you, are nothing; but that you yourself also walk orderly, and keep the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5144,51 +5180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது பவுல் அந்த மனுஷரைச் சேர்த்துக்கொண்டு, மறுநாளிலே அவர்களுடனேகூடத் தானும் சுத்திகரிப்பு செய்துகொண்டு, தேவாலயத்தில் பிரவேசித்து, அவர்களில் ஒவ்வொருவனுக்காக வேண்டிய பலிசெலுத்தித் தீருமளவும் சுத்திகரிப்பு நாட்களை நிறைவேற்றுவேனென்று அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[24. Them take, and purify yourself with them, and be at charges with them, that they may shave their heads: and all may know that those things, whereof they were informed concerning you, are nothing; but that you yourself also walk orderly, and keep the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5253,51 +5289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீப்புருதீவைக் கண்டு, அதை இடதுபுறமாக விட்டு, சீரியாநாட்டிற்கு ஓடி, தீருபட்டணத்துறையில் இறங்கினோம்; அங்கே கப்பலின் சரக்குகளை இறக்கவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. Now when we had discovered Cyprus, we left it on the left hand, and sailed into Syria, and landed at Tyre: for there the ship was to unload her burden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5362,51 +5398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த ஏழுநாட்களும் நிறைவேறி வருகையில், ஆசியாநாட்டிலிருந்து வந்த யூதர்கள் அவனை தேவாலயத்திலே கண்டு, ஜனங்களெல்லாரையும் எடுத்துவிட்டு, அவன்மேல் கைபோட்டு:]]></a:t>
+              <a:t><![CDATA[24. Them take, and purify yourself with them, and be at charges with them, that they may shave their heads: and all may know that those things, whereof they were informed concerning you, are nothing; but that you yourself also walk orderly, and keep the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5471,51 +5507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த ஏழுநாட்களும் நிறைவேறி வருகையில், ஆசியாநாட்டிலிருந்து வந்த யூதர்கள் அவனை தேவாலயத்திலே கண்டு, ஜனங்களெல்லாரையும் எடுத்துவிட்டு, அவன்மேல் கைபோட்டு:]]></a:t>
+              <a:t><![CDATA[24. Them take, and purify yourself with them, and be at charges with them, that they may shave their heads: and all may know that those things, whereof they were informed concerning you, are nothing; but that you yourself also walk orderly, and keep the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5580,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேலரே, உதவிசெய்யுங்கள். நம்முடைய ஜனத்திற்கும் வேதப்பிரமாணத்திற்கும் இந்த ஸ்தலத்திற்கும் விரோதமாக எங்கும் எல்லாருக்கும் போதித்துவருகிறவன் இவன்தான்; இந்த தேவாலயத்திற்குள்ளே கிரேக்கரையும் கூட்டிக்கொண்டுவந்து, இந்தப் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினான் என்று சத்தமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. As concerning the Gentiles which believe, we have written and concluded that they observe no such thing, save only that they keep themselves from things offered to idols, and from blood, and from strangled, and from fornication.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5689,51 +5725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேலரே, உதவிசெய்யுங்கள். நம்முடைய ஜனத்திற்கும் வேதப்பிரமாணத்திற்கும் இந்த ஸ்தலத்திற்கும் விரோதமாக எங்கும் எல்லாருக்கும் போதித்துவருகிறவன் இவன்தான்; இந்த தேவாலயத்திற்குள்ளே கிரேக்கரையும் கூட்டிக்கொண்டுவந்து, இந்தப் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினான் என்று சத்தமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. As concerning the Gentiles which believe, we have written and concluded that they observe no such thing, save only that they keep themselves from things offered to idols, and from blood, and from strangled, and from fornication.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5798,51 +5834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேலரே, உதவிசெய்யுங்கள். நம்முடைய ஜனத்திற்கும் வேதப்பிரமாணத்திற்கும் இந்த ஸ்தலத்திற்கும் விரோதமாக எங்கும் எல்லாருக்கும் போதித்துவருகிறவன் இவன்தான்; இந்த தேவாலயத்திற்குள்ளே கிரேக்கரையும் கூட்டிக்கொண்டுவந்து, இந்தப் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினான் என்று சத்தமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. As concerning the Gentiles which believe, we have written and concluded that they observe no such thing, save only that they keep themselves from things offered to idols, and from blood, and from strangled, and from fornication.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5907,51 +5943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எபேசியனாகிய துரோப்பீமு என்பவன் முன்னே நகரத்தில் பவுலுடனேகூட இருக்கிறதைக் கண்டிருந்தபடியால், பவுல் அவனை தேவாலயத்தில் கூட்டிக்கொண்டு வந்திருப்பானென்று நினைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Then Paul took the men, and the next day purifying himself with them entered into the temple, to signify the accomplishment of the days of purification, until that an offering should be offered for every one of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6016,51 +6052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எபேசியனாகிய துரோப்பீமு என்பவன் முன்னே நகரத்தில் பவுலுடனேகூட இருக்கிறதைக் கண்டிருந்தபடியால், பவுல் அவனை தேவாலயத்தில் கூட்டிக்கொண்டு வந்திருப்பானென்று நினைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Then Paul took the men, and the next day purifying himself with them entered into the temple, to signify the accomplishment of the days of purification, until that an offering should be offered for every one of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6125,51 +6161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது நகரமுழுவதும் கலக்கமுற்றது; ஜனங்கள் கூட்டமாய் ஓடிவந்து, பவுலைப் பிடித்து, அவனை தேவாலயத்திற்குப் புறம்பே இழுத்துக்கொண்டுபோனார்கள்; உடனே கதவுகள் பூட்டப்பட்டது.]]></a:t>
+              <a:t><![CDATA[26. Then Paul took the men, and the next day purifying himself with them entered into the temple, to signify the accomplishment of the days of purification, until that an offering should be offered for every one of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6234,51 +6270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது நகரமுழுவதும் கலக்கமுற்றது; ஜனங்கள் கூட்டமாய் ஓடிவந்து, பவுலைப் பிடித்து, அவனை தேவாலயத்திற்குப் புறம்பே இழுத்துக்கொண்டுபோனார்கள்; உடனே கதவுகள் பூட்டப்பட்டது.]]></a:t>
+              <a:t><![CDATA[27. And when the seven days were almost ended, the Jews which were of Asia, when they saw him in the temple, stirred up all the people, and laid hands on him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6343,51 +6379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் அவனைக் கொலைசெய்ய எத்தனித்திருக்கையில், எருசலேம் முழுவதும் கலக்கமாயிருக்கிறதென்று போர்ச்சேவகரின் சேனாபதிக்குச் செய்திவந்தது.]]></a:t>
+              <a:t><![CDATA[27. And when the seven days were almost ended, the Jews which were of Asia, when they saw him in the temple, stirred up all the people, and laid hands on him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6452,51 +6488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீப்புருதீவைக் கண்டு, அதை இடதுபுறமாக விட்டு, சீரியாநாட்டிற்கு ஓடி, தீருபட்டணத்துறையில் இறங்கினோம்; அங்கே கப்பலின் சரக்குகளை இறக்கவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. Now when we had discovered Cyprus, we left it on the left hand, and sailed into Syria, and landed at Tyre: for there the ship was to unload her burden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6561,51 +6597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் அவனைக் கொலைசெய்ய எத்தனித்திருக்கையில், எருசலேம் முழுவதும் கலக்கமாயிருக்கிறதென்று போர்ச்சேவகரின் சேனாபதிக்குச் செய்திவந்தது.]]></a:t>
+              <a:t><![CDATA[28. Crying out, Men of Israel, help: This is the man, that teaches all men every where against the people, and the law, and this place: and further brought Greeks also into the temple, and has polluted this holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6670,51 +6706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. உடனே அவன் போர்ச்சேவகரையும் அவர்களுடைய அதிபதிகளையும் கூட்டிக்கொண்டு, அவர்களிடத்திற்கு ஓடினான்; சேனாபதியையும் போர்ச்சேவகரையும் அவர்கள் கண்டபோது பவுலை அடிக்கிறதை விட்டு நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Crying out, Men of Israel, help: This is the man, that teaches all men every where against the people, and the law, and this place: and further brought Greeks also into the temple, and has polluted this holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6779,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. உடனே அவன் போர்ச்சேவகரையும் அவர்களுடைய அதிபதிகளையும் கூட்டிக்கொண்டு, அவர்களிடத்திற்கு ஓடினான்; சேனாபதியையும் போர்ச்சேவகரையும் அவர்கள் கண்டபோது பவுலை அடிக்கிறதை விட்டு நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Crying out, Men of Israel, help: This is the man, that teaches all men every where against the people, and the law, and this place: and further brought Greeks also into the temple, and has polluted this holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6888,51 +6924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது சேனாபதி கிட்டவந்து அவனைப் பிடித்து, இரண்டு சங்கிலிகளினாலே கட்டும்படி சொல்லி: இவன் யாரென்றும் என்ன செய்தான் என்றும் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[29. (For they had seen before with him in the city Trophimus an Ephesian, whom they supposed that Paul had brought into the temple.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6997,51 +7033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது சேனாபதி கிட்டவந்து அவனைப் பிடித்து, இரண்டு சங்கிலிகளினாலே கட்டும்படி சொல்லி: இவன் யாரென்றும் என்ன செய்தான் என்றும் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[29. (For they had seen before with him in the city Trophimus an Ephesian, whom they supposed that Paul had brought into the temple.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7106,51 +7142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதற்கு ஜனங்கள் பலவிதமாய்ச் சத்தமிட்டார்கள்; சந்தடியினாலே நிச்சயத்தை அவன் அறியக்கூடாமல், அவனைக் கோட்டைக்குள்ளே கொண்டுபோகும்படி கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[30. And all the city was moved, and the people ran together: and they took Paul, and drew him out of the temple: and forthwith the doors were shut.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7215,51 +7251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதற்கு ஜனங்கள் பலவிதமாய்ச் சத்தமிட்டார்கள்; சந்தடியினாலே நிச்சயத்தை அவன் அறியக்கூடாமல், அவனைக் கோட்டைக்குள்ளே கொண்டுபோகும்படி கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[30. And all the city was moved, and the people ran together: and they took Paul, and drew him out of the temple: and forthwith the doors were shut.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7324,51 +7360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவன் படிகள்மேல் ஏறினபோது ஜனக்கூட்டம் திரண்டு பின்சென்று,]]></a:t>
+              <a:t><![CDATA[31. And as they went about to kill him, tidings came unto the chief captain of the band, that all Jerusalem was in an uproar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7433,51 +7469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இவனை அகற்றும் என்று உக்கிரமாய்க் கூப்பிட்டபடியினாலே, போர்ச்சேவகர் அவனைத் தூக்கிக்கொண்டு போகவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[31. And as they went about to kill him, tidings came unto the chief captain of the band, that all Jerusalem was in an uproar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7542,51 +7578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர்கள் பவுலைக் கோட்டைக்குள்ளே கொண்டுபோகிற சமயத்தில், அவன் சேனாபதியை நோக்கி: நான் உம்முடனே ஒரு வார்த்தை பேசலாமா என்றான். அதற்கு அவன்: உனக்குக் கிரேக்குபாஷை தெரியுமா?]]></a:t>
+              <a:t><![CDATA[32. Who immediately took soldiers and centurions, and ran down unto them: and when they saw the chief captain and the soldiers, they left beating of Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7651,51 +7687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவ்விடத்திலுள்ள சீஷரைக் கண்டுபிடித்து, அங்கே ஏழுநாள் தங்கினோம். அவர்கள் பவுலை நோக்கி: நீர் எருசலேமுக்குப் போகவேண்டாம் என்று ஆவியின் ஏவுதலினாலே சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And finding disciples, we tarried there seven days: who said to Paul through the Spirit, that he should not go up to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7760,51 +7796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர்கள் பவுலைக் கோட்டைக்குள்ளே கொண்டுபோகிற சமயத்தில், அவன் சேனாபதியை நோக்கி: நான் உம்முடனே ஒரு வார்த்தை பேசலாமா என்றான். அதற்கு அவன்: உனக்குக் கிரேக்குபாஷை தெரியுமா?]]></a:t>
+              <a:t><![CDATA[32. Who immediately took soldiers and centurions, and ran down unto them: and when they saw the chief captain and the soldiers, they left beating of Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7869,51 +7905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நீ இந்த நாட்களுக்குமுன்னே கலகமுண்டாக்கி, நாலாயிரங் கொலைபாதகரை வனாந்தரத்திற்குக் கொண்டுபோன எகிப்தியன் அல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[33. Then the chief captain came near, and took him, and commanded him to be bound with two chains; and demanded who he was, and what he had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7978,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நீ இந்த நாட்களுக்குமுன்னே கலகமுண்டாக்கி, நாலாயிரங் கொலைபாதகரை வனாந்தரத்திற்குக் கொண்டுபோன எகிப்தியன் அல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[33. Then the chief captain came near, and took him, and commanded him to be bound with two chains; and demanded who he was, and what he had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8087,51 +8123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதற்குப் பவுல்: நான் சிலிசியா நாட்டிலுள்ள கீர்த்திபெற்ற தர்சுபட்டணத்து யூதன்; ஜனங்களுடனே பேசும்படி எனக்கு உத்தரவாகவேண்டுமென்று உம்மை வேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. And some cried one thing, some another, among the multitude: and when he could not know the certainty for the tumult, he commanded him to be carried into the castle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8196,51 +8232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதற்குப் பவுல்: நான் சிலிசியா நாட்டிலுள்ள கீர்த்திபெற்ற தர்சுபட்டணத்து யூதன்; ஜனங்களுடனே பேசும்படி எனக்கு உத்தரவாகவேண்டுமென்று உம்மை வேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. And some cried one thing, some another, among the multitude: and when he could not know the certainty for the tumult, he commanded him to be carried into the castle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8305,51 +8341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. உத்தரவானபோது, பவுல் படிகளின்மேல் நின்று ஜனங்களைப் பார்த்துக் கையமர்த்தினான்; மிகுந்த அமைதலுண்டாயிற்று; அப்பொழுது அவன் எபிரெயுபாஷையிலே பேசத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[35. And when he came upon the stairs, so it was, that he was borne of the soldiers for the violence of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8414,51 +8450,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. உத்தரவானபோது, பவுல் படிகளின்மேல் நின்று ஜனங்களைப் பார்த்துக் கையமர்த்தினான்; மிகுந்த அமைதலுண்டாயிற்று; அப்பொழுது அவன் எபிரெயுபாஷையிலே பேசத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[36. For the multitude of the people followed after, crying, Away with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. For the multitude of the people followed after, crying, Away with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And as Paul was to be led into the castle, he said unto the chief captain, May I speak unto you? Who said, Can you speak Greek?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And as Paul was to be led into the castle, he said unto the chief captain, May I speak unto you? Who said, Can you speak Greek?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8523,51 +8886,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவ்விடத்திலுள்ள சீஷரைக் கண்டுபிடித்து, அங்கே ஏழுநாள் தங்கினோம். அவர்கள் பவுலை நோக்கி: நீர் எருசலேமுக்குப் போகவேண்டாம் என்று ஆவியின் ஏவுதலினாலே சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And finding disciples, we tarried there seven days: who said to Paul through the Spirit, that he should not go up to Jerusalem.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. Are not you that Egyptian, which before these days made an uproar, and led out into the wilderness four thousand men that were murderers?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. Are not you that Egyptian, which before these days made an uproar, and led out into the wilderness four thousand men that were murderers?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. But Paul said, I am a man which am a Jew of Tarsus, a city in Cilicia, a citizen of no mean city: and, I plead to you, suffer me to speak unto the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. But Paul said, I am a man which am a Jew of Tarsus, a city in Cilicia, a citizen of no mean city: and, I plead to you, suffer me to speak unto the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And when he had given him licence, Paul stood on the stairs, and beckoned with the hand unto the people. And when there was made a great silence, he spoke unto them in the Hebrew tongue, saying,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And when he had given him licence, Paul stood on the stairs, and beckoned with the hand unto the people. And when there was made a great silence, he spoke unto them in the Hebrew tongue, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8632,51 +9649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த நாட்கள் நிறைவேறினபின்பு, நாங்கள் புறப்பட்டுப்போகையில், அவர்களெல்லாரும் மனைவிகளோடும் பிள்ளைகளோடுங்கூடப் பட்டணத்துக்குப் புறம்பே எங்களை வழிவிட்டனுப்பும்படி வந்தார்கள். அப்பொழுது கடற்கரையிலே நாங்கள் முழங்காற்படியிட்டு ஜெபம்பண்ணினோம்.]]></a:t>
+              <a:t><![CDATA[5. And when we had accomplished those days, we departed and went our way; and they all brought us on our way, with wives and children, till we were out of the city: and we kneeled down on the shore, and prayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8711,51 +9728,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469490616" r:id="rId1"/>
+    <p:sldLayoutId id="2478617158" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9339,54 +10356,126 @@
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9499,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರಗೆ ಸಾಗಕಳುಹಿಸಿದರು; ನಾವು ಸಮುದ್ರದ ತೀರದಲ್ಲಿ ಮೊಣಕಾಲೂರಿ ಪ್ರಾರ್ಥನೆ ಮಾಡಿದೆವು.]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளோடுங்கூடப் பட்டணத்துக்குப் புறம்பே எங்களை வழிவிட்டனுப்பும்படி வந்தார்கள். அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ನಾವು ಒಬ್ಬರನ್ನೊಬ್ಬರು ಬಿಟ್ಟು ಹಡಗನ್ನು ಹತ್ತಿದಾಗ ಅವರು ತಮ್ಮ ಮನೆಗೆ ಹಿಂತಿರುಗಿದರು.]]></a:t>
+              <a:t><![CDATA[கடற்கரையிலே நாங்கள் முழங்காற்படியிட்டு ஜெபம்பண்ணினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ತೂರಿನಿಂದ ಪ್ರಯಾಣವನ್ನು ಮುಗಿಸಿದ ಮೇಲೆ ಪ್ತೊಲೆಮಾಯಕ್ಕೆ ಬಂದು ಅಲ್ಲಿದ್ದ ಸಹೋದರರನ್ನು ವಂದಿಸಿ ಅವರ ಬಳಿಯಲ್ಲಿ ಒಂದು]]></a:t>
+              <a:t><![CDATA[6. ஒருவரிடத்திலொருவர் உத்தரவு பெற்றுக்கொண்டபின்பு, நாங்கள் கப்பல் ஏறினோம்; அவர்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿವಸ ಇದ್ದೆವು.]]></a:t>
+              <a:t><![CDATA[வீடுகளுக்குத் திரும்பிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಮರುದಿನ ಪೌಲನ ಜೊತೆಯವರಲ್ಲಿದ್ದ ನಾವು ಹೊರಟು ಕೈಸರೈಯಕ್ಕೆ ಸೇರಿ ಏಳು ಮಂದಿಯಲ್ಲಿ ಒಬ್ಬನಾಗಿದ್ದ ಸುವಾರ್ತಿಕನಾದ]]></a:t>
+              <a:t><![CDATA[7. நாங்கள் கப்பல்யாத்திரையை முடித்து, தீருபட்டணத்தை விட்டுப் பித்தொலோமாய் பட்டணத்துக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಫಿಲಿಪ್ಪನ ಮನೆಗೆ ಹೋಗಿ ಅವನೊಂದಿಗೆ ಇದ್ದೆವು.]]></a:t>
+              <a:t><![CDATA[சகோதரரை வினவி, அவர்களிடத்தில் ஒருநாள் தங்கினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಇವನಿ ಪ್ರವಾದಿ ಸುತ್ತಿದ್ದ ಕನ್ಯೆಯರಾದ ನಾಲ್ಕು ಮಂದಿ ಕುಮಾರ್ತೆಯರು ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[8. மறுநாளிலே பவுலைச் சேர்ந்தவர்களாகிய நாங்கள் புறப்பட்டுச் செசரியாபட்டணத்துக்கு வந்து, ஏழுபேரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಾವು ಅಲ್ಲಿ ಆನೇಕ ದಿವಸಗಳು ಇದ್ದ ತರುವಾಯ ಅಗಬನೆಂಬ ಒಬ್ಬ ಪ್ರವಾದಿಯು ಯೂದಾಯದಿಂದ ಅಲ್ಲಿಗೆ ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[ஒருவனாகிய பிலிப்பென்னும் சுவிசேஷகனுடைய வீட்டிலே பிரவேசித்து, அவனிடத்தில் தங்கினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅವನು ನಮ್ಮ ಬಳಿಗೆ ಬಂದು ಪೌಲನ ನಡುಕಟ್ಟನ್ನು ತೆಗೆದು ತನ್ನ ಸ್ವಂತ ಕೈಕಾಲುಗಳನ್ನು ಕಟ್ಟಿಕೊಂಡು--ಈ ನಡುಕಟ್ಟು]]></a:t>
+              <a:t><![CDATA[9. தீர்க்கதரிசனஞ்சொல்லுகிற கன்னியாஸ்திரீகளாகிய நாலு குமாரத்திகள் அவனுக்கு இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾವನದೋ ಆ ಮನುಷ್ಯನನ್ನು ಯೆಹೂದ್ಯರು ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ಹೀಗೆ ಕಟ್ಟಿ ಅನ್ಯಜನರ ಕೈಗೆ ಒಪ್ಪಿಸುವರು ಎಂದು ಪವಿತ್ರಾತ್ಮನು]]></a:t>
+              <a:t><![CDATA[10. நாங்கள் அநேகநாள் அங்கே தங்கியிருக்கையில், அகபு என்னும் பேர்கொண்ட ஒரு தீர்க்கதரிசி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಇದಾದ ಮೇಲೆ ನಾವು ಅವರನ್ನು ಬಿಟ್ಟು ಸಮುದ್ರಪ್ರಯಾಣವಾಗಿ ನೆಟ್ಟಗೆ ಕೋಸ್‌ಗೆ ಬಂದೆವು. ಮರುದಿನ ರೋದಕ್ಕೆ ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[1. நாங்கள் அவர்களை விட்டுப் பிரிந்து, துறைபெயர்ந்தபின்பு, நேராயோடி, கோஸ்தீவையும், மறுநாளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳುತ್ತಾನೆ ಅಂದ]]></a:t>
+              <a:t><![CDATA[யூதேயாவிலிருந்து வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನಾವೂ ಇವುಗಳನ್ನು ಕೇಳಿದಾಗ ಅವನು ಯೆರೂಸಲೇಮಿಗೆ ಹೋಗಬಾರ ದೆಂದು ನಾವು ಆ ಸ್ಥಳದಲ್ಲಿದ್ದವರೂ ಅವನನ್ನು ಬೇಡಿ]]></a:t>
+              <a:t><![CDATA[11. அவன் எங்களிடத்தில் வந்து, பவுலினுடைய கச்சையை எடுத்துத் தன் கைகளையும் கால்களையும் கட்டிக்கொண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಂಡೆವು.]]></a:t>
+              <a:t><![CDATA[இந்தக் கச்சையையுடையவனை எருசலேமிலுள்ள யூதர் இவ்விதமாய்க் கட்டிப் புறஜாதியார் கைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅದಕ್ಕೆ ಪೌಲನು ಪ್ರತ್ಯುತ್ತರ ವಾಗಿ--ನೀವು ಅತ್ತು ನನ್ನ ಹೃದಯವನ್ನು ಒಡೆಯುವ ದೇನು? ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನ]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுப்பார்கள் என்று பரிசுத்த ஆவியானவர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಸರಿನ ನಿಮಿತ್ತವಾಗಿ ಬಂಧಿಸಲ್ಪಡುವದಕ್ಕೆ ಮಾತ್ರವಲ್ಲದೆ ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ಸಾಯುವದಕ್ಕೂ ನಾನು ಸಿದ್ಧ ನಾಗಿದ್ದೇನೆ ಎಂದು]]></a:t>
+              <a:t><![CDATA[12. இவைகளை நாங்கள் கேட்டபொழுது, எருசலேமுக்குப் போகவேண்டாமென்று, நாங்களும் அவ்விடத்தாரும் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅವನು ಒಪ್ಪದೆ ಇದ್ದದರಿಂದ--ಕರ್ತನ ಚಿತ್ತದಂತೆಯೇ ಆಗಲಿ ಎಂದು ಹೇಳಿ ನಾವು ಸುಮ್ಮನಾದೆವು.]]></a:t>
+              <a:t><![CDATA[13. அதற்குப் பவுல்: நீங்கள் அழுது என் இருதயத்தை ஏன் உடைந்துபோகப்பண்ணுகிறீர்கள்? எருசலேமில் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆ ದಿವಸಗಳಾದ ಮೇಲೆ ನಾವು ಸಿದ್ಧಪಡಿಸಿ ಕೊಂಡು ಯೆರೂಸಲೇಮಿಗೆ ಹೋದೆವು.]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய இயேசுவின் நாமத்திற்காகக் கட்டப்படுவதற்குமாத்திரமல்ல, மரிப்பதற்கும் ஆயத்தமாயிருக்கிறேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆಗ ಕೈಸರೈಯದ ಶಿಷ್ಯರಲ್ಲಿ ಸಹ ಕೆಲವರು ನಮ್ಮೊಂದಿಗೆ ಬಂದು ನಾವು ಕುಪ್ರದ ಮ್ನಾಸೋನನೆಂಬ ಪ್ರಾಯ ಹೋದ ಒಬ್ಬ ಶಿಷ್ಯನ]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೂಡ ಇಳುಕೊಳ್ಳುವಂತೆ ತಮ್ಮೊಂದಿಗೆ ಅವನನ್ನು ಕರಕೊಂಡು ಬಂದರು.]]></a:t>
+              <a:t><![CDATA[14. அவன் சம்மதியாதபடியினாலே, கர்த்தருடைய சித்தம் ஆகக்கடவதென்று அமர்ந்திருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಲ್ಲಿಂದ ಪತರಕ್ಕೆ ಸೇರಿದೆವು.]]></a:t>
+              <a:t><![CDATA[ரோதுதீவையும் சேர்ந்து, அவ்விடம் விட்டுப் பத்தாரா பட்டணத்துக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನಾವು ಯೆರೂಸಲೇಮಿಗೆ ಬಂದಾಗ ಸಹೋದ ರರು ನಮ್ಮನ್ನು ಸಂತೋಷದಿಂದ ಸೇರಿಸಿಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[15. அந்த நாட்களுக்குப்பின்பு நாங்கள் பிரயாண சாமான்களை ஆயத்தம்பண்ணிக்கொண்டு எருசலேமுக்குப் போனோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಮರುದಿನ ಪೌಲನು ನಮ್ಮ ಕೂಡ ಯಾಕೋಬನ ಬಳಿಗೆ ಬಂದನು; ಆಗ ಹಿರಿಯರೆಲ್ಲರೂ ಅಲ್ಲಿ ಕೂಡಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[16. செரியாபட்டணத்திலுள்ள சீஷரில் சிலர் எங்களுடனேகூட வந்ததுமன்றி, சீப்புருதீவானாகிய மினாசோன் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಅವನು ಅವರನ್ನು ವಂದಿಸಿ ತನ್ನ ಸೇವೆಯ ಮೂಲಕ ದೇವರು ಪ್ರತ್ಯೇಕವಾಗಿ ಅನ್ಯ ಜನರಲ್ಲಿ ಎಂಥ ಕಾರ್ಯಗಳನ್ನು ಮಾಡಿಸಿದನೆಂದು]]></a:t>
+              <a:t><![CDATA[ஒரு பழைய சீஷனிடத்திலே நாங்கள் தங்கும்படியாக அவனையும் தங்களோடே கூட்டிக்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿವರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[17. நாங்கள் எருசலேமுக்கு வந்தபோது, சகோதரர் எங்களைச் சந்தோஷமாய் ஏற்றுக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಅವರು ಅದನ್ನು ಕೇಳಿ ಕರ್ತನನ್ನು ಮಹಿಮೆಪಡಿಸಿ ಅವನಿಗೆ--ಸಹೋದರನೇ, ವಿಶ್ವಾಸಿ ಗಳಾದ ಯೆಹೂದ್ಯರು ಎಷ್ಟೋ ಸಾವಿರ ಮಂದಿ]]></a:t>
+              <a:t><![CDATA[18. மறுநாளிலே பவுல் எங்களைக் கூட்டிக்கொண்டு, யாக்கோபினிடத்திற்குப் போனான்; மூப்பரெல்லாரும் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದ್ದಾರೆಂಬದನ್ನು ನೀನು ನೋಡುತ್ತೀಯಲ್ಲಾ. ಅವರೆಲ್ಲರೂ ನ್ಯಾಯಪ್ರಮಾಣದ ವಿಷಯದಲ್ಲಿ ಅಭಿಮಾನವುಳ್ಳವರಾಗಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[கூடிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಅವರು ತಮ್ಮ ಮಕ್ಕಳಿಗೆ ಸುನ್ನತಿ ಮಾಡಿಸಬಾರದೆಂದೂ ಆಚಾರಗಳ ಪ್ರಕಾರ ನಡೆಯಬಾರದೆಂದೂ ಹೇಳುತ್ತಾ ಮೋಶೆ ಬರೆದದ್ದನ್ನು]]></a:t>
+              <a:t><![CDATA[19. அவர்களை அவன் வினவி, தன் ஊழியத்தினாலே தேவன் புறஜாதிகளிடத்தில் செய்தவைகளை ஒவ்வொன்றாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತ್ಯಜಿಸಬೇಕೆಂದು ಅನ್ಯಜನರಲ್ಲಿರುವ ಯೆಹೂದ್ಯರಿಗೆ ನೀನು ಬೋಧಿಸುತ್ತಿದ್ದೀ ಎಂಬದಾಗಿ ನಿನ್ನ ವಿಷಯದಲ್ಲಿ ಅವರು]]></a:t>
+              <a:t><![CDATA[விவரித்துச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೇಳಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[20. அதை அவர்கள் கேட்டுக் கர்த்தரை மகிமைப்படுத்தினார்கள். பின்பு அவர்கள் அவனை நோக்கி: சகோதரனே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆದದರಿಂದ ಏನು ಮಾಡಬೇಕು? ಸಮೂಹವು ಕೂಡಿಬರುವದು ಅವಶ್ಯವಾಗಿದೆ; ನೀನು ಇಲ್ಲಿಗೆ ಬಂದಿದ್ದೀ ಎಂದು ಅವರಿಗೆ]]></a:t>
+              <a:t><![CDATA[யூதர்களுக்குள் அநேகமாயிரம்பேர் விசுவாசிகளாயிருக்கிறதைப் பார்க்கிறீரே, அவர்களெல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅಲ್ಲಿ ಫೊಯಿನೀಕೆಗೆ ಹೋಗುವ ಹಡಗನ್ನು ಕಂಡು ಅದನ್ನು ಹತ್ತಿ ಪ್ರಯಾಣವನ್ನು ಸಾಗಿಸಿದೆವು.]]></a:t>
+              <a:t><![CDATA[2. அங்கே பெனிக்கே தேசத்திற்குப்போகிற ஒரு கப்பலைக் கண்டு, அதிலே ஏறிப்போனோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೊತ್ತಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணத்துக்காக வைராக்கியமுள்ளவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆದಕಾರಣ ನಾವು ನಿನಗೆ ಹೇಳುವದನ್ನು ಮಾಡು; ನಮ್ಮಲ್ಲಿ ಪ್ರಮಾಣ ಮಾಡಿದ ನಾಲ್ಕು ಮಂದಿ ಇದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[21. புறஜாதிகளிடத்திலிருக்கிற யூதரெல்லாரும் தங்கள் பிள்ளைகளுக்கு விருத்தசேதனம் பண்ணவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನೀನು ಅವರನ್ನು ಕರೆದುಕೊಂಡು ಹೋಗಿ ಅವರು ತಮ್ಮ ತಲೆಗಳನ್ನು ಬೋಳಿಸಿಕೊಳ್ಳುವಂತೆ ನೀನೂ ಅವ ರೊಂದಿಗೆ ನಿನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[முறைமைகளின்படி நடக்கவும் வேண்டுவதில்லையென்று நீர் சொல்லி, இவ்விதமாய் அவர்கள் மோசேயை விட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶುದ್ಧಮಾಡಿಕೊಂಡು ಅವರಿ ಗೋಸ್ಕರ ವೆಚ್ಚಮಾಡು; ಆಗ ನಿನ್ನ ವಿಷಯವಾಗಿ ಅವರು ಕೇಳಿದವುಗಳು ಏನೂ ಅಲ್ಲವೆಂದೂ ನೀನು ಸಹ]]></a:t>
+              <a:t><![CDATA[பிரிந்துபோகும்படி போதிக்கிறீரென்று இவர்கள் உம்மைக்குறித்துக் கேள்விப்பட்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕ್ರಮವಾಗಿ ನಡೆಯುತ್ತಾ ನ್ಯಾಯಪ್ರಮಾಣ]]></a:t>
+              <a:t><![CDATA[22. இப்பொழுது செய்யவேண்டியது என்ன? நீர் வந்திருக்கிறீரென்று இவர்கள் கேள்விப்பட்டு, நிச்சயமாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ನಂಬಿರುವ ಅನ್ಯಜನರ ವಿಷಯವಾದರೋ ವಿಗ್ರಹಕ್ಕೆ ನೈವೇದ್ಯ ಮಾಡಿದ್ದನ್ನೂ ರಕ್ತವನ್ನೂ ಕುತ್ತಿಗೆ ಹಿಸುಕಿ ಕೊಂದದ್ದನ್ನೂ]]></a:t>
+              <a:t><![CDATA[கூட்டங்கூடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾದರವನ್ನೂ ಬಿಟ್ಟು ದೂರವಾಗಿರಬೇಕೆಂಬದಾಗಿ ನಾವು ತೀರ್ಮಾನಿಸಿ ಬರೆದೆವೆಂದು ಹೇಳಿದರು.]]></a:t>
+              <a:t><![CDATA[23. ஆகையால் நாங்கள் உமக்குச் சொல்லுகிறபடி நீர் செய்யவேண்டும்; அதென்னவென்றால். பிரார்த்தனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆಗ ಪೌಲನು ಆ ಮನುಷ್ಯರನ್ನು ಕರೆದು ಕೊಂಡು ಮರುದಿನ ಅವರೊಂದಿಗೆ ತನ್ನನ್ನು ಶುದ್ಧಮಾಡಿಕೊಂಡು ಅವರಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[பண்ணிக்கொண்டவர்களாகிய நாலுபேர் எங்களிடத்தில் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತಿಯೊಬ್ಬನಿಗಾಗಿ ಅರ್ಪಣೆಯನ್ನು ಸಮರ್ಪಿಸುವ ವರೆಗೆ ಶುದ್ಧೀಕರಣದ ದಿವಸಗಳು ಪೂರೈಸಲ್ಪಟ್ಟವೆಂದು ಸೂಚಿಸುವಂತೆ]]></a:t>
+              <a:t><![CDATA[24. அவர்களை நீர் சேர்த்துக்கொண்டு, அவர்களுடனேகூடச் சுத்திகரிப்பு செய்துகொண்டு, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವಾಲಯದಲ್ಲಿ ಪ್ರವೇಶಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[தலைச்சவரம்பண்ணிக்கொள்வதற்குச் செல்லுமானதைச் செலவுசெய்யும்; அப்படிச் செய்தால் உம்மைக்குறித்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಾವು ಕುಪ್ರವನ್ನು ಕಂಡು ಅದನ್ನು ಎಡಗಡೆಗೆ ಬಿಟ್ಟು ಸಿರಿಯದ ಕಡೆಗೆ ಸಾಗಿ ತೂರ್‌ಗೆ ಬಂದು ಇಳಿದೆವು. ಹಡಗು ಅಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[3. சீப்புருதீவைக் கண்டு, அதை இடதுபுறமாக விட்டு, சீரியாநாட்டிற்கு ஓடி, தீருபட்டணத்துறையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆ ಏಳು ದಿವಸಗಳು ತುಂಬುತ್ತಿರುವಾಗ ಆಸ್ಯ ದಿಂದ ಬಂದಿದ್ದ ಯೆಹೂದ್ಯರು ಅವನನ್ನು ದೇವಾಲ ಯದಲ್ಲಿ ಕಂಡು ಜನರೆಲ್ಲರನ್ನು]]></a:t>
+              <a:t><![CDATA[கேள்விப்பட்ட காரியங்கள் அபத்தமென்றும், நீரும் நியாயப்பிரமாணத்தைக் கைக்கொண்டு நடக்கிறவரென்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉದ್ರೇಕಿಸಿ ಅವನನ್ನು ಹಿಡಿದು--]]></a:t>
+              <a:t><![CDATA[எல்லாரும் அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಇಸ್ರಾಯೇಲ್‌ ಜನರೇ, ಸಹಾಯ ಮಾಡಿರಿ; ಎಲ್ಲಾ ಕಡೆಯಲ್ಲಿ ಜನರಿಗೂ ಈ ನ್ಯಾಯ ಪ್ರಮಾಣಕ್ಕೂ ಈ ಸ್ಥಳಕ್ಕೂ ವಿರೋಧವಾಗಿ]]></a:t>
+              <a:t><![CDATA[25. விசுவாசிகளான புறஜாதியார் இப்படிப்பட்டவைகளைக் கைக்கொள்ளாமல், விக்கிரகங்களுக்குப் படைத்ததிற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಲ್ಲರಿಗೂ ಬೋಧಿಸುತ್ತಿದ್ದವನು ಈ ಮನುಷ್ಯನೇ; ಇದಲ್ಲದೆ ಗ್ರೀಕರನ್ನು ಸಹ ಈ ದೇವಾಲಯದೊಳಗೆ ಕರೆದು ಕೊಂಡು ಬಂದು ಈ]]></a:t>
+              <a:t><![CDATA[இரத்தத்திற்கும், நெருக்குண்டு செத்ததிற்கும், வேசித்தனத்திற்கும், விலகியிருக்கவேண்டுமென்று நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪರಿಶುದ್ಧಸ್ಥಳವನ್ನು ಹೊಲೆ ಮಾಡಿದ್ದಾನೆ ಎಂದು ಕೂಗಿ]]></a:t>
+              <a:t><![CDATA[தீர்மானம்பண்ணி, அவர்களுக்கு எழுதியனுப்பினோமே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. (ಮುಂಚೆ ಎಫೆಸದವನಾದ ತ್ರೊಫಿಮನನ್ನು ಪೌಲನೊಂದಿಗೆ ಆ ಪಟ್ಟಣದಲ್ಲಿ ಅವರು ಕಂಡಿದ್ದರಿಂದ ಅವನನ್ನು ದೇವಾಲಯದೊಳಗೆ ಪೌಲನು]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது பவுல் அந்த மனுஷரைச் சேர்த்துக்கொண்டு, மறுநாளிலே அவர்களுடனேகூடத் தானும் சுத்திகரிப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರೆದುಕೊಂಡು ಬಂದಿದ್ದನೆಂದು ಭಾವಿಸಿದರು).]]></a:t>
+              <a:t><![CDATA[செய்துகொண்டு, தேவாலயத்தில் பிரவேசித்து, அவர்களில் ஒவ்வொருவனுக்காக வேண்டிய பலிசெலுத்தித் தீருமளவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಆಗ ಪಟ್ಟಣವೆಲ್ಲಾ ಕದಲಿಹೋಯಿತು. ಜನರು ಒಟ್ಟಾಗಿ ಓಡಿಬಂದು ಪೌಲನನ್ನು ಹಿಡಿದು ದೇವಾಲಯದ ಹೊರಗೆ ಎಳೆದುಕೊಂಡು ಬಂದ]]></a:t>
+              <a:t><![CDATA[சுத்திகரிப்பு நாட்களை நிறைவேற்றுவேனென்று அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೂಡಲೆ ಬಾಗಿಲುಗಳು ಮುಚ್ಚಲ್ಪಟ್ಟವು.]]></a:t>
+              <a:t><![CDATA[27. அந்த ஏழுநாட்களும் நிறைவேறி வருகையில், ஆசியாநாட்டிலிருந்து வந்த யூதர்கள் அவனை தேவாலயத்திலே கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಅವರು ಅವನನ್ನು ಕೊಲ್ಲಬೇಕೆಂ ದಿದ್ದಾಗ ಯೆರೂಸಲೇಮಿನಲ್ಲೆಲ್ಲಾ ಗಲಭೆ ಆಯಿತೆಂದು ಪಟಾಲಮಿನ ಮುಖ್ಯ ನಾಯಕನಿಗೆ ವರದಿ]]></a:t>
+              <a:t><![CDATA[ஜனங்களெல்லாரையும் எடுத்துவிட்டு, அவன்மேல் கைபோட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸರಕನ್ನು ಇಳಿಸ ಬೇಕಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[இறங்கினோம்; அங்கே கப்பலின் சரக்குகளை இறக்கவேண்டியதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂತು.]]></a:t>
+              <a:t><![CDATA[28. இஸ்ரவேலரே, உதவிசெய்யுங்கள். நம்முடைய ஜனத்திற்கும் வேதப்பிரமாணத்திற்கும் இந்த ஸ்தலத்திற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಅವನು ತಕ್ಷಣವೇ ಸೈನಿಕರನ್ನೂ ಶತಾಧಿಪತಿಗಳನ್ನೂ ತೆಗೆದುಕೊಂಡು ಅವರ ಬಳಿಗೆ ಓಡಿ ಬಂದನು. ಅವರು ಮುಖ್ಯ ನಾಯಕನನ್ನೂ]]></a:t>
+              <a:t><![CDATA[விரோதமாக எங்கும் எல்லாருக்கும் போதித்துவருகிறவன் இவன்தான்; இந்த தேவாலயத்திற்குள்ளே கிரேக்கரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೈನಿಕರನ್ನೂ ನೋಡಿ ಪೌಲನನ್ನು ಹೊಡೆಯುವದನ್ನು ಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[கூட்டிக்கொண்டுவந்து, இந்தப் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினான் என்று சத்தமிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಮುಖ್ಯ ನಾಯಕನು ಹತ್ತರಕ್ಕೆ ಬಂದು ಅವನನ್ನು ಹಿಡಿದು ಅವನಿಗೆ ಜೋಡು ಸರಪಣಿಯಿಂದ ಕಟ್ಟಬೇಕೆಂದು ಅಪ್ಪಣೆ ಕೊಟ್ಟು--ಅವನು]]></a:t>
+              <a:t><![CDATA[29. எபேசியனாகிய துரோப்பீமு என்பவன் முன்னே நகரத்தில் பவுலுடனேகூட இருக்கிறதைக் கண்டிருந்தபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾರು? ಏನು ಮಾಡಿದ್ದಾನೆ ಎಂದು ಕೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[பவுல் அவனை தேவாலயத்தில் கூட்டிக்கொண்டு வந்திருப்பானென்று நினைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಆಗ ಸಮೂಹದಲ್ಲಿ ಕೆಲವರು ಒಂದು ವಿಧವಾಗಿ ಬೇರೆ ಕೆಲವರು ಇನ್ನೊಂದು ವಿಧವಾಗಿ ಕೂಗಿದಾಗ ಆ ಗದ್ದಲದ ನಿಜಸ್ಥಿತಿಯನ್ನು]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது நகரமுழுவதும் கலக்கமுற்றது; ஜனங்கள் கூட்டமாய் ஓடிவந்து, பவுலைப் பிடித்து, அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನು ತಿಳಿಯಲಾರದೆ ಅವನನ್ನು ಕೋಟೆಯೊಳಗೆ ತೆಗೆದುಕೊಂಡು ಹೋಗಬೇಕೆಂದು ಅಪ್ಪಣೆಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[தேவாலயத்திற்குப் புறம்பே இழுத்துக்கொண்டுபோனார்கள்; உடனே கதவுகள் பூட்டப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಅವನು ಮೆಟ್ಟಲುಗಳ ಮೇಲೆ ಬಂದಾಗ ಜನರ ಬಲಾತ್ಕಾರದ ನಿಮಿತ್ತ ಸೈನಿಕರು ಅವನನ್ನು ಹೊತ್ತು ಕೊಂಡು ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[31. அவர்கள் அவனைக் கொலைசெய்ய எத்தனித்திருக்கையில், எருசலேம் முழுவதும் கலக்கமாயிருக்கிறதென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಯಾಕಂದರೆ ಗುಂಪಾಗಿ ಕೂಡಿದ ಜನರು ಹಿಂದಿನಿಂದ ಬಂದು--ಅವನನ್ನು ತೆಗೆದುಹಾಕು ಎಂದು ಕೂಗುತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[போர்ச்சேவகரின் சேனாபதிக்குச் செய்திவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಪೌಲನನ್ನು ಕೋಟೆಯೊಳಗೆ ಕರೆದುಕೊಂಡು ಹೋಗುವದಕ್ಕಿದ್ದಾಗ ಅವನು ಸಹಸ್ರಾಧಿಪತಿಗೆ-- ನಿನ್ನೊಂದಿಗೆ ನಾನು ಮಾತನಾಡಬಹುದೋ]]></a:t>
+              <a:t><![CDATA[32. உடனே அவன் போர்ச்சேவகரையும் அவர்களுடைய அதிபதிகளையும் கூட்டிக்கொண்டு, அவர்களிடத்திற்கு ஓடினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅಲ್ಲಿ ನಾವು ಶಿಷ್ಯರನ್ನು ಕಂಡು ಏಳು ದಿವಸ ಇದ್ದೆವು; ಪೌಲನು ಯೆರೂಸ ಲೇಮಿಗೆ ಹೋಗಬಾರದೆಂದು ಅವರು ಆತ್ಮನ ಮುಖಾಂತರ]]></a:t>
+              <a:t><![CDATA[4. அவ்விடத்திலுள்ள சீஷரைக் கண்டுபிடித்து, அங்கே ஏழுநாள் தங்கினோம். அவர்கள் பவுலை நோக்கி: நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂದು ಕೇಳಿದಾಗ ಅವನು--ನೀನು ಗ್ರೀಕ್‌ ಮಾತನಾಡ ಬಲ್ಲೆಯಾ?]]></a:t>
+              <a:t><![CDATA[சேனாபதியையும் போர்ச்சேவகரையும் அவர்கள் கண்டபோது பவுலை அடிக்கிறதை விட்டு நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಸ್ವಲ್ಪ ದಿವಸಗಳ ಮುಂಚೆ ದಂಗೆಯ ನ್ನೆಬ್ಬಿಸಿ ಕೊಲೆಗಡುಕರಾದ ನಾಲ್ಕುಸಾವಿರ ಮನುಷ್ಯ ರನ್ನು ಅಡವಿಗೆ ತೆಗೆದುಕೊಂಡು ಹೋದ]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது சேனாபதி கிட்டவந்து அவனைப் பிடித்து, இரண்டு சங்கிலிகளினாலே கட்டும்படி சொல்லி: இவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆ ಐಗುಪ್ತ್ಯನು ನೀನೇ ಅಲ್ಲವೋ ಎಂದು ಕೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[யாரென்றும் என்ன செய்தான் என்றும் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಆದರೆ ಪೌಲನು--ನಾನು ಪ್ರಖ್ಯಾತವಾದ ಕಿಲಿಕ್ಯದ ತಾರ್ಸ ಪಟ್ಟಣದಲ್ಲಿ ನಿವಾಸಿಯಾಗಿರುವ ಯೆಹೂದ್ಯನು; ಈ ಜನರಿಗೆ]]></a:t>
+              <a:t><![CDATA[34. அதற்கு ஜனங்கள் பலவிதமாய்ச் சத்தமிட்டார்கள்; சந்தடியினாலே நிச்சயத்தை அவன் அறியக்கூடாமல், அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾತನಾಡುವಂತೆ ನನಗೆ ಅಪ್ಪಣೆ ಕೊಡು ಎಂದು ನಾನು ನಿನ್ನನ್ನು ಕೇಳಿಕೊಳ್ಳುತ್ತೇನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[கோட்டைக்குள்ளே கொண்டுபோகும்படி கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಅವನು ಅಪ್ಪಣೆ ಕೊಟ್ಟಾಗ ಪೌಲನು ಮೆಟ್ಟಲುಗಳ ಮೇಲೆ ನಿಂತು ಜನರಿಗೆ ಕೈಸನ್ನೆ ಮಾಡಿದನು. ದೊಡ್ಡ ನಿಶ್ಶಬ್ದತೆ ಉಂಟಾದಾಗ]]></a:t>
+              <a:t><![CDATA[35. அவன் படிகள்மேல் ஏறினபோது ஜனக்கூட்டம் திரண்டு பின்சென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +20092,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಬ್ರಿಯ ಭಾಷೆಯಲ್ಲಿ ಅವರೊಂದಿಗೆ--]]></a:t>
+              <a:t><![CDATA[36. இவனை அகற்றும் என்று உக்கிரமாய்க் கூப்பிட்டபடியினாலே, போர்ச்சேவகர் அவனைத் தூக்கிக்கொண்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போகவேண்டியதாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அவர்கள் பவுலைக் கோட்டைக்குள்ளே கொண்டுபோகிற சமயத்தில், அவன் சேனாபதியை நோக்கி: நான் உம்முடனே ஒரு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வார்த்தை பேசலாமா என்றான். அதற்கு அவன்: உனக்குக் கிரேக்குபாஷை தெரியுமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +20620,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆ ಹೇಳಿದರು.]]></a:t>
+              <a:t><![CDATA[எருசலேமுக்குப் போகவேண்டாம் என்று ஆவியின் ஏவுதலினாலே சொன்னார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. நீ இந்த நாட்களுக்குமுன்னே கலகமுண்டாக்கி, நாலாயிரங் கொலைபாதகரை வனாந்தரத்திற்குக் கொண்டுபோன]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எகிப்தியன் அல்லவா என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. அதற்குப் பவுல்: நான் சிலிசியா நாட்டிலுள்ள கீர்த்திபெற்ற தர்சுபட்டணத்து யூதன்; ஜனங்களுடனே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பேசும்படி எனக்கு உத்தரவாகவேண்டுமென்று உம்மை வேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. உத்தரவானபோது, பவுல் படிகளின்மேல் நின்று ஜனங்களைப் பார்த்துக் கையமர்த்தினான்; மிகுந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அமைதலுண்டாயிற்று; அப்பொழுது அவன் எபிரெயுபாஷையிலே பேசத்தொடங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆ ದಿವಸಗಳು ಕಳೆದ ಮೇಲೆ ನಾವು ಹೊರಟು ಹೋಗುತ್ತಿರುವಾಗ ಅವರು ತಮ್ಮ ಹೆಂಡತಿಯರು ಮಕ್ಕಳ ಸಹಿತವಾಗಿ ನಮ್ಮನ್ನು ಪಟ್ಟಣದ]]></a:t>
+              <a:t><![CDATA[5. அந்த நாட்கள் நிறைவேறினபின்பு, நாங்கள் புறப்பட்டுப்போகையில், அவர்களெல்லாரும் மனைவிகளோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19328,91 +21605,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +21715,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19613,51 +21890,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>76</Slides>
+  <Slides>85</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>