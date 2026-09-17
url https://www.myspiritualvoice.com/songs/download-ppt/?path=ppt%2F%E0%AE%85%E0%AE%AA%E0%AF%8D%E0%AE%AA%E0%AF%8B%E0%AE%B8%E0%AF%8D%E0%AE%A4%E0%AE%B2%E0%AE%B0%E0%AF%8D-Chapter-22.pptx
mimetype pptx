--- v0 (2026-06-21)
+++ v1 (2026-09-17)
@@ -105,50 +105,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +198,56 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +402,59 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குப் பிரதான ஆசாரியரும் மூப்பர் யாவரும் சாட்சிகொடுப்பார்கள்; அவர்கள் கையிலே நான் சகோதரருக்கு நிருபங்களை வாங்கிக்கொண்டு தமஸ்குவிலிருக்கிறவர்களும் தண்டிக்கப்படும்படிக்கு, அவர்களைக் கட்டி, எருசலேமுக்குக் கொண்டுவரும்படி அவ்விடத்திற்குப்போனேன்.]]></a:t>
+              <a:t><![CDATA[4. And I persecuted this way unto the death, binding and delivering into prisons both men and women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குப் பிரதான ஆசாரியரும் மூப்பர் யாவரும் சாட்சிகொடுப்பார்கள்; அவர்கள் கையிலே நான் சகோதரருக்கு நிருபங்களை வாங்கிக்கொண்டு தமஸ்குவிலிருக்கிறவர்களும் தண்டிக்கப்படும்படிக்கு, அவர்களைக் கட்டி, எருசலேமுக்குக் கொண்டுவரும்படி அவ்விடத்திற்குப்போனேன்.]]></a:t>
+              <a:t><![CDATA[4. And I persecuted this way unto the death, binding and delivering into prisons both men and women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படி நான் பிரயாணப்பட்டுத் தமஸ்குவுக்குச் சமீபமானபோது, மத்தியான வேளையிலே சடிதியாய் வானத்திலிருந்து பேரொளி உண்டாகி, என்னைச்சுற்றிப் பிரகாசித்தது.]]></a:t>
+              <a:t><![CDATA[5. As also the high priest does bear me witness, and all the estate of the elders: from whom also I received letters unto the brethren, and went to Damascus, to bring them which were there bound unto Jerusalem, in order to be punished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படி நான் பிரயாணப்பட்டுத் தமஸ்குவுக்குச் சமீபமானபோது, மத்தியான வேளையிலே சடிதியாய் வானத்திலிருந்து பேரொளி உண்டாகி, என்னைச்சுற்றிப் பிரகாசித்தது.]]></a:t>
+              <a:t><![CDATA[5. As also the high priest does bear me witness, and all the estate of the elders: from whom also I received letters unto the brethren, and went to Damascus, to bring them which were there bound unto Jerusalem, in order to be punished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் தரையிலே விழுந்தேன். அப்பொழுது: சவுலே, சவுலே, நீ என்னை ஏன் துன்பப்படுத்துகிறாய் என்று என்னுடனே சொல்லுகிற ஒரு சத்தத்தைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[5. As also the high priest does bear me witness, and all the estate of the elders: from whom also I received letters unto the brethren, and went to Damascus, to bring them which were there bound unto Jerusalem, in order to be punished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான்: ஆண்டவரே, நீர் யார் என்றேன். அவர்: நீ துன்பப்படுத்துகிற நசரேயனாகிய இயேசு நானே என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, that, as I made my journey, and was come nigh unto Damascus about noon, suddenly there shone from heaven a great light round about me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான்: ஆண்டவரே, நீர் யார் என்றேன். அவர்: நீ துன்பப்படுத்துகிற நசரேயனாகிய இயேசு நானே என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, that, as I made my journey, and was come nigh unto Damascus about noon, suddenly there shone from heaven a great light round about me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னுடனேகூட இருந்தவர்கள் வெளிச்சத்தைக்கண்டு, பயமடைந்தார்கள்; என்னுடனே பேசினவருடைய சத்தத்தையோ அவர்கள் கேட்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. And I fell unto the ground, and heard a voice saying unto me, Saul, Saul, why persecute you me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னுடனேகூட இருந்தவர்கள் வெளிச்சத்தைக்கண்டு, பயமடைந்தார்கள்; என்னுடனே பேசினவருடைய சத்தத்தையோ அவர்கள் கேட்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. And I fell unto the ground, and heard a voice saying unto me, Saul, Saul, why persecute you me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது நான்: ஆண்டவரே, நான் என்னசெய்யவேண்டும் என்றேன். அதற்குக் கர்த்தர்: நீ எழுந்து, தமஸ்குவுக்குப் போ; நீ செய்யும்படி நியமிக்கப்பட்டதெல்லாம் அங்கே உனக்குச் சொல்லப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And I answered, Who are you, Lord? And he said unto me, I am Jesus of Nazareth, whom you persecute.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகோதரரே, பிதாக்களே, நான் இப்பொழுது உங்களுக்குச் சொல்லப்போகிற நியாயங்களுக்குச் செவிகொடுப்பீர்களாக என்றான்.]]></a:t>
+              <a:t><![CDATA[1. Men, brethren, and fathers, hear all of you my defence which I make now unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது நான்: ஆண்டவரே, நான் என்னசெய்யவேண்டும் என்றேன். அதற்குக் கர்த்தர்: நீ எழுந்து, தமஸ்குவுக்குப் போ; நீ செய்யும்படி நியமிக்கப்பட்டதெல்லாம் அங்கே உனக்குச் சொல்லப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And they that were with me saw indeed the light, and were afraid; but they heard not the voice of him that spoke to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்த ஒளியின் மகிமையினாலே நான் பார்வையற்றுப்போனபடியினால், என்னோடிருந்தவர்களால் கைலாகு கொடுத்து வழிநடத்தப்பட்டுத் தமஸ்குவுக்கு வந்தேன்.]]></a:t>
+              <a:t><![CDATA[9. And they that were with me saw indeed the light, and were afraid; but they heard not the voice of him that spoke to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்த ஒளியின் மகிமையினாலே நான் பார்வையற்றுப்போனபடியினால், என்னோடிருந்தவர்களால் கைலாகு கொடுத்து வழிநடத்தப்பட்டுத் தமஸ்குவுக்கு வந்தேன்.]]></a:t>
+              <a:t><![CDATA[10. And I said, What shall I do, LORD? And the Lord said unto me, Arise, and go into Damascus; and there it shall be told you of all things which are appointed for you to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது வேதப்பிரமாணத்தின்படியே பக்தியுள்ளவனும், அங்கே குடியிருக்கிற சகல யூதராலும் நல்லவனென்று சாட்சிபெற்றவனுமாகிய அனனியா என்னும் ஒருவன்,]]></a:t>
+              <a:t><![CDATA[10. And I said, What shall I do, LORD? And the Lord said unto me, Arise, and go into Damascus; and there it shall be told you of all things which are appointed for you to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது வேதப்பிரமாணத்தின்படியே பக்தியுள்ளவனும், அங்கே குடியிருக்கிற சகல யூதராலும் நல்லவனென்று சாட்சிபெற்றவனுமாகிய அனனியா என்னும் ஒருவன்,]]></a:t>
+              <a:t><![CDATA[11. And when I could not see for the glory of that light, being led by the hand of them that were with me, I came into Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என்னிடத்தில் வந்துநின்று: சகோதரனாகிய சவுலே, பார்வையடைவாயாக என்றான்; அந்நேரமே நான் பார்வையடைந்து, அவனை ஏறிட்டுப்பார்த்தேன்.]]></a:t>
+              <a:t><![CDATA[11. And when I could not see for the glory of that light, being led by the hand of them that were with me, I came into Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என்னிடத்தில் வந்துநின்று: சகோதரனாகிய சவுலே, பார்வையடைவாயாக என்றான்; அந்நேரமே நான் பார்வையடைந்து, அவனை ஏறிட்டுப்பார்த்தேன்.]]></a:t>
+              <a:t><![CDATA[12. And one Ananias, a devout man according to the law, having a good report of all the Jews which dwelt there,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன்: நம்முடைய முன்னோர்களின் தேவனுடைய திருவுளத்தை நீ அறியவும், நீதிபரரைத் தரிசிக்கவும், அவருடைய திருவாய்மொழியைக்கேட்கவும், அவர் உன்னை முன்னமே தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[12. And one Ananias, a devout man according to the law, having a good report of all the Jews which dwelt there,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன்: நம்முடைய முன்னோர்களின் தேவனுடைய திருவுளத்தை நீ அறியவும், நீதிபரரைத் தரிசிக்கவும், அவருடைய திருவாய்மொழியைக்கேட்கவும், அவர் உன்னை முன்னமே தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[13. Came unto me, and stood, and said unto me, Brother Saul, receive your sight. And the same hour I looked up upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ கண்டவைகளையும் கேட்டவைகளையும் குறித்துச் சகல மனுஷருக்குமுன்பாக அவருக்குச் சாட்சியாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[13. Came unto me, and stood, and said unto me, Brother Saul, receive your sight. And the same hour I looked up upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் எபிரெயுபாஷையிலே தங்களுடனே பேசுகிறதை அவர்கள் கேட்டபொழுது, அதிக அமைதலாயிருந்தார்கள். அப்பொழுது அவன்:]]></a:t>
+              <a:t><![CDATA[1. Men, brethren, and fathers, hear all of you my defence which I make now unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்பொழுது நீ தாமதிக்கிறதென்ன? நீ எழுந்து கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டு ஞானஸ்நானம்பெற்று, உன் பாவங்கள் போகக் கழுவப்படு என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And he said, The God of our fathers has chosen you, that you should know his will, and see that Just One, and should hear the voice of his mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்பொழுது நீ தாமதிக்கிறதென்ன? நீ எழுந்து கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டு ஞானஸ்நானம்பெற்று, உன் பாவங்கள் போகக் கழுவப்படு என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And he said, The God of our fathers has chosen you, that you should know his will, and see that Just One, and should hear the voice of his mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு நான் எருசலேமுக்குத் திரும்பிவந்து, தேவாலயத்தில் ஜெபம்பண்ணிக்கொண்டிருக்கையில், ஞானதிருஷ்டியடைந்து, அவரைத் தரிசித்தேன்.]]></a:t>
+              <a:t><![CDATA[15. For you shall be his witness unto all men of what you have seen and heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு நான் எருசலேமுக்குத் திரும்பிவந்து, தேவாலயத்தில் ஜெபம்பண்ணிக்கொண்டிருக்கையில், ஞானதிருஷ்டியடைந்து, அவரைத் தரிசித்தேன்.]]></a:t>
+              <a:t><![CDATA[16. And now why tarry you? arise, and be baptized, and wash away your sins, calling on the name of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர் என்னை நோக்கி: நீ என்னைக்குறித்துச் சொல்லும் சாட்சியை இவர்கள் ஏற்றுக்கொள்ளமாட்டார்கள்; ஆதலால் நீ தாமதம்பண்ணாமல் சீக்கிரமாய் எருசலேமைவிட்டுப் புறப்பட்டுப்போ என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And now why tarry you? arise, and be baptized, and wash away your sins, calling on the name of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர் என்னை நோக்கி: நீ என்னைக்குறித்துச் சொல்லும் சாட்சியை இவர்கள் ஏற்றுக்கொள்ளமாட்டார்கள்; ஆதலால் நீ தாமதம்பண்ணாமல் சீக்கிரமாய் எருசலேமைவிட்டுப் புறப்பட்டுப்போ என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, that, when I was come again to Jerusalem, even while I prayed in the temple, I was in a trance;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு நான்: ஆண்டவரே, உம்மிடத்தில் விசுவாசமாயிருக்கிறவர்களை நான் காவலில் வைத்து ஜெபஆலயங்களிலே அடித்ததையும்,]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, that, when I was come again to Jerusalem, even while I prayed in the temple, I was in a trance;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு நான்: ஆண்டவரே, உம்மிடத்தில் விசுவாசமாயிருக்கிறவர்களை நான் காவலில் வைத்து ஜெபஆலயங்களிலே அடித்ததையும்,]]></a:t>
+              <a:t><![CDATA[18. And saw him saying unto me, Make haste, and get you quickly out of Jerusalem: for they will not receive your testimony concerning me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உம்முடைய சாட்சியாகிய ஸ்தேவானுடைய இரத்தம் சிந்தப்படுகிறபோது, நானும் அருகே நின்று, அவனைக் கொலைசெய்வதற்குச் சம்மதித்து, அவனைக் கொலைசெய்தவர்களின் வஸ்திரங்களைக் காத்துக்கொண்டிருந்ததையும், இவர்கள் அறிந்திருக்கிறார்களே என்றேன்.]]></a:t>
+              <a:t><![CDATA[18. And saw him saying unto me, Make haste, and get you quickly out of Jerusalem: for they will not receive your testimony concerning me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உம்முடைய சாட்சியாகிய ஸ்தேவானுடைய இரத்தம் சிந்தப்படுகிறபோது, நானும் அருகே நின்று, அவனைக் கொலைசெய்வதற்குச் சம்மதித்து, அவனைக் கொலைசெய்தவர்களின் வஸ்திரங்களைக் காத்துக்கொண்டிருந்ததையும், இவர்கள் அறிந்திருக்கிறார்களே என்றேன்.]]></a:t>
+              <a:t><![CDATA[19. And I said, Lord, they know that I imprisoned and beat in every synagogue them that believed on you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் எபிரெயுபாஷையிலே தங்களுடனே பேசுகிறதை அவர்கள் கேட்டபொழுது, அதிக அமைதலாயிருந்தார்கள். அப்பொழுது அவன்:]]></a:t>
+              <a:t><![CDATA[2. (And when they heard that he spoke in the Hebrew tongue to them, they kept the more silence: and he says,)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு அவர்: நீ போ, நான் உன்னைத் தூரமாய்ப் புறஜாதிகளிடத்திலே அனுப்புவேன் என்று சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And I said, Lord, they know that I imprisoned and beat in every synagogue them that believed on you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த வார்த்தைவரைக்கும் அவனுக்குச் செவிகொடுத்தார்கள். பின்பு: இப்படிப்பட்டவனை பூமியிலிருந்து அகற்றவேண்டும், இவன் உயிரோடிருக்கிறது நியாயமல்லவென்று மிகுந்த சத்தமிட்டுச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And when the blood of your martyr Stephen was shed, I also was standing by, and consenting unto his death, and kept the raiment of them that slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த வார்த்தைவரைக்கும் அவனுக்குச் செவிகொடுத்தார்கள். பின்பு: இப்படிப்பட்டவனை பூமியிலிருந்து அகற்றவேண்டும், இவன் உயிரோடிருக்கிறது நியாயமல்லவென்று மிகுந்த சத்தமிட்டுச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And when the blood of your martyr Stephen was shed, I also was standing by, and consenting unto his death, and kept the raiment of them that slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இவ்விதமாய் அவர்கள் கூக்குரலிட்டுத் தங்கள் மேல்வஸ்திரங்களை எறிந்துவிட்டு, ஆகாயத்திலே புழுதியைத் தூற்றிக்கொண்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[20. And when the blood of your martyr Stephen was shed, I also was standing by, and consenting unto his death, and kept the raiment of them that slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சேனாபதி அவனைக் கோட்டைக்குள்ளே கொண்டுவரும்படி கட்டளையிட்டு, அவர்கள் அவனுக்கு விரோதமாய் இப்படிக் கூக்குரலிட்ட முகாந்தரத்தை அறியும்படிக்கு அவனைச் சவுக்கால் அடித்து விடுவிக்கச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[21. And he said unto me, Depart: for I will send you far behind unto the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சேனாபதி அவனைக் கோட்டைக்குள்ளே கொண்டுவரும்படி கட்டளையிட்டு, அவர்கள் அவனுக்கு விரோதமாய் இப்படிக் கூக்குரலிட்ட முகாந்தரத்தை அறியும்படிக்கு அவனைச் சவுக்கால் அடித்து விடுவிக்கச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[22. And they gave him audience unto this word, and then lifted up their voices, and said, Away with such a fellow from the earth: for it is not fit that he should live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப்படி அவர்கள் அவனை வாரினால் அழுந்தக்கட்டும்போது, பவுல் சமீபமாய் நின்ற நூற்றுக்கு அதிபதியை நோக்கி: ரோமனும் நியாயம் விசாரிக்கப்படாதவனுமாயிருக்கிற மனுஷனை அடிக்கிறது உங்களுக்கு நியாயமா என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And they gave him audience unto this word, and then lifted up their voices, and said, Away with such a fellow from the earth: for it is not fit that he should live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப்படி அவர்கள் அவனை வாரினால் அழுந்தக்கட்டும்போது, பவுல் சமீபமாய் நின்ற நூற்றுக்கு அதிபதியை நோக்கி: ரோமனும் நியாயம் விசாரிக்கப்படாதவனுமாயிருக்கிற மனுஷனை அடிக்கிறது உங்களுக்கு நியாயமா என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And as they cried out, and cast off their clothes, and threw dust into the air,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நூற்றுக்கு அதிபதி அதைக்கேட்டு சேனாபதியினிடத்திற்குப் போய், அதை அறிவித்து: நீர் செய்யப்போகிறதைக் குறித்து எச்சரிக்கையாயிரும்; இந்த மனுஷன் ரோமன் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And as they cried out, and cast off their clothes, and threw dust into the air,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நூற்றுக்கு அதிபதி அதைக்கேட்டு சேனாபதியினிடத்திற்குப் போய், அதை அறிவித்து: நீர் செய்யப்போகிறதைக் குறித்து எச்சரிக்கையாயிரும்; இந்த மனுஷன் ரோமன் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. The chief captain commanded him to be brought into the castle, and bade that he should be examined by scourging; that he might know wherefore they cried so against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் யூதன், சிலிசியா நாட்டிலுள்ள தர்சுபட்டணத்திலே பிறந்து, இந்த நகரத்திலே கமாலியேலின் பாதத்தருகே வளர்ந்து, முன்னோர்களுடைய வேதப்பிரமாணத்தின்படியே திட்டமாய்ப் போதிக்கப்பட்டு, இன்றையத்தினம் நீங்களெல்லாரும் தேவனைக்குறித்து வைராக்கியமுள்ளவர்களாயிருக்கிறதுபோல நானும் வைராக்கியமுள்ளவனாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[2. (And when they heard that he spoke in the Hebrew tongue to them, they kept the more silence: and he says,)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது சேனாபதி பவுலினிடத்தில் வந்து: நீ ரோமனா? எனக்குச் சொல் என்றான். அதற்கு அவன்: நான் ரோமன்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. The chief captain commanded him to be brought into the castle, and bade that he should be examined by scourging; that he might know wherefore they cried so against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சேனாபதி பிரதியுத்தரமாக: நான் மிகுந்த திரவியத்தினாலே இந்தச் சிலாக்கியத்தைச் சம்பாதித்தேன் என்றான். அதற்குப் பவுல்: நானோ அந்தச் சிலாக்கியத்திற்குரியவனாகப் பிறந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And as they bound him with thongs, Paul said unto the centurion that stood by, Is it lawful for you to scourge a man that is a Roman, and uncondemned?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சேனாபதி பிரதியுத்தரமாக: நான் மிகுந்த திரவியத்தினாலே இந்தச் சிலாக்கியத்தைச் சம்பாதித்தேன் என்றான். அதற்குப் பவுல்: நானோ அந்தச் சிலாக்கியத்திற்குரியவனாகப் பிறந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And as they bound him with thongs, Paul said unto the centurion that stood by, Is it lawful for you to scourge a man that is a Roman, and uncondemned?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவனை அடித்து விசாரிக்கும்படி எத்தனமாயிருந்தவர்கள் உடனே அவனை விட்டுவிட்டார்கள். சேனாபதி அவன் ரோமனென்று அறிந்து, அவனைக் கட்டுவித்ததற்காகப் பயந்தான்.]]></a:t>
+              <a:t><![CDATA[26. When the centurion heard that, he went and told the chief captain, saying, Take heed what you do: for this man is a Roman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவனை அடித்து விசாரிக்கும்படி எத்தனமாயிருந்தவர்கள் உடனே அவனை விட்டுவிட்டார்கள். சேனாபதி அவன் ரோமனென்று அறிந்து, அவனைக் கட்டுவித்ததற்காகப் பயந்தான்.]]></a:t>
+              <a:t><![CDATA[26. When the centurion heard that, he went and told the chief captain, saying, Take heed what you do: for this man is a Roman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பவுலின்மேல் யூதராலே ஏற்படுத்தப்பட்ட குற்றம் இன்னதென்று நிச்சயமாய் அறிய விரும்பி, அவன் மறுநாளிலே அவனைக் கட்டவிழ்த்து, பிரதான ஆசாரியரையும் ஆலோசனை சங்கத்தார் அனைவரையும் கூடிவரும்படி கட்டளையிட்டு, அவனைக் கூட்டிக்கொண்டுபோய், அவர்களுக்கு முன்பாக நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[27. Then the chief captain came, and said unto him, Tell me, are you a Roman? He said, Yea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பவுலின்மேல் யூதராலே ஏற்படுத்தப்பட்ட குற்றம் இன்னதென்று நிச்சயமாய் அறிய விரும்பி, அவன் மறுநாளிலே அவனைக் கட்டவிழ்த்து, பிரதான ஆசாரியரையும் ஆலோசனை சங்கத்தார் அனைவரையும் கூடிவரும்படி கட்டளையிட்டு, அவனைக் கூட்டிக்கொண்டுபோய், அவர்களுக்கு முன்பாக நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[27. Then the chief captain came, and said unto him, Tell me, are you a Roman? He said, Yea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6073,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பவுலின்மேல் யூதராலே ஏற்படுத்தப்பட்ட குற்றம் இன்னதென்று நிச்சயமாய் அறிய விரும்பி, அவன் மறுநாளிலே அவனைக் கட்டவிழ்த்து, பிரதான ஆசாரியரையும் ஆலோசனை சங்கத்தார் அனைவரையும் கூடிவரும்படி கட்டளையிட்டு, அவனைக் கூட்டிக்கொண்டுபோய், அவர்களுக்கு முன்பாக நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[28. And the chief captain answered, With a great sum obtained I this freedom. And Paul said, But I was free born.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And the chief captain answered, With a great sum obtained I this freedom. And Paul said, But I was free born.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Then immediately they departed from him which should have examined him: and the chief captain also was afraid, after he knew that he was a Roman, and because he had bound him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் யூதன், சிலிசியா நாட்டிலுள்ள தர்சுபட்டணத்திலே பிறந்து, இந்த நகரத்திலே கமாலியேலின் பாதத்தருகே வளர்ந்து, முன்னோர்களுடைய வேதப்பிரமாணத்தின்படியே திட்டமாய்ப் போதிக்கப்பட்டு, இன்றையத்தினம் நீங்களெல்லாரும் தேவனைக்குறித்து வைராக்கியமுள்ளவர்களாயிருக்கிறதுபோல நானும் வைராக்கியமுள்ளவனாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[3. I am verily a man which am a Jew, born in Tarsus, a city in Cilicia, yet brought up in this city at the feet of Gamaliel, and taught according to the perfect manner of the law of the fathers, and was zealous toward God, as all of you all are this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Then immediately they departed from him which should have examined him: and the chief captain also was afraid, after he knew that he was a Roman, and because he had bound him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. On the next day, because he would have known the certainty wherefore he was accused of the Jews, he loosed him from his bands, and commanded the chief priests and all their council to appear, and brought Paul down, and set him before them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. On the next day, because he would have known the certainty wherefore he was accused of the Jews, he loosed him from his bands, and commanded the chief priests and all their council to appear, and brought Paul down, and set him before them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. On the next day, because he would have known the certainty wherefore he was accused of the Jews, he loosed him from his bands, and commanded the chief priests and all their council to appear, and brought Paul down, and set him before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் யூதன், சிலிசியா நாட்டிலுள்ள தர்சுபட்டணத்திலே பிறந்து, இந்த நகரத்திலே கமாலியேலின் பாதத்தருகே வளர்ந்து, முன்னோர்களுடைய வேதப்பிரமாணத்தின்படியே திட்டமாய்ப் போதிக்கப்பட்டு, இன்றையத்தினம் நீங்களெல்லாரும் தேவனைக்குறித்து வைராக்கியமுள்ளவர்களாயிருக்கிறதுபோல நானும் வைராக்கியமுள்ளவனாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[3. I am verily a man which am a Jew, born in Tarsus, a city in Cilicia, yet brought up in this city at the feet of Gamaliel, and taught according to the perfect manner of the law of the fathers, and was zealous toward God, as all of you all are this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் இந்த மார்க்கத்தாராகிய புருஷரையும் ஸ்திரீகளையும் கட்டி, சிறைச்சாலைகளில் ஒப்புவித்து, மரணபரியந்தம் துன்பப்படுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[3. I am verily a man which am a Jew, born in Tarsus, a city in Cilicia, yet brought up in this city at the feet of Gamaliel, and taught according to the perfect manner of the law of the fathers, and was zealous toward God, as all of you all are this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குப் பிரதான ஆசாரியரும் மூப்பர் யாவரும் சாட்சிகொடுப்பார்கள்; அவர்கள் கையிலே நான் சகோதரருக்கு நிருபங்களை வாங்கிக்கொண்டு தமஸ்குவிலிருக்கிறவர்களும் தண்டிக்கப்படும்படிக்கு, அவர்களைக் கட்டி, எருசலேமுக்குக் கொண்டுவரும்படி அவ்விடத்திற்குப்போனேன்.]]></a:t>
+              <a:t><![CDATA[3. I am verily a man which am a Jew, born in Tarsus, a city in Cilicia, yet brought up in this city at the feet of Gamaliel, and taught according to the perfect manner of the law of the fathers, and was zealous toward God, as all of you all are this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044116" r:id="rId1"/>
+    <p:sldLayoutId id="2478619050" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +7702,102 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[received letters unto the brethren, and went to Damascus, to bring them which were there bound unto]]></a:t>
+              <a:t><![CDATA[4. நான் இந்த மார்க்கத்தாராகிய புருஷரையும் ஸ்திரீகளையும் கட்டி, சிறைச்சாலைகளில் ஒப்புவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem, in order to be punished.]]></a:t>
+              <a:t><![CDATA[மரணபரியந்தம் துன்பப்படுத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And it came to pass, that, as I made my journey, and was come nigh unto Damascus about noon,]]></a:t>
+              <a:t><![CDATA[5. அதற்குப் பிரதான ஆசாரியரும் மூப்பர் யாவரும் சாட்சிகொடுப்பார்கள்; அவர்கள் கையிலே நான் சகோதரருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[suddenly there shone from heaven a great light round about me.]]></a:t>
+              <a:t><![CDATA[நிருபங்களை வாங்கிக்கொண்டு தமஸ்குவிலிருக்கிறவர்களும் தண்டிக்கப்படும்படிக்கு, அவர்களைக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And I fell unto the ground, and heard a voice saying unto me, Saul, Saul, why persecute you me?]]></a:t>
+              <a:t><![CDATA[எருசலேமுக்குக் கொண்டுவரும்படி அவ்விடத்திற்குப்போனேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And I answered, Who are you, Lord? And he said unto me, I am Jesus of Nazareth, whom you]]></a:t>
+              <a:t><![CDATA[6. அப்படி நான் பிரயாணப்பட்டுத் தமஸ்குவுக்குச் சமீபமானபோது, மத்தியான வேளையிலே சடிதியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[persecute.]]></a:t>
+              <a:t><![CDATA[வானத்திலிருந்து பேரொளி உண்டாகி, என்னைச்சுற்றிப் பிரகாசித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they that were with me saw indeed the light, and were afraid; but they heard not the voice of]]></a:t>
+              <a:t><![CDATA[7. நான் தரையிலே விழுந்தேன். அப்பொழுது: சவுலே, சவுலே, நீ என்னை ஏன் துன்பப்படுத்துகிறாய் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him that spoke to me.]]></a:t>
+              <a:t><![CDATA[என்னுடனே சொல்லுகிற ஒரு சத்தத்தைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And I said, What shall I do, LORD? And the Lord said unto me, Arise, and go into Damascus; and]]></a:t>
+              <a:t><![CDATA[8. நான்: ஆண்டவரே, நீர் யார் என்றேன். அவர்: நீ துன்பப்படுத்துகிற நசரேயனாகிய இயேசு நானே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Men, brethren, and fathers, hear all of you my defence which I make now unto you.]]></a:t>
+              <a:t><![CDATA[1. சகோதரரே, பிதாக்களே, நான் இப்பொழுது உங்களுக்குச் சொல்லப்போகிற நியாயங்களுக்குச் செவிகொடுப்பீர்களாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there it shall be told you of all things which are appointed for you to do.]]></a:t>
+              <a:t><![CDATA[9. என்னுடனேகூட இருந்தவர்கள் வெளிச்சத்தைக்கண்டு, பயமடைந்தார்கள்; என்னுடனே பேசினவருடைய சத்தத்தையோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And when I could not see for the glory of that light, being led by the hand of them that were]]></a:t>
+              <a:t><![CDATA[அவர்கள் கேட்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with me, I came into Damascus.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது நான்: ஆண்டவரே, நான் என்னசெய்யவேண்டும் என்றேன். அதற்குக் கர்த்தர்: நீ எழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And one Ananias, a devout man according to the law, having a good report of all the Jews which]]></a:t>
+              <a:t><![CDATA[தமஸ்குவுக்குப் போ; நீ செய்யும்படி நியமிக்கப்பட்டதெல்லாம் அங்கே உனக்குச் சொல்லப்படும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dwelt there,]]></a:t>
+              <a:t><![CDATA[11. அந்த ஒளியின் மகிமையினாலே நான் பார்வையற்றுப்போனபடியினால், என்னோடிருந்தவர்களால் கைலாகு கொடுத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Came unto me, and stood, and said unto me, Brother Saul, receive your sight. And the same hour I]]></a:t>
+              <a:t><![CDATA[வழிநடத்தப்பட்டுத் தமஸ்குவுக்கு வந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[looked up upon him.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது வேதப்பிரமாணத்தின்படியே பக்தியுள்ளவனும், அங்கே குடியிருக்கிற சகல யூதராலும் நல்லவனென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he said, The God of our fathers has chosen you, that you should know his will, and see that]]></a:t>
+              <a:t><![CDATA[சாட்சிபெற்றவனுமாகிய அனனியா என்னும் ஒருவன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Just One, and should hear the voice of his mouth.]]></a:t>
+              <a:t><![CDATA[13. என்னிடத்தில் வந்துநின்று: சகோதரனாகிய சவுலே, பார்வையடைவாயாக என்றான்; அந்நேரமே நான் பார்வையடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For you shall be his witness unto all men of what you have seen and heard.]]></a:t>
+              <a:t><![CDATA[அவனை ஏறிட்டுப்பார்த்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. (And when they heard that he spoke in the Hebrew tongue to them, they kept the more silence: and]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And now why tarry you? arise, and be baptized, and wash away your sins, calling on the name of]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவன்: நம்முடைய முன்னோர்களின் தேவனுடைய திருவுளத்தை நீ அறியவும், நீதிபரரைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Lord.]]></a:t>
+              <a:t><![CDATA[தரிசிக்கவும், அவருடைய திருவாய்மொழியைக்கேட்கவும், அவர் உன்னை முன்னமே தெரிந்துகொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And it came to pass, that, when I was come again to Jerusalem, even while I prayed in the]]></a:t>
+              <a:t><![CDATA[15. நீ கண்டவைகளையும் கேட்டவைகளையும் குறித்துச் சகல மனுஷருக்குமுன்பாக அவருக்குச் சாட்சியாயிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[temple, I was in a trance;]]></a:t>
+              <a:t><![CDATA[16. இப்பொழுது நீ தாமதிக்கிறதென்ன? நீ எழுந்து கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டு ஞானஸ்நானம்பெற்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And saw him saying unto me, Make haste, and get you quickly out of Jerusalem: for they will not]]></a:t>
+              <a:t><![CDATA[உன் பாவங்கள் போகக் கழுவப்படு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[receive your testimony concerning me.]]></a:t>
+              <a:t><![CDATA[17. பின்பு நான் எருசலேமுக்குத் திரும்பிவந்து, தேவாலயத்தில் ஜெபம்பண்ணிக்கொண்டிருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And I said, Lord, they know that I imprisoned and beat in every synagogue them that believed on]]></a:t>
+              <a:t><![CDATA[ஞானதிருஷ்டியடைந்து, அவரைத் தரிசித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you:]]></a:t>
+              <a:t><![CDATA[18. அவர் என்னை நோக்கி: நீ என்னைக்குறித்துச் சொல்லும் சாட்சியை இவர்கள் ஏற்றுக்கொள்ளமாட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And when the blood of your martyr Stephen was shed, I also was standing by, and consenting unto]]></a:t>
+              <a:t><![CDATA[ஆதலால் நீ தாமதம்பண்ணாமல் சீக்கிரமாய் எருசலேமைவிட்டுப் புறப்பட்டுப்போ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his death, and kept the raiment of them that slew him.]]></a:t>
+              <a:t><![CDATA[19. அதற்கு நான்: ஆண்டவரே, உம்மிடத்தில் விசுவாசமாயிருக்கிறவர்களை நான் காவலில் வைத்து ஜெபஆலயங்களிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he says,)]]></a:t>
+              <a:t><![CDATA[2. அவன் எபிரெயுபாஷையிலே தங்களுடனே பேசுகிறதை அவர்கள் கேட்டபொழுது, அதிக அமைதலாயிருந்தார்கள். அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he said unto me, Depart: for I will send you far behind unto the Gentiles.]]></a:t>
+              <a:t><![CDATA[அடித்ததையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And they gave him audience unto this word, and then lifted up their voices, and said, Away with]]></a:t>
+              <a:t><![CDATA[20. உம்முடைய சாட்சியாகிய ஸ்தேவானுடைய இரத்தம் சிந்தப்படுகிறபோது, நானும் அருகே நின்று, அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[such a fellow from the earth: for it is not fit that he should live.]]></a:t>
+              <a:t><![CDATA[கொலைசெய்வதற்குச் சம்மதித்து, அவனைக் கொலைசெய்தவர்களின் வஸ்திரங்களைக் காத்துக்கொண்டிருந்ததையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And as they cried out, and cast off their clothes, and threw dust into the air,]]></a:t>
+              <a:t><![CDATA[இவர்கள் அறிந்திருக்கிறார்களே என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. The chief captain commanded him to be brought into the castle, and bade that he should be]]></a:t>
+              <a:t><![CDATA[21. அதற்கு அவர்: நீ போ, நான் உன்னைத் தூரமாய்ப் புறஜாதிகளிடத்திலே அனுப்புவேன் என்று சொன்னார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[examined by scourging; that he might know wherefore they cried so against him.]]></a:t>
+              <a:t><![CDATA[22. இந்த வார்த்தைவரைக்கும் அவனுக்குச் செவிகொடுத்தார்கள். பின்பு: இப்படிப்பட்டவனை பூமியிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And as they bound him with thongs, Paul said unto the centurion that stood by, Is it lawful for]]></a:t>
+              <a:t><![CDATA[அகற்றவேண்டும், இவன் உயிரோடிருக்கிறது நியாயமல்லவென்று மிகுந்த சத்தமிட்டுச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you to scourge a man that is a Roman, and uncondemned?]]></a:t>
+              <a:t><![CDATA[23. இவ்விதமாய் அவர்கள் கூக்குரலிட்டுத் தங்கள் மேல்வஸ்திரங்களை எறிந்துவிட்டு, ஆகாயத்திலே புழுதியைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. When the centurion heard that, he went and told the chief captain, saying, Take heed what you]]></a:t>
+              <a:t><![CDATA[தூற்றிக்கொண்டிருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do: for this man is a Roman.]]></a:t>
+              <a:t><![CDATA[24. சேனாபதி அவனைக் கோட்டைக்குள்ளே கொண்டுவரும்படி கட்டளையிட்டு, அவர்கள் அவனுக்கு விரோதமாய் இப்படிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. I am verily a man which am a Jew, born in Tarsus, a city in Cilicia, yet brought up in this city]]></a:t>
+              <a:t><![CDATA[அவன்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Then the chief captain came, and said unto him, Tell me, are you a Roman? He said, Yea.]]></a:t>
+              <a:t><![CDATA[கூக்குரலிட்ட முகாந்தரத்தை அறியும்படிக்கு அவனைச் சவுக்கால் அடித்து விடுவிக்கச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the chief captain answered, With a great sum obtained I this freedom. And Paul said, But I]]></a:t>
+              <a:t><![CDATA[25. அந்தப்படி அவர்கள் அவனை வாரினால் அழுந்தக்கட்டும்போது, பவுல் சமீபமாய் நின்ற நூற்றுக்கு அதிபதியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was free born.]]></a:t>
+              <a:t><![CDATA[நோக்கி: ரோமனும் நியாயம் விசாரிக்கப்படாதவனுமாயிருக்கிற மனுஷனை அடிக்கிறது உங்களுக்கு நியாயமா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Then immediately they departed from him which should have examined him: and the chief captain]]></a:t>
+              <a:t><![CDATA[26. நூற்றுக்கு அதிபதி அதைக்கேட்டு சேனாபதியினிடத்திற்குப் போய், அதை அறிவித்து: நீர் செய்யப்போகிறதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also was afraid, after he knew that he was a Roman, and because he had bound him.]]></a:t>
+              <a:t><![CDATA[குறித்து எச்சரிக்கையாயிரும்; இந்த மனுஷன் ரோமன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. On the next day, because he would have known the certainty wherefore he was accused of the Jews,]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது சேனாபதி பவுலினிடத்தில் வந்து: நீ ரோமனா? எனக்குச் சொல் என்றான். அதற்கு அவன்: நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he loosed him from his bands, and commanded the chief priests and all their council to appear, and]]></a:t>
+              <a:t><![CDATA[ரோமன்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14658,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought Paul down, and set him before them.]]></a:t>
+              <a:t><![CDATA[28. சேனாபதி பிரதியுத்தரமாக: நான் மிகுந்த திரவியத்தினாலே இந்தச் சிலாக்கியத்தைச் சம்பாதித்தேன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றான். அதற்குப் பவுல்: நானோ அந்தச் சிலாக்கியத்திற்குரியவனாகப் பிறந்தேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அவனை அடித்து விசாரிக்கும்படி எத்தனமாயிருந்தவர்கள் உடனே அவனை விட்டுவிட்டார்கள். சேனாபதி அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[at the feet of Gamaliel, and taught according to the perfect manner of the law of the fathers, and]]></a:t>
+              <a:t><![CDATA[3. நான் யூதன், சிலிசியா நாட்டிலுள்ள தர்சுபட்டணத்திலே பிறந்து, இந்த நகரத்திலே கமாலியேலின் பாதத்தருகே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமனென்று அறிந்து, அவனைக் கட்டுவித்ததற்காகப் பயந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. பவுலின்மேல் யூதராலே ஏற்படுத்தப்பட்ட குற்றம் இன்னதென்று நிச்சயமாய் அறிய விரும்பி, அவன் மறுநாளிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனைக் கட்டவிழ்த்து, பிரதான ஆசாரியரையும் ஆலோசனை சங்கத்தார் அனைவரையும் கூடிவரும்படி கட்டளையிட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனைக் கூட்டிக்கொண்டுபோய், அவர்களுக்கு முன்பாக நிறுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was zealous toward God, as all of you all are this day.]]></a:t>
+              <a:t><![CDATA[வளர்ந்து, முன்னோர்களுடைய வேதப்பிரமாணத்தின்படியே திட்டமாய்ப் போதிக்கப்பட்டு, இன்றையத்தினம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I persecuted this way unto the death, binding and delivering into prisons both men and women.]]></a:t>
+              <a:t><![CDATA[நீங்களெல்லாரும் தேவனைக்குறித்து வைராக்கியமுள்ளவர்களாயிருக்கிறதுபோல நானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. As also the high priest does bear me witness, and all the estate of the elders: from whom also I]]></a:t>
+              <a:t><![CDATA[வைராக்கியமுள்ளவனாயிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>