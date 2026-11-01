--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -7242,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619050" r:id="rId1"/>
+    <p:sldLayoutId id="2482539781" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16039,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme87">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme87">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme87">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>