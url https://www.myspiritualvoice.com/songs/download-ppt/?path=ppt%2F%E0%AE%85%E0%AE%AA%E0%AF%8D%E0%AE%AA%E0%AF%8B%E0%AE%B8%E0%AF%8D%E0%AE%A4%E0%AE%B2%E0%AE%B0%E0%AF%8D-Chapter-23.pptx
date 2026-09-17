--- v0 (2026-06-21)
+++ v1 (2026-09-17)
@@ -127,50 +127,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +235,58 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +452,61 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு அவர்களில், சதுசேயர் ஒருபங்கும் பரிசேயர் ஒருபங்குமாயிருக்கிறார்களென்று பவுல் அறிந்து: சகோதரரே, நான் பரிசேயனுடைய மகனுமாயிருக்கிறேன் என்று சத்தமிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[5. Then said Paul, I know not, brethren, that he was the high priest: for it is written, You shall not speak evil of the ruler of your people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு அவர்களில், சதுசேயர் ஒருபங்கும் பரிசேயர் ஒருபங்குமாயிருக்கிறார்களென்று பவுல் அறிந்து: சகோதரரே, நான் பரிசேயனுடைய மகனுமாயிருக்கிறேன் என்று சத்தமிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[5. Then said Paul, I know not, brethren, that he was the high priest: for it is written, You shall not speak evil of the ruler of your people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு அவர்களில், சதுசேயர் ஒருபங்கும் பரிசேயர் ஒருபங்குமாயிருக்கிறார்களென்று பவுல் அறிந்து: சகோதரரே, நான் பரிசேயனுடைய மகனுமாயிருக்கிறேன் என்று சத்தமிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. But when Paul perceived that the one part were Sadducees, and the other Pharisees, he cried out in the council, Men and brethren, I am a Pharisee, the son of a Pharisee: of the hope and resurrection of the dead I am called in question.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் இப்படிச் சொன்னபோது, பரிசேயருக்கும் சதுசேயருக்கும் வாக்குவாதமுண்டாயிறறு: கூட்டம் இரண்டாகப் பிரிந்தது.]]></a:t>
+              <a:t><![CDATA[6. But when Paul perceived that the one part were Sadducees, and the other Pharisees, he cried out in the council, Men and brethren, I am a Pharisee, the son of a Pharisee: of the hope and resurrection of the dead I am called in question.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் இப்படிச் சொன்னபோது, பரிசேயருக்கும் சதுசேயருக்கும் வாக்குவாதமுண்டாயிறறு: கூட்டம் இரண்டாகப் பிரிந்தது.]]></a:t>
+              <a:t><![CDATA[7. And when he had so said, there arose a dissension between the Pharisees and the Sadducees: and the multitude was divided.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என்னத்தினாலென்றால் சதுசேயர் உயிர்த்தெழுதல் இல்லையென்றும், தேவதூதனும் ஆவியும் இல்லையென்றும் சொல்லுகிறார்கள். பரிசேயரோ அவ்விரண்டும் உண்டென்று ஒப்புக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And when he had so said, there arose a dissension between the Pharisees and the Sadducees: and the multitude was divided.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என்னத்தினாலென்றால் சதுசேயர் உயிர்த்தெழுதல் இல்லையென்றும், தேவதூதனும் ஆவியும் இல்லையென்றும் சொல்லுகிறார்கள். பரிசேயரோ அவ்விரண்டும் உண்டென்று ஒப்புக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. For the Sadducees say that there is no resurrection, neither angel, nor spirit: but the Pharisees confess both.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் மிகுந்த கூக்குரல் உண்டாயிற்று. பரிசேய சமயத்தாரான வேதபாரகரில் சிலர் எழுந்து: இந்த மனுஷடத்தில் ஒரு பொல்லாங்கையும் காணோம்; ஒரு ஆவி அல்லது ஒரு தேவதூதன் இவனுடனே பேசினதுண்டானால், நாம் தேவனுடனே போர்செய்வது தகாது என்று வாதாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. For the Sadducees say that there is no resurrection, neither angel, nor spirit: but the Pharisees confess both.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் மிகுந்த கூக்குரல் உண்டாயிற்று. பரிசேய சமயத்தாரான வேதபாரகரில் சிலர் எழுந்து: இந்த மனுஷடத்தில் ஒரு பொல்லாங்கையும் காணோம்; ஒரு ஆவி அல்லது ஒரு தேவதூதன் இவனுடனே பேசினதுண்டானால், நாம் தேவனுடனே போர்செய்வது தகாது என்று வாதாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And there arose a great cry: and the scribes that were of the Pharisees' part arose, and strove, saying, We find no evil in this man: but if a spirit or an angel has spoken to him, let us not fight against God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் மிகுந்த கூக்குரல் உண்டாயிற்று. பரிசேய சமயத்தாரான வேதபாரகரில் சிலர் எழுந்து: இந்த மனுஷடத்தில் ஒரு பொல்லாங்கையும் காணோம்; ஒரு ஆவி அல்லது ஒரு தேவதூதன் இவனுடனே பேசினதுண்டானால், நாம் தேவனுடனே போர்செய்வது தகாது என்று வாதாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And there arose a great cry: and the scribes that were of the Pharisees' part arose, and strove, saying, We find no evil in this man: but if a spirit or an angel has spoken to him, let us not fight against God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பவுல் ஆலோசனை சங்கத்தாரை உற்றுப்பார்த்து: சகோதரரே இந்நாள் வரைக்கும் எல்லா விஷயங்களிலும் நான் நல்மனச்சாட்சியோடே தேவனுக்குமுன்பாக நடந்துவந்தேன் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. And Paul, earnestly beholding the council, said, Men and brethren, I have lived in all good conscience before God until this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மிகுந்த கலகம் உண்டானபோது, பவுல் அவர்களால் பீறுண்டுபோவானென்று சேனாபதி பயந்து, போர்ச்சேவகர் போய், அவனை அவர்கள் நடுவிலிருந்து இழுத்துக் கோட்டைக்குக் கொண்டுபோகும்படி கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[9. And there arose a great cry: and the scribes that were of the Pharisees' part arose, and strove, saying, We find no evil in this man: but if a spirit or an angel has spoken to him, let us not fight against God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மிகுந்த கலகம் உண்டானபோது, பவுல் அவர்களால் பீறுண்டுபோவானென்று சேனாபதி பயந்து, போர்ச்சேவகர் போய், அவனை அவர்கள் நடுவிலிருந்து இழுத்துக் கோட்டைக்குக் கொண்டுபோகும்படி கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[10. And when there arose a great dissension, the chief captain, fearing lest Paul should have been pulled in pieces of them, commanded the soldiers to go down, and to take him by force from among them, and to bring him into the castle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மிகுந்த கலகம் உண்டானபோது, பவுல் அவர்களால் பீறுண்டுபோவானென்று சேனாபதி பயந்து, போர்ச்சேவகர் போய், அவனை அவர்கள் நடுவிலிருந்து இழுத்துக் கோட்டைக்குக் கொண்டுபோகும்படி கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[10. And when there arose a great dissension, the chief captain, fearing lest Paul should have been pulled in pieces of them, commanded the soldiers to go down, and to take him by force from among them, and to bring him into the castle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்று இராத்திரியிலே கர்த்தர் பவுலின் அருகே நின்று: பவுலே, திடன்கொள்; நீ என்னைக்குறித்து எருசலேமில் சாட்சிகொடுத்ததுபோல ரோமாவிலும் சாட்சிகொடுக்கவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And the night following the Lord stood by him, and said, Be of good cheer, Paul: for as you have testified of me in Jerusalem, so must you bear witness also at Rome.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்று இராத்திரியிலே கர்த்தர் பவுலின் அருகே நின்று: பவுலே, திடன்கொள்; நீ என்னைக்குறித்து எருசலேமில் சாட்சிகொடுத்ததுபோல ரோமாவிலும் சாட்சிகொடுக்கவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And the night following the Lord stood by him, and said, Be of good cheer, Paul: for as you have testified of me in Jerusalem, so must you bear witness also at Rome.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விடியற்காலமானபோது, யூதரில் சிலர் ஒருமித்து, தாங்கள் பவுலைக் கொலைசெய்யுமளவும் புசிப்பதுமில்லை குடிப்பதுமில்லையென்று சபதம்பண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And when it was day, certain of the Jews banded together, and bound themselves under a curse, saying that they would neither eat nor drink till they had killed Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விடியற்காலமானபோது, யூதரில் சிலர் ஒருமித்து, தாங்கள் பவுலைக் கொலைசெய்யுமளவும் புசிப்பதுமில்லை குடிப்பதுமில்லையென்று சபதம்பண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And when it was day, certain of the Jews banded together, and bound themselves under a curse, saying that they would neither eat nor drink till they had killed Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படிக் கட்டுப்பாடு பண்ணிக்கொண்டவர்கள் நாற்பதுபேருக்கு அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And they were more than forty which had made this conspiracy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பிரதான ஆசாரியர்களிடத்திலும் மூப்பர்களிடத்திலும் போய்: நாங்கள் பவுலைக் கொலைசெய்யுமளவும் ஒன்றும் புசிப்பதில்லையென்று உறுதியான சபதம்பண்ணிக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[14. And they came to the chief priests and elders, and said, We have bound ourselves under a great curse, that we will eat nothing until we have slain Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பிரதான ஆசாரியர்களிடத்திலும் மூப்பர்களிடத்திலும் போய்: நாங்கள் பவுலைக் கொலைசெய்யுமளவும் ஒன்றும் புசிப்பதில்லையென்று உறுதியான சபதம்பண்ணிக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[14. And they came to the chief priests and elders, and said, We have bound ourselves under a great curse, that we will eat nothing until we have slain Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பவுல் ஆலோசனை சங்கத்தாரை உற்றுப்பார்த்து: சகோதரரே இந்நாள் வரைக்கும் எல்லா விஷயங்களிலும் நான் நல்மனச்சாட்சியோடே தேவனுக்குமுன்பாக நடந்துவந்தேன் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. And Paul, earnestly beholding the council, said, Men and brethren, I have lived in all good conscience before God until this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனபடியினால் நீங்கள் ஆலோசனை சங்கத்தாரோடே கூடப்போய், அவனுடைய காரியத்தை அதிக திட்டமாய் விசாரிக்க மனதுள்ளவர்கள்போலச் சேனாபதிக்குக் காண்பித்து, அவர் நாளைக்கு அவனை உங்களிடத்தில் கூட்டிக்கொண்டுவரும்படி அவரிடத்தில் கேட்பீர்களாக. அவன் கிட்டவருகிறதற்குள்ளே நாங்கள் அவனைக் கொலைசெய்ய ஆயத்தமாயிருப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Now therefore all of you with the council signify to the chief captain that he bring him down unto you tomorrow, as though all of you would enquire something more perfectly concerning him: and we, before even he comes near, are ready to kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனபடியினால் நீங்கள் ஆலோசனை சங்கத்தாரோடே கூடப்போய், அவனுடைய காரியத்தை அதிக திட்டமாய் விசாரிக்க மனதுள்ளவர்கள்போலச் சேனாபதிக்குக் காண்பித்து, அவர் நாளைக்கு அவனை உங்களிடத்தில் கூட்டிக்கொண்டுவரும்படி அவரிடத்தில் கேட்பீர்களாக. அவன் கிட்டவருகிறதற்குள்ளே நாங்கள் அவனைக் கொலைசெய்ய ஆயத்தமாயிருப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Now therefore all of you with the council signify to the chief captain that he bring him down unto you tomorrow, as though all of you would enquire something more perfectly concerning him: and we, before even he comes near, are ready to kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனபடியினால் நீங்கள் ஆலோசனை சங்கத்தாரோடே கூடப்போய், அவனுடைய காரியத்தை அதிக திட்டமாய் விசாரிக்க மனதுள்ளவர்கள்போலச் சேனாபதிக்குக் காண்பித்து, அவர் நாளைக்கு அவனை உங்களிடத்தில் கூட்டிக்கொண்டுவரும்படி அவரிடத்தில் கேட்பீர்களாக. அவன் கிட்டவருகிறதற்குள்ளே நாங்கள் அவனைக் கொலைசெய்ய ஆயத்தமாயிருப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Now therefore all of you with the council signify to the chief captain that he bring him down unto you tomorrow, as though all of you would enquire something more perfectly concerning him: and we, before even he comes near, are ready to kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தச் சர்ப்பனையைப் பவுலினுடைய சகோதரியின் குமாரன் கேள்விப்பட்டு, கோட்டைக்குள்ளே போய், பவுலுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[15. Now therefore all of you with the council signify to the chief captain that he bring him down unto you tomorrow, as though all of you would enquire something more perfectly concerning him: and we, before even he comes near, are ready to kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தச் சர்ப்பனையைப் பவுலினுடைய சகோதரியின் குமாரன் கேள்விப்பட்டு, கோட்டைக்குள்ளே போய், பவுலுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[16. And when Paul's sister's son heard of their lying in wait, he went and entered into the castle, and told Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது பவுல் நூற்றுக்கு அதிபதிகளில் ஒருவனை அழைத்து, இந்த வாலிபனைச் சேனாபதியினிடத்திற்குக் கூட்டிக்கொண்டுபோம்; அவரிடத்தில் இவன் அறிவிக்கவேண்டிய ஒரு காரியமுண்டு என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And when Paul's sister's son heard of their lying in wait, he went and entered into the castle, and told Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது பவுல் நூற்றுக்கு அதிபதிகளில் ஒருவனை அழைத்து, இந்த வாலிபனைச் சேனாபதியினிடத்திற்குக் கூட்டிக்கொண்டுபோம்; அவரிடத்தில் இவன் அறிவிக்கவேண்டிய ஒரு காரியமுண்டு என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Then Paul called one of the centurions unto him, and said, Bring this young man unto the chief captain: for he has a certain thing to tell him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தப்படியே அவன் இவனைச் சேனாபதியினிடத்திற்குக் கூட்டிக்கொண்டுபோய் காவலில் வைக்கப்பட்டிருக்கிற பவுல் என்னை அழைத்து, உமக்கொரு காரியத்தைச் சொல்லவேண்டுமென்றிருக்கிற இந்த வாலிபனை உம்மிடத்திற்குக் கொண்டுபோகும்படி என்னைக் கேட்டுக்கொண்டான் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Then Paul called one of the centurions unto him, and said, Bring this young man unto the chief captain: for he has a certain thing to tell him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தப்படியே அவன் இவனைச் சேனாபதியினிடத்திற்குக் கூட்டிக்கொண்டுபோய் காவலில் வைக்கப்பட்டிருக்கிற பவுல் என்னை அழைத்து, உமக்கொரு காரியத்தைச் சொல்லவேண்டுமென்றிருக்கிற இந்த வாலிபனை உம்மிடத்திற்குக் கொண்டுபோகும்படி என்னைக் கேட்டுக்கொண்டான் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. So he took him, and brought him to the chief captain, and said, Paul the prisoner called me unto him, and prayed me to bring this young man unto you, who has something to say unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சேனாபதி அவனுடைய கையைப் பிடித்துத் தனியே அழைத்துக்கொண்டுபோய்: நீ என்னிடத்தில் அறிவிக்கவேண்டிய காரியம் என்னவென்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[18. So he took him, and brought him to the chief captain, and said, Paul the prisoner called me unto him, and prayed me to bring this young man unto you, who has something to say unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது பிரதான ஆசாரியனாகிய அனனியா அவனுக்குச் சமீபமாய் நின்றவர்களை நோக்கி: இவன் வாயில் அடியுங்கள் என்று கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And the high priest Ananias commanded them that stood by him to strike him on the mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சேனாபதி அவனுடைய கையைப் பிடித்துத் தனியே அழைத்துக்கொண்டுபோய்: நீ என்னிடத்தில் அறிவிக்கவேண்டிய காரியம் என்னவென்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[18. So he took him, and brought him to the chief captain, and said, Paul the prisoner called me unto him, and prayed me to bring this young man unto you, who has something to say unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு அவன்: யூதர்கள் பவுலின் காரியத்தை அதிக திட்டமாய் விசாரிக்கமனதுள்ளவர்கள்போல, நீர் நாளைக்கு அவனை ஆலோசனை சங்கத்தாரிடத்தில் கொண்டுவரும்படி உம்மை வேண்டிக்கொள்ள உடன்பட்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Then the chief captain took him by the hand, and went with him aside privately, and asked him, What is that you have to tell me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு அவன்: யூதர்கள் பவுலின் காரியத்தை அதிக திட்டமாய் விசாரிக்கமனதுள்ளவர்கள்போல, நீர் நாளைக்கு அவனை ஆலோசனை சங்கத்தாரிடத்தில் கொண்டுவரும்படி உம்மை வேண்டிக்கொள்ள உடன்பட்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Then the chief captain took him by the hand, and went with him aside privately, and asked him, What is that you have to tell me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீர் அவர்களுக்குச் சம்மதிக்கவேண்டாம்; அவர்களில் நாற்பதுபேர்க்கு அதிகமானவர்கள் அவனைக் கொலைசெய்யுமளவும் தாங்கள் புசிப்பதுமில்லை குடிப்பதுமில்லையென்று சபதம்பண்ணிக்கொண்டு, அவனுக்குப் பதிவிருந்து, உம்முடைய உத்தரவுக்காக இப்பொழுது காத்துக்கொண்டு ஆயத்தமாயிருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And he said, The Jews have agreed to desire you that you would bring down Paul tomorrow into the council, as though they would enquire somewhat of him more perfectly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீர் அவர்களுக்குச் சம்மதிக்கவேண்டாம்; அவர்களில் நாற்பதுபேர்க்கு அதிகமானவர்கள் அவனைக் கொலைசெய்யுமளவும் தாங்கள் புசிப்பதுமில்லை குடிப்பதுமில்லையென்று சபதம்பண்ணிக்கொண்டு, அவனுக்குப் பதிவிருந்து, உம்முடைய உத்தரவுக்காக இப்பொழுது காத்துக்கொண்டு ஆயத்தமாயிருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And he said, The Jews have agreed to desire you that you would bring down Paul tomorrow into the council, as though they would enquire somewhat of him more perfectly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீர் அவர்களுக்குச் சம்மதிக்கவேண்டாம்; அவர்களில் நாற்பதுபேர்க்கு அதிகமானவர்கள் அவனைக் கொலைசெய்யுமளவும் தாங்கள் புசிப்பதுமில்லை குடிப்பதுமில்லையென்று சபதம்பண்ணிக்கொண்டு, அவனுக்குப் பதிவிருந்து, உம்முடைய உத்தரவுக்காக இப்பொழுது காத்துக்கொண்டு ஆயத்தமாயிருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. But do not you yield unto them: for there lie in wait for him of them more than forty men, which have bound themselves with an oath, that they will neither eat nor drink till they have killed him: and now are they ready, looking for a promise from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது சேனாபதி: நீ இவைகளை எனக்கு அறிவித்தாக ஒருவருக்குஞ் சொல்லாதே என்று கட்டளையிட்டு, வாலிபனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[21. But do not you yield unto them: for there lie in wait for him of them more than forty men, which have bound themselves with an oath, that they will neither eat nor drink till they have killed him: and now are they ready, looking for a promise from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது சேனாபதி: நீ இவைகளை எனக்கு அறிவித்தாக ஒருவருக்குஞ் சொல்லாதே என்று கட்டளையிட்டு, வாலிபனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[21. But do not you yield unto them: for there lie in wait for him of them more than forty men, which have bound themselves with an oath, that they will neither eat nor drink till they have killed him: and now are they ready, looking for a promise from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு அவன் நூற்றுக்கு அதிபதிகளில் இரண்டுபேரை அழைத்து, செசரியாபட்டணத்திற்குப் போகும்படி இருநூறு காலாட்களையும், எழுபது குதிரைவீரரையும், இருநூறு ஈட்டிக்காரரையும், இராத்திரியில் மூன்றாம்மணி வேளையிலே, ஆயத்தம்பண்ணுங்களென்றும்;]]></a:t>
+              <a:t><![CDATA[22. So the chief captain then let the young man depart, and charged him, See you tell no man that you have showed these things to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு அவன் நூற்றுக்கு அதிபதிகளில் இரண்டுபேரை அழைத்து, செசரியாபட்டணத்திற்குப் போகும்படி இருநூறு காலாட்களையும், எழுபது குதிரைவீரரையும், இருநூறு ஈட்டிக்காரரையும், இராத்திரியில் மூன்றாம்மணி வேளையிலே, ஆயத்தம்பண்ணுங்களென்றும்;]]></a:t>
+              <a:t><![CDATA[22. So the chief captain then let the young man depart, and charged him, See you tell no man that you have showed these things to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பவுல் அவனைப்பர்த்து: வெள்ளையடிக்கப்பட்ட சுவரே, தேவன் உம்மை அடிப்பார்; நியாயப்பிரமாணத்தின்படி என்னை நியாயம் விசாரிக்கிறவராய் உட்கார்ந்திருக்கிற நீர் நியாயப்பிரமாணத்திற்கு விரோதமாய் என்னை அடிக்கச் சொல்லலாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And the high priest Ananias commanded them that stood by him to strike him on the mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பவுலை ஏற்றி, தேசாதிபதியாகிய பேலிக்ஸிடத்திற்குப் பத்திரமாய்க் கொண்டுபோகும்படிக்குக் குதிரைகளை ஆயத்தப்படுத்துங்களென்றும் சொன்னதுமன்றி,]]></a:t>
+              <a:t><![CDATA[23. And he called unto him two centurions, saying, Make ready two hundred soldiers to go to Caesarea, and horsemen threescore and ten, and spearmen two hundred, at the third hour of the night;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஒரு நிருபத்தையும் எழுதினான்; அதின் விவரமாவது:]]></a:t>
+              <a:t><![CDATA[23. And he called unto him two centurions, saying, Make ready two hundred soldiers to go to Caesarea, and horsemen threescore and ten, and spearmen two hundred, at the third hour of the night;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கனம்பொருந்திய தேசாதிபதியாகிய பேலிக்ஸ் என்பவருக்குக் கிலவுதியு லீசியா வாழ்த்துதல் சொல்லி அறிவிக்கிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[23. And he called unto him two centurions, saying, Make ready two hundred soldiers to go to Caesarea, and horsemen threescore and ten, and spearmen two hundred, at the third hour of the night;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இந்த மனுஷனை யூதர் பிடித்துக்கொலைசெய்யப்போகிற சமயத்தில், நான் போர்ச்சேவகரோடே கூடப்போய், இவன் ரோமனென்று அறிந்து, இவனை விடுவித்தேன்.]]></a:t>
+              <a:t><![CDATA[24. And provide them beasts, that they may set Paul on, and bring him safe unto Felix the governor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இந்த மனுஷனை யூதர் பிடித்துக்கொலைசெய்யப்போகிற சமயத்தில், நான் போர்ச்சேவகரோடே கூடப்போய், இவன் ரோமனென்று அறிந்து, இவனை விடுவித்தேன்.]]></a:t>
+              <a:t><![CDATA[24. And provide them beasts, that they may set Paul on, and bring him safe unto Felix the governor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் இவன்மேல் சாட்டின குற்றத்தை நான் அறியவேண்டுமென்று இவனை அவர்கள் ஆலோசனை சங்கத்துக்குமுன் கொண்டுபோனேன்.]]></a:t>
+              <a:t><![CDATA[25. And he wrote a letter after this manner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் இவன்மேல் சாட்டின குற்றத்தை நான் அறியவேண்டுமென்று இவனை அவர்கள் ஆலோசனை சங்கத்துக்குமுன் கொண்டுபோனேன்.]]></a:t>
+              <a:t><![CDATA[26. Claudius Lysias unto the most excellent governor Felix sends greeting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இவன் அவர்களுடைய வேதத்திற்கடுத்த விஷயங்களைக்குறித்துக் குற்றஞ்சாட்டப்பட்டவனென்று விளங்கினதேயல்லாமல், மரணத்துக்காவது விலங்குக்காவது ஏற்ற குற்றம் யாதொன்றும் இவனிடத்தில் இல்லையென்று கண்டறிந்தேன்.]]></a:t>
+              <a:t><![CDATA[26. Claudius Lysias unto the most excellent governor Felix sends greeting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இவன் அவர்களுடைய வேதத்திற்கடுத்த விஷயங்களைக்குறித்துக் குற்றஞ்சாட்டப்பட்டவனென்று விளங்கினதேயல்லாமல், மரணத்துக்காவது விலங்குக்காவது ஏற்ற குற்றம் யாதொன்றும் இவனிடத்தில் இல்லையென்று கண்டறிந்தேன்.]]></a:t>
+              <a:t><![CDATA[27. This man was taken of the Jews, and should have been killed of them: then came I with an army, and rescued him, having understood that he was a Roman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யூதர்கள் இவனுக்கு விரோதமாய்ச் சர்ப்பனையான யோசனை செய்கிறார்களென்று எனக்குத் தெரியவந்தபோது, உடனே இவனை உம்மிடத்திற்கு அனுப்பினேன்; குற்றஞ்சாட்டுகிறவர்களும் இவனுக்கு விரோதமாய்ச் சொல்லுகிற காரியங்களை உமக்கு முன்பாக வந்து சொல்லும்படி அவர்களுக்குக் கட்டளையிட்டேன். சுகமாயிருப்பீராக, என்றெழுதினான்.]]></a:t>
+              <a:t><![CDATA[27. This man was taken of the Jews, and should have been killed of them: then came I with an army, and rescued him, having understood that he was a Roman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பவுல் அவனைப்பர்த்து: வெள்ளையடிக்கப்பட்ட சுவரே, தேவன் உம்மை அடிப்பார்; நியாயப்பிரமாணத்தின்படி என்னை நியாயம் விசாரிக்கிறவராய் உட்கார்ந்திருக்கிற நீர் நியாயப்பிரமாணத்திற்கு விரோதமாய் என்னை அடிக்கச் சொல்லலாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Then said Paul unto him, God shall strike you, you whitewashed wall: for sit you to judge me after the law, and command me to be smitten contrary to the law?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யூதர்கள் இவனுக்கு விரோதமாய்ச் சர்ப்பனையான யோசனை செய்கிறார்களென்று எனக்குத் தெரியவந்தபோது, உடனே இவனை உம்மிடத்திற்கு அனுப்பினேன்; குற்றஞ்சாட்டுகிறவர்களும் இவனுக்கு விரோதமாய்ச் சொல்லுகிற காரியங்களை உமக்கு முன்பாக வந்து சொல்லும்படி அவர்களுக்குக் கட்டளையிட்டேன். சுகமாயிருப்பீராக, என்றெழுதினான்.]]></a:t>
+              <a:t><![CDATA[28. And when I would have known the cause wherefore they accused him, I brought him forth into their council:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. போர்ச்சேவகர் தங்களுக்குக் கட்டளையிட்டபடியே, பவுலைக் கூட்டிக்கொண்டு, இராத்திரியிலே அந்திப்பத்திரி ஊருக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[28. And when I would have known the cause wherefore they accused him, I brought him forth into their council:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மறுநாளில் குதிரைவீரரை அவனுடனேகூடப் போகும்படி அனுப்பிவிட்டு, தாங்கள் கோட்டைக்குத் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Whom I perceived to be accused of questions of their law, but to have nothing laid to his charge worthy of death or of bonds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் செசரியாபட்டணத்தில் சேர்ந்து, நிருபத்தைத் தேசாதிபதியினிடத்தில் கொடுத்து, பவுலையும் அவன்முன்பாக நிறுத்தினார்கள்,]]></a:t>
+              <a:t><![CDATA[29. Whom I perceived to be accused of questions of their law, but to have nothing laid to his charge worthy of death or of bonds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் செசரியாபட்டணத்தில் சேர்ந்து, நிருபத்தைத் தேசாதிபதியினிடத்தில் கொடுத்து, பவுலையும் அவன்முன்பாக நிறுத்தினார்கள்,]]></a:t>
+              <a:t><![CDATA[29. Whom I perceived to be accused of questions of their law, but to have nothing laid to his charge worthy of death or of bonds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. தேசாதிபதி அதை வாசித்து: எந்த நாட்டானென்று கேட்டு, சிலிசியா நாட்டானென்று அறிந்தபோது:]]></a:t>
+              <a:t><![CDATA[30. And when it was told me how that the Jews laid wait for the man, I sent immediately to you, and gave commandment to his accusers also to say before you what they had against him. Farewell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. தேசாதிபதி அதை வாசித்து: எந்த நாட்டானென்று கேட்டு, சிலிசியா நாட்டானென்று அறிந்தபோது:]]></a:t>
+              <a:t><![CDATA[30. And when it was told me how that the Jews laid wait for the man, I sent immediately to you, and gave commandment to his accusers also to say before you what they had against him. Farewell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன்மேல் குற்றஞ்சாட்டுகிறவர்களும் வந்திருக்கும்போது உன் காரியத்தைத் திட்டமாய்க் கேட்பேனென்று சொல்லி, ஏரோதின் அரமனையிலே அவனைக் காவல்பண்ணும்படி கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[30. And when it was told me how that the Jews laid wait for the man, I sent immediately to you, and gave commandment to his accusers also to say before you what they had against him. Farewell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7433,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன்மேல் குற்றஞ்சாட்டுகிறவர்களும் வந்திருக்கும்போது உன் காரியத்தைத் திட்டமாய்க் கேட்பேனென்று சொல்லி, ஏரோதின் அரமனையிலே அவனைக் காவல்பண்ணும்படி கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[31. Then the soldiers, as it was commanded them, took Paul, and brought him by night to Antipatris.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Then the soldiers, as it was commanded them, took Paul, and brought him by night to Antipatris.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7651,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சமீபத்திலே நின்றவர்கள்: தேவனுடைய பிரதான ஆசாரியரை வைகிறாயா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Then said Paul unto him, God shall strike you, you whitewashed wall: for sit you to judge me after the law, and command me to be smitten contrary to the law?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. On the next day they left the horsemen to go with him, and returned to the castle:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. On the next day they left the horsemen to go with him, and returned to the castle:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Who, when they came to Caesarea and delivered the epistle to the governor, presented Paul also before him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Who, when they came to Caesarea and delivered the epistle to the governor, presented Paul also before him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And when the governor had read the letter, he asked of what province he was. And when he understood that he was of Cilicia;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. I will hear you, said he, when yours accusers are also come. And he commanded him to be kept in Herod's judgment hall.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. I will hear you, said he, when yours accusers are also come. And he commanded him to be kept in Herod's judgment hall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குப் பவுல்: சகோதரரே இவர் பிரதான ஆசாரியரென்று எனக்குத் தெரியாது; உன் ஜனத்தின் அதிபதியைத் தீது சொல்லாயாக என்று எழுதியிருக்கிறதே என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Then said Paul unto him, God shall strike you, you whitewashed wall: for sit you to judge me after the law, and command me to be smitten contrary to the law?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குப் பவுல்: சகோதரரே இவர் பிரதான ஆசாரியரென்று எனக்குத் தெரியாது; உன் ஜனத்தின் அதிபதியைத் தீது சொல்லாயாக என்று எழுதியிருக்கிறதே என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And they that stood by said, Revile you God's high priest?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044075" r:id="rId1"/>
+    <p:sldLayoutId id="2478619076" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,54 +9267,118 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8531,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But when Paul perceived that the one part were Sadducees, and the other Pharisees, he cried out]]></a:t>
+              <a:t><![CDATA[5. அதற்குப் பவுல்: சகோதரரே இவர் பிரதான ஆசாரியரென்று எனக்குத் தெரியாது; உன் ஜனத்தின் அதிபதியைத் தீது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the council, Men and brethren, I am a Pharisee, the son of a Pharisee: of the hope and]]></a:t>
+              <a:t><![CDATA[சொல்லாயாக என்று எழுதியிருக்கிறதே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[resurrection of the dead I am called in question.]]></a:t>
+              <a:t><![CDATA[6. பின்பு அவர்களில், சதுசேயர் ஒருபங்கும் பரிசேயர் ஒருபங்குமாயிருக்கிறார்களென்று பவுல் அறிந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when he had so said, there arose a dissension between the Pharisees and the Sadducees: and]]></a:t>
+              <a:t><![CDATA[சகோதரரே, நான் பரிசேயனுடைய மகனுமாயிருக்கிறேன் என்று சத்தமிட்டுச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the multitude was divided.]]></a:t>
+              <a:t><![CDATA[7. அவன் இப்படிச் சொன்னபோது, பரிசேயருக்கும் சதுசேயருக்கும் வாக்குவாதமுண்டாயிறறு: கூட்டம் இரண்டாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For the Sadducees say that there is no resurrection, neither angel, nor spirit: but the Pharisees]]></a:t>
+              <a:t><![CDATA[பிரிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[confess both.]]></a:t>
+              <a:t><![CDATA[8. என்னத்தினாலென்றால் சதுசேயர் உயிர்த்தெழுதல் இல்லையென்றும், தேவதூதனும் ஆவியும் இல்லையென்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And there arose a great cry: and the scribes that were of the Pharisees' part arose, and strove,]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்கள். பரிசேயரோ அவ்விரண்டும் உண்டென்று ஒப்புக்கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, We find no evil in this man: but if a spirit or an angel has spoken to him, let us not fight]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் மிகுந்த கூக்குரல் உண்டாயிற்று. பரிசேய சமயத்தாரான வேதபாரகரில் சிலர் எழுந்து: இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against God.]]></a:t>
+              <a:t><![CDATA[மனுஷடத்தில் ஒரு பொல்லாங்கையும் காணோம்; ஒரு ஆவி அல்லது ஒரு தேவதூதன் இவனுடனே பேசினதுண்டானால், நாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Paul, earnestly beholding the council, said, Men and brethren, I have lived in all good]]></a:t>
+              <a:t><![CDATA[1. பவுல் ஆலோசனை சங்கத்தாரை உற்றுப்பார்த்து: சகோதரரே இந்நாள் வரைக்கும் எல்லா விஷயங்களிலும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And when there arose a great dissension, the chief captain, fearing lest Paul should have been]]></a:t>
+              <a:t><![CDATA[தேவனுடனே போர்செய்வது தகாது என்று வாதாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pulled in pieces of them, commanded the soldiers to go down, and to take him by force from among]]></a:t>
+              <a:t><![CDATA[10. மிகுந்த கலகம் உண்டானபோது, பவுல் அவர்களால் பீறுண்டுபோவானென்று சேனாபதி பயந்து, போர்ச்சேவகர் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them, and to bring him into the castle.]]></a:t>
+              <a:t><![CDATA[அவனை அவர்கள் நடுவிலிருந்து இழுத்துக் கோட்டைக்குக் கொண்டுபோகும்படி கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the night following the Lord stood by him, and said, Be of good cheer, Paul: for as you have]]></a:t>
+              <a:t><![CDATA[11. அன்று இராத்திரியிலே கர்த்தர் பவுலின் அருகே நின்று: பவுலே, திடன்கொள்; நீ என்னைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[testified of me in Jerusalem, so must you bear witness also at Rome.]]></a:t>
+              <a:t><![CDATA[எருசலேமில் சாட்சிகொடுத்ததுபோல ரோமாவிலும் சாட்சிகொடுக்கவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And when it was day, certain of the Jews banded together, and bound themselves under a curse,]]></a:t>
+              <a:t><![CDATA[12. விடியற்காலமானபோது, யூதரில் சிலர் ஒருமித்து, தாங்கள் பவுலைக் கொலைசெய்யுமளவும் புசிப்பதுமில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying that they would neither eat nor drink till they had killed Paul.]]></a:t>
+              <a:t><![CDATA[குடிப்பதுமில்லையென்று சபதம்பண்ணிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And they were more than forty which had made this conspiracy.]]></a:t>
+              <a:t><![CDATA[13. இப்படிக் கட்டுப்பாடு பண்ணிக்கொண்டவர்கள் நாற்பதுபேருக்கு அதிகமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And they came to the chief priests and elders, and said, We have bound ourselves under a great]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் பிரதான ஆசாரியர்களிடத்திலும் மூப்பர்களிடத்திலும் போய்: நாங்கள் பவுலைக் கொலைசெய்யுமளவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[curse, that we will eat nothing until we have slain Paul.]]></a:t>
+              <a:t><![CDATA[ஒன்றும் புசிப்பதில்லையென்று உறுதியான சபதம்பண்ணிக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[conscience before God until this day.]]></a:t>
+              <a:t><![CDATA[நல்மனச்சாட்சியோடே தேவனுக்குமுன்பாக நடந்துவந்தேன் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Now therefore all of you with the council signify to the chief captain that he bring him down]]></a:t>
+              <a:t><![CDATA[15. ஆனபடியினால் நீங்கள் ஆலோசனை சங்கத்தாரோடே கூடப்போய், அவனுடைய காரியத்தை அதிக திட்டமாய் விசாரிக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto you tomorrow, as though all of you would enquire something more perfectly concerning him: and]]></a:t>
+              <a:t><![CDATA[மனதுள்ளவர்கள்போலச் சேனாபதிக்குக் காண்பித்து, அவர் நாளைக்கு அவனை உங்களிடத்தில் கூட்டிக்கொண்டுவரும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we, before even he comes near, are ready to kill him.]]></a:t>
+              <a:t><![CDATA[அவரிடத்தில் கேட்பீர்களாக. அவன் கிட்டவருகிறதற்குள்ளே நாங்கள் அவனைக் கொலைசெய்ய ஆயத்தமாயிருப்போம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And when Paul's sister's son heard of their lying in wait, he went and entered into the castle,]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and told Paul.]]></a:t>
+              <a:t><![CDATA[16. இந்தச் சர்ப்பனையைப் பவுலினுடைய சகோதரியின் குமாரன் கேள்விப்பட்டு, கோட்டைக்குள்ளே போய், பவுலுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then Paul called one of the centurions unto him, and said, Bring this young man unto the chief]]></a:t>
+              <a:t><![CDATA[அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[captain: for he has a certain thing to tell him.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது பவுல் நூற்றுக்கு அதிபதிகளில் ஒருவனை அழைத்து, இந்த வாலிபனைச் சேனாபதியினிடத்திற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. So he took him, and brought him to the chief captain, and said, Paul the prisoner called me unto]]></a:t>
+              <a:t><![CDATA[கூட்டிக்கொண்டுபோம்; அவரிடத்தில் இவன் அறிவிக்கவேண்டிய ஒரு காரியமுண்டு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, and prayed me to bring this young man unto you, who has something to say unto you.]]></a:t>
+              <a:t><![CDATA[18. அந்தப்படியே அவன் இவனைச் சேனாபதியினிடத்திற்குக் கூட்டிக்கொண்டுபோய் காவலில் வைக்கப்பட்டிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Then the chief captain took him by the hand, and went with him aside privately, and asked him,]]></a:t>
+              <a:t><![CDATA[பவுல் என்னை அழைத்து, உமக்கொரு காரியத்தைச் சொல்லவேண்டுமென்றிருக்கிற இந்த வாலிபனை உம்மிடத்திற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the high priest Ananias commanded them that stood by him to strike him on the mouth.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது பிரதான ஆசாரியனாகிய அனனியா அவனுக்குச் சமீபமாய் நின்றவர்களை நோக்கி: இவன் வாயில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[What is that you have to tell me?]]></a:t>
+              <a:t><![CDATA[கொண்டுபோகும்படி என்னைக் கேட்டுக்கொண்டான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he said, The Jews have agreed to desire you that you would bring down Paul tomorrow into the]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது சேனாபதி அவனுடைய கையைப் பிடித்துத் தனியே அழைத்துக்கொண்டுபோய்: நீ என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[council, as though they would enquire somewhat of him more perfectly.]]></a:t>
+              <a:t><![CDATA[அறிவிக்கவேண்டிய காரியம் என்னவென்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But do not you yield unto them: for there lie in wait for him of them more than forty men, which]]></a:t>
+              <a:t><![CDATA[20. அதற்கு அவன்: யூதர்கள் பவுலின் காரியத்தை அதிக திட்டமாய் விசாரிக்கமனதுள்ளவர்கள்போல, நீர் நாளைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have bound themselves with an oath, that they will neither eat nor drink till they have killed him:]]></a:t>
+              <a:t><![CDATA[அவனை ஆலோசனை சங்கத்தாரிடத்தில் கொண்டுவரும்படி உம்மை வேண்டிக்கொள்ள உடன்பட்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and now are they ready, looking for a promise from you.]]></a:t>
+              <a:t><![CDATA[21. நீர் அவர்களுக்குச் சம்மதிக்கவேண்டாம்; அவர்களில் நாற்பதுபேர்க்கு அதிகமானவர்கள் அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. So the chief captain then let the young man depart, and charged him, See you tell no man that]]></a:t>
+              <a:t><![CDATA[கொலைசெய்யுமளவும் தாங்கள் புசிப்பதுமில்லை குடிப்பதுமில்லையென்று சபதம்பண்ணிக்கொண்டு, அவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you have showed these things to me.]]></a:t>
+              <a:t><![CDATA[பதிவிருந்து, உம்முடைய உத்தரவுக்காக இப்பொழுது காத்துக்கொண்டு ஆயத்தமாயிருக்கிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he called unto him two centurions, saying, Make ready two hundred soldiers to go to]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது சேனாபதி: நீ இவைகளை எனக்கு அறிவித்தாக ஒருவருக்குஞ் சொல்லாதே என்று கட்டளையிட்டு, வாலிபனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Caesarea, and horsemen threescore and ten, and spearmen two hundred, at the third hour of the night;]]></a:t>
+              <a:t><![CDATA[அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then said Paul unto him, God shall strike you, you whitewashed wall: for sit you to judge me]]></a:t>
+              <a:t><![CDATA[அடியுங்கள் என்று கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And provide them beasts, that they may set Paul on, and bring him safe unto Felix the governor.]]></a:t>
+              <a:t><![CDATA[23. பின்பு அவன் நூற்றுக்கு அதிபதிகளில் இரண்டுபேரை அழைத்து, செசரியாபட்டணத்திற்குப் போகும்படி இருநூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And he wrote a letter after this manner:]]></a:t>
+              <a:t><![CDATA[காலாட்களையும், எழுபது குதிரைவீரரையும், இருநூறு ஈட்டிக்காரரையும், இராத்திரியில் மூன்றாம்மணி வேளையிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Claudius Lysias unto the most excellent governor Felix sends greeting.]]></a:t>
+              <a:t><![CDATA[ஆயத்தம்பண்ணுங்களென்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. This man was taken of the Jews, and should have been killed of them: then came I with an army,]]></a:t>
+              <a:t><![CDATA[24. பவுலை ஏற்றி, தேசாதிபதியாகிய பேலிக்ஸிடத்திற்குப் பத்திரமாய்க் கொண்டுபோகும்படிக்குக் குதிரைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and rescued him, having understood that he was a Roman.]]></a:t>
+              <a:t><![CDATA[ஆயத்தப்படுத்துங்களென்றும் சொன்னதுமன்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And when I would have known the cause wherefore they accused him, I brought him forth into their]]></a:t>
+              <a:t><![CDATA[25. ஒரு நிருபத்தையும் எழுதினான்; அதின் விவரமாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[council:]]></a:t>
+              <a:t><![CDATA[26. கனம்பொருந்திய தேசாதிபதியாகிய பேலிக்ஸ் என்பவருக்குக் கிலவுதியு லீசியா வாழ்த்துதல் சொல்லி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Whom I perceived to be accused of questions of their law, but to have nothing laid to his charge]]></a:t>
+              <a:t><![CDATA[அறிவிக்கிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[worthy of death or of bonds.]]></a:t>
+              <a:t><![CDATA[27. இந்த மனுஷனை யூதர் பிடித்துக்கொலைசெய்யப்போகிற சமயத்தில், நான் போர்ச்சேவகரோடே கூடப்போய், இவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And when it was told me how that the Jews laid wait for the man, I sent immediately to you, and]]></a:t>
+              <a:t><![CDATA[ரோமனென்று அறிந்து, இவனை விடுவித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after the law, and command me to be smitten contrary to the law?]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது பவுல் அவனைப்பர்த்து: வெள்ளையடிக்கப்பட்ட சுவரே, தேவன் உம்மை அடிப்பார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gave commandment to his accusers also to say before you what they had against him. Farewell.]]></a:t>
+              <a:t><![CDATA[28. அவர்கள் இவன்மேல் சாட்டின குற்றத்தை நான் அறியவேண்டுமென்று இவனை அவர்கள் ஆலோசனை சங்கத்துக்குமுன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then the soldiers, as it was commanded them, took Paul, and brought him by night to Antipatris.]]></a:t>
+              <a:t><![CDATA[கொண்டுபோனேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. On the next day they left the horsemen to go with him, and returned to the castle:]]></a:t>
+              <a:t><![CDATA[29. இவன் அவர்களுடைய வேதத்திற்கடுத்த விஷயங்களைக்குறித்துக் குற்றஞ்சாட்டப்பட்டவனென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Who, when they came to Caesarea and delivered the epistle to the governor, presented Paul also]]></a:t>
+              <a:t><![CDATA[விளங்கினதேயல்லாமல், மரணத்துக்காவது விலங்குக்காவது ஏற்ற குற்றம் யாதொன்றும் இவனிடத்தில் இல்லையென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before him.]]></a:t>
+              <a:t><![CDATA[கண்டறிந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And when the governor had read the letter, he asked of what province he was. And when he]]></a:t>
+              <a:t><![CDATA[30. யூதர்கள் இவனுக்கு விரோதமாய்ச் சர்ப்பனையான யோசனை செய்கிறார்களென்று எனக்குத் தெரியவந்தபோது, உடனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[understood that he was of Cilicia;]]></a:t>
+              <a:t><![CDATA[இவனை உம்மிடத்திற்கு அனுப்பினேன்; குற்றஞ்சாட்டுகிறவர்களும் இவனுக்கு விரோதமாய்ச் சொல்லுகிற காரியங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. I will hear you, said he, when yours accusers are also come. And he commanded him to be kept in]]></a:t>
+              <a:t><![CDATA[உமக்கு முன்பாக வந்து சொல்லும்படி அவர்களுக்குக் கட்டளையிட்டேன். சுகமாயிருப்பீராக, என்றெழுதினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17815,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Herod's judgment hall.]]></a:t>
+              <a:t><![CDATA[31. போர்ச்சேவகர் தங்களுக்குக் கட்டளையிட்டபடியே, பவுலைக் கூட்டிக்கொண்டு, இராத்திரியிலே அந்திப்பத்திரி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஊருக்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +18079,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And they that stood by said, Revile you God's high priest?]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணத்தின்படி என்னை நியாயம் விசாரிக்கிறவராய் உட்கார்ந்திருக்கிற நீர் நியாயப்பிரமாணத்திற்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. மறுநாளில் குதிரைவீரரை அவனுடனேகூடப் போகும்படி அனுப்பிவிட்டு, தாங்கள் கோட்டைக்குத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[திரும்பினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அவர்கள் செசரியாபட்டணத்தில் சேர்ந்து, நிருபத்தைத் தேசாதிபதியினிடத்தில் கொடுத்து, பவுலையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன்முன்பாக நிறுத்தினார்கள்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. தேசாதிபதி அதை வாசித்து: எந்த நாட்டானென்று கேட்டு, சிலிசியா நாட்டானென்று அறிந்தபோது:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. உன்மேல் குற்றஞ்சாட்டுகிறவர்களும் வந்திருக்கும்போது உன் காரியத்தைத் திட்டமாய்க் கேட்பேனென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லி, ஏரோதின் அரமனையிலே அவனைக் காவல்பண்ணும்படி கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then said Paul, I know not, brethren, that he was the high priest: for it is written, You shall]]></a:t>
+              <a:t><![CDATA[விரோதமாய் என்னை அடிக்கச் சொல்லலாமா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not speak evil of the ruler of your people.]]></a:t>
+              <a:t><![CDATA[4. சமீபத்திலே நின்றவர்கள்: தேவனுடைய பிரதான ஆசாரியரை வைகிறாயா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>