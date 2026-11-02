--- v1 (2026-09-17)
+++ v2 (2026-11-02)
@@ -8711,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619076" r:id="rId1"/>
+    <p:sldLayoutId id="2482533775" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -19328,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>