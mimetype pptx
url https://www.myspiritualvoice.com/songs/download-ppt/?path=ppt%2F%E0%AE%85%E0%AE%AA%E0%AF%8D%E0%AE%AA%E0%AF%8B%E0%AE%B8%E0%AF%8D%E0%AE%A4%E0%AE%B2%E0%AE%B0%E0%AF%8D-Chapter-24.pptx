--- v1 (2026-07-15)
+++ v2 (2026-09-17)
@@ -93,50 +93,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +182,57 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +381,60 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பவுலைக் காவல்பண்ணவும், கண்டிப்பில்லாமல் நடத்தவும், அவனுக்கு ஊழியஞ்செய்கிறதற்கும் அவனைக் கண்டுகொள்ளுகிறதற்கும் வருகிற அவனுடைய மனுஷர்களில் ஒருவரையும் தடைசெய்யாதிருக்கவும் நூற்றுக்கு அதிபதியானவனுக்குக் கட்டளையிட்டு, அவர்களைக் காத்திருக்கும்படிசெய்தான்.]]></a:t>
+              <a:t><![CDATA[4. Notwithstanding, that I be not wearisome anymore unto you, I pray you that you would hear us of your clemency a few words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சில நாளைக்குப்பின்பு பேலிக்ஸ் யூதஸ்திரீயாகிய தன் மனைவி துருசில்லாளுடனேகூட வந்து, பவுலை அழைப்பித்து கிறிஸ்துவைப்பற்றும் விசுவாசத்தைக் குறித்து அவன் சொல்லக்கேட்டான்.]]></a:t>
+              <a:t><![CDATA[5. For we have found this man a pestilent fellow, and a mover of sedition among all the Jews throughout the world, and a ringleader of the sect of the Nazarenes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சில நாளைக்குப்பின்பு பேலிக்ஸ் யூதஸ்திரீயாகிய தன் மனைவி துருசில்லாளுடனேகூட வந்து, பவுலை அழைப்பித்து கிறிஸ்துவைப்பற்றும் விசுவாசத்தைக் குறித்து அவன் சொல்லக்கேட்டான்.]]></a:t>
+              <a:t><![CDATA[5. For we have found this man a pestilent fellow, and a mover of sedition among all the Jews throughout the world, and a ringleader of the sect of the Nazarenes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன், நீதியையும், இச்சையடக்கத்தையும், இனிவரும் நியாயத்தீர்ப்பையும்குறித்துப் பேசுகையில், பேலிக்ஸ் பயமடைந்து: இப்பொழுது நீ போகலாம், எனக்குச் சமயமானபோது உன்னை அழைப்பிப்பேன் என்றான்]]></a:t>
+              <a:t><![CDATA[6. Who also has gone about to profane the temple: whom we took, and would have judged according to our law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன், நீதியையும், இச்சையடக்கத்தையும், இனிவரும் நியாயத்தீர்ப்பையும்குறித்துப் பேசுகையில், பேலிக்ஸ் பயமடைந்து: இப்பொழுது நீ போகலாம், எனக்குச் சமயமானபோது உன்னை அழைப்பிப்பேன் என்றான்]]></a:t>
+              <a:t><![CDATA[6. Who also has gone about to profane the temple: whom we took, and would have judged according to our law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மேலும், அவன் பவுலை விடுதலைபண்ணும்படி தனக்கு அவன் பணங்கொடுப்பானென்று நம்பிக்கையுள்ளவனாயிருந்தான்; அதினிமித்தம் அவன் அநேகந்தரம் அவனை அழைத்து, அவனுடனே பேசினான்.]]></a:t>
+              <a:t><![CDATA[7. But the chief captain Lysias came upon us, and with great violence took him away out of our hands,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மேலும், அவன் பவுலை விடுதலைபண்ணும்படி தனக்கு அவன் பணங்கொடுப்பானென்று நம்பிக்கையுள்ளவனாயிருந்தான்; அதினிமித்தம் அவன் அநேகந்தரம் அவனை அழைத்து, அவனுடனே பேசினான்.]]></a:t>
+              <a:t><![CDATA[7. But the chief captain Lysias came upon us, and with great violence took him away out of our hands,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இரண்டு வருஷம் சென்றபின்பு பேலிக்ஸ் என்பவனுக்குப் பதிலாய்ப் பொர்க்கியுபெஸ்து தேசாதிபதியாக வந்தான்; அப்பொழுது பேலிக்ஸ் யூதருக்குத் தயவுசெய்ய மனதாய்ப் பவுலைக் காவலில் வைத்துவிட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[8. Commanding his accusers to come unto you: by examining of whom yourself may take knowledge of all these things, whereof we accuse him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இரண்டு வருஷம் சென்றபின்பு பேலிக்ஸ் என்பவனுக்குப் பதிலாய்ப் பொர்க்கியுபெஸ்து தேசாதிபதியாக வந்தான்; அப்பொழுது பேலிக்ஸ் யூதருக்குத் தயவுசெய்ய மனதாய்ப் பவுலைக் காவலில் வைத்துவிட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[8. Commanding his accusers to come unto you: by examining of whom yourself may take knowledge of all these things, whereof we accuse him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐந்துநாளைக்குப்பின்பு பிரதான ஆசாரியனாகிய அனனியா மூப்பர்களோடும் தெர்த்துல்லு என்னும் ஒரு நியாயசாதுரியனோடும்கூடப் போனான், அவர்கள் பவுலுக்கு விரோதமாய்த் தேசாதிபதியினிடத்தில் பிராதுபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And the Jews also assented, saying that these things were so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்களுக்கு என்பேரில் விரோதமான காரியம் ஏதாகிலும் உண்டாயிருந்தால், அவர்களே இங்கே வந்து, உமக்குமுன்பாகக் குற்றஞ்சாட்டட்டும்.]]></a:t>
+              <a:t><![CDATA[1. And after five days Ananias the high priest descended with the elders, and with a certain orator named Tertullus, who informed the governor against Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐந்துநாளைக்குப்பின்பு பிரதான ஆசாரியனாகிய அனனியா மூப்பர்களோடும் தெர்த்துல்லு என்னும் ஒரு நியாயசாதுரியனோடும்கூடப் போனான், அவர்கள் பவுலுக்கு விரோதமாய்த் தேசாதிபதியினிடத்தில் பிராதுபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then Paul, after that the governor had beckoned unto him to speak, answered, Forasmuch as I know that you have been of many years a judge unto this nation, I do the more cheerfully answer for myself:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் அழைக்கப்பட்டபோது, தெர்த்துல்லு குற்றஞ்சாட்டத்தொடங்கி:]]></a:t>
+              <a:t><![CDATA[10. Then Paul, after that the governor had beckoned unto him to speak, answered, Forasmuch as I know that you have been of many years a judge unto this nation, I do the more cheerfully answer for myself:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் அழைக்கப்பட்டபோது, தெர்த்துல்லு குற்றஞ்சாட்டத்தொடங்கி:]]></a:t>
+              <a:t><![CDATA[10. Then Paul, after that the governor had beckoned unto him to speak, answered, Forasmuch as I know that you have been of many years a judge unto this nation, I do the more cheerfully answer for myself:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கனம்பொருந்தின பேலிக்ஸே உம்மாலே நாங்கள் மிகுந்த சமாதான சவுக்கியத்தை அநுபவிக்கிறதையும் உம்முடைய பராமரிப்பினாலே இந்தத் தேசத்தாருக்குச் சிறந்த நன்மைகள் நடக்கிறதையும் நாங்கள் எப்பொழுதும் எங்கும் மிகுந்த நன்றியறிதலுடனே அங்கிகாரம்பண்ணுகிறோம்.]]></a:t>
+              <a:t><![CDATA[11. Because that you may understand, that there are yet but twelve days since I went up to Jerusalem in order to worship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உம்மை நான் அநேக வார்த்தைகளிலே அலட்டாதபடிக்கு, நாங்கள் சுருக்கமாய்ச் சொல்வதை நீர் பொறுமையாய்க் கேட்கவேண்டுமென்று பிரார்த்திக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[11. Because that you may understand, that there are yet but twelve days since I went up to Jerusalem in order to worship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உம்மை நான் அநேக வார்த்தைகளிலே அலட்டாதபடிக்கு, நாங்கள் சுருக்கமாய்ச் சொல்வதை நீர் பொறுமையாய்க் கேட்கவேண்டுமென்று பிரார்த்திக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. And they neither found me in the temple disputing with any man, neither raising up the people, neither in the synagogues, nor in the city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னவென்றால், இந்த மனுஷன் கொள்ளைநோயாகவும், பூச்சக்கரத்திலுள்ள சகல யூதர்களுக்குள்ளும் கலகமெழுப்புகிறவனாகவும், நசரேயருடைய மதபேதத்துக்கு முதலாளியாகவும் இருக்கிறானென்று கண்டறிந்தோம்.]]></a:t>
+              <a:t><![CDATA[12. And they neither found me in the temple disputing with any man, neither raising up the people, neither in the synagogues, nor in the city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னவென்றால், இந்த மனுஷன் கொள்ளைநோயாகவும், பூச்சக்கரத்திலுள்ள சகல யூதர்களுக்குள்ளும் கலகமெழுப்புகிறவனாகவும், நசரேயருடைய மதபேதத்துக்கு முதலாளியாகவும் இருக்கிறானென்று கண்டறிந்தோம்.]]></a:t>
+              <a:t><![CDATA[13. Neither can they prove the things whereof they now accuse me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவன் தேவாலயத்தையும் தீட்டுப்படுத்தப் பார்த்தான். நாங்களோ இவனைப்பிடித்து எங்கள் வேதப்பிரமாணத்தின்படியே நியாயந்தீர்க்க மனதாயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[14. But this I confess unto you, that after the way which they call heresy, so worship I the God of my fathers, believing all things which are written in the law and in the prophets:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவன் தேவாலயத்தையும் தீட்டுப்படுத்தப் பார்த்தான். நாங்களோ இவனைப்பிடித்து எங்கள் வேதப்பிரமாணத்தின்படியே நியாயந்தீர்க்க மனதாயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[14. But this I confess unto you, that after the way which they call heresy, so worship I the God of my fathers, believing all things which are written in the law and in the prophets:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் ஆலோசனை சங்கத்தாருக்குமுன்பாக நின்றபோது அவர்கள் யாதொரு அநியாயத்தை என்னிடத்தில் கண்டதுண்டானால் இவர்களே அதைச்சொல்லட்டும்.]]></a:t>
+              <a:t><![CDATA[1. And after five days Ananias the high priest descended with the elders, and with a certain orator named Tertullus, who informed the governor against Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சேனாபதியாகிய லீசியா வந்து, மிகுந்த பலாத்காரமாய் இவனை எங்கள் கைகளிலிருந்து பறித்துக்கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[14. But this I confess unto you, that after the way which they call heresy, so worship I the God of my fathers, believing all things which are written in the law and in the prophets:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சேனாபதியாகிய லீசியா வந்து, மிகுந்த பலாத்காரமாய் இவனை எங்கள் கைகளிலிருந்து பறித்துக்கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[15. And have hope toward God, which they themselves also allow, that there shall be a resurrection of the dead, both of the just and unjust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவன்மேல் குற்றஞ்சாட்டுகிறவர்கள் உம்மிடத்தில் வரும்படி கட்டளையிட்டார். இவனிடத்தில் நீர் விசாரித்தால் நாங்கள் இவன்மேல் சாட்டுகிற குற்றங்கள் யாவையும் அறிந்துகொள்ளலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And have hope toward God, which they themselves also allow, that there shall be a resurrection of the dead, both of the just and unjust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவன்மேல் குற்றஞ்சாட்டுகிறவர்கள் உம்மிடத்தில் வரும்படி கட்டளையிட்டார். இவனிடத்தில் நீர் விசாரித்தால் நாங்கள் இவன்மேல் சாட்டுகிற குற்றங்கள் யாவையும் அறிந்துகொள்ளலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And herein do I exercise myself, to have always a conscience void to offence toward God, and toward men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யூதர்களும் அதற்கு இசைந்து, இவைகள் யதார்த்தந்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And herein do I exercise myself, to have always a conscience void to offence toward God, and toward men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பவுல் பேசும்படி தேசாதிபதி சைகைகாட்டினபோது, அவன் உத்தரவாக: நீர் அநேக வருஷகாலமாய் இந்தத்தேசத்தாருக்கு நியாயாதிபதியாயிருக்கிறீரென்றறிந்து, நான் என் காரியங்களைக்குறித்து அதிக தைரியத்துடன் உத்தரவு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. Now after many years I came to bring alms to my nation, and offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பவுல் பேசும்படி தேசாதிபதி சைகைகாட்டினபோது, அவன் உத்தரவாக: நீர் அநேக வருஷகாலமாய் இந்தத்தேசத்தாருக்கு நியாயாதிபதியாயிருக்கிறீரென்றறிந்து, நான் என் காரியங்களைக்குறித்து அதிக தைரியத்துடன் உத்தரவு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. Now after many years I came to bring alms to my nation, and offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பவுல் பேசும்படி தேசாதிபதி சைகைகாட்டினபோது, அவன் உத்தரவாக: நீர் அநேக வருஷகாலமாய் இந்தத்தேசத்தாருக்கு நியாயாதிபதியாயிருக்கிறீரென்றறிந்து, நான் என் காரியங்களைக்குறித்து அதிக தைரியத்துடன் உத்தரவு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. Whereupon certain Jews from Asia found me purified in the temple, neither with multitude, nor with tumult.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் தொழுதுகொள்ளும்படியாக எருசலேமுக்குப் போனதுமுதல் இதுவரைக்கும் பன்னிரண்டு நாள்மாத்திரம் ஆயிற்றென்று நீர் அறிந்துகொள்ளலாம்.]]></a:t>
+              <a:t><![CDATA[18. Whereupon certain Jews from Asia found me purified in the temple, neither with multitude, nor with tumult.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் தொழுதுகொள்ளும்படியாக எருசலேமுக்குப் போனதுமுதல் இதுவரைக்கும் பன்னிரண்டு நாள்மாத்திரம் ஆயிற்றென்று நீர் அறிந்துகொள்ளலாம்.]]></a:t>
+              <a:t><![CDATA[19. Who ought to have been here before you, and object, if they had ought against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் ஆலோசனை சங்கத்தாருக்குமுன்பாக நின்றபோது அவர்கள் யாதொரு அநியாயத்தை என்னிடத்தில் கண்டதுண்டானால் இவர்களே அதைச்சொல்லட்டும்.]]></a:t>
+              <a:t><![CDATA[1. And after five days Ananias the high priest descended with the elders, and with a certain orator named Tertullus, who informed the governor against Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவாலயத்திலே நான் ஒருவரிடத்திலாவது தர்க்கம்பண்ணினதையும், நான் ஜெபஆலயங்களிலாகிலும் நகரத்திலாகிலும் ஜனங்களுக்குள்ளே கலகமெழுப்பினதையும், இவர்கள் கண்டதில்லை.]]></a:t>
+              <a:t><![CDATA[19. Who ought to have been here before you, and object, if they had ought against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவாலயத்திலே நான் ஒருவரிடத்திலாவது தர்க்கம்பண்ணினதையும், நான் ஜெபஆலயங்களிலாகிலும் நகரத்திலாகிலும் ஜனங்களுக்குள்ளே கலகமெழுப்பினதையும், இவர்கள் கண்டதில்லை.]]></a:t>
+              <a:t><![CDATA[20. Or else let these same here say, if they have found any evil doing in me, while I stood before the council,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுது என்மேல் சாட்டுகிற குற்றங்களை இவர்கள் ரூபிக்கவுமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Or else let these same here say, if they have found any evil doing in me, while I stood before the council,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உம்மிடத்தில் ஒன்றை ஒத்துக்கொள்ளுகிறேன்; அதென்னவென்றால், இவர்கள் மதபேதம் என்று சொல்லுகிற மார்க்கத்தின்படியே எங்கள் முன்னோர்களின் தேவனுக்கு ஆராதனை செய்து நியாயப்பிரமாணத்திலேயும் தீர்க்கதரிசி புஸ்தகங்களிலேயும் எழுதியிருக்கிற எல்லாவற்றையும் நான் விசுவாசித்து,]]></a:t>
+              <a:t><![CDATA[21. Except it be for this one voice, that I cried standing among them, Concerning the resurrection of the dead I am called in question by you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உம்மிடத்தில் ஒன்றை ஒத்துக்கொள்ளுகிறேன்; அதென்னவென்றால், இவர்கள் மதபேதம் என்று சொல்லுகிற மார்க்கத்தின்படியே எங்கள் முன்னோர்களின் தேவனுக்கு ஆராதனை செய்து நியாயப்பிரமாணத்திலேயும் தீர்க்கதரிசி புஸ்தகங்களிலேயும் எழுதியிருக்கிற எல்லாவற்றையும் நான் விசுவாசித்து,]]></a:t>
+              <a:t><![CDATA[21. Except it be for this one voice, that I cried standing among them, Concerning the resurrection of the dead I am called in question by you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீதிமான்களும் அநீதிமான்களுமாகிய மரித்தோர் உயிர்த்தெழுந்திருப்பது உண்டென்று இவர்கள் தேவனிடத்தில் நம்பிக்கைகொண்டிருக்கிறது போல, நானும் நம்பிக்கைகொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[21. Except it be for this one voice, that I cried standing among them, Concerning the resurrection of the dead I am called in question by you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீதிமான்களும் அநீதிமான்களுமாகிய மரித்தோர் உயிர்த்தெழுந்திருப்பது உண்டென்று இவர்கள் தேவனிடத்தில் நம்பிக்கைகொண்டிருக்கிறது போல, நானும் நம்பிக்கைகொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[22. And when Felix heard these things, having more perfect knowledge of that way, he deferred them, and said, When Lysias the chief captain shall come down, I will know the uttermost of your matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதனால் நான் தேவனுக்கும் மனுஷருக்கும் முன்பாக எப்பொழுதும் குற்றமற்ற மனச்சாட்சியை உடையவனாயிருக்கப் பிரயாசப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[22. And when Felix heard these things, having more perfect knowledge of that way, he deferred them, and said, When Lysias the chief captain shall come down, I will know the uttermost of your matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதனால் நான் தேவனுக்கும் மனுஷருக்கும் முன்பாக எப்பொழுதும் குற்றமற்ற மனச்சாட்சியை உடையவனாயிருக்கப் பிரயாசப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[23. And he commanded a centurion to keep Paul, and to let him have liberty, and that he should forbid none of his acquaintance to minister or come unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அநேக வருஷங்களுக்குப் பின்பு நான் என் ஜனத்தாருக்குத் தர்மப்பணத்தை ஒப்புவிக்கவும், காணிக்கைகளைச் செலுத்தவும் வந்தேன்.]]></a:t>
+              <a:t><![CDATA[23. And he commanded a centurion to keep Paul, and to let him have liberty, and that he should forbid none of his acquaintance to minister or come unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் அவர்களுக்குள்ளே நின்றபோது மரித்தோர் உயிர்த்தெழுந்திருப்பதைக்குறித்து, இன்று உங்களாலே நியாயந்தீர்க்கப்படுகிறேனென்று நான் சொன்ன ஒரு சொல்லினிமித்தமேயன்றி வேறொன்றினிமித்தமும் குற்றங்காணப்படவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And when he was called forth, Tertullus began to accuse him, saying, Seeing that by you we enjoy great quietness, and that very worthy deeds are done unto this nation by your providence,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது கூட்டமில்லாமலும் அமளியில்லாமலும் ஆலயத்திலே சுத்திகரித்துக்கொண்டவனாயிருக்கையில், ஆசியா நாட்டாரான சில யூதர்கள் என்னைக் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And he commanded a centurion to keep Paul, and to let him have liberty, and that he should forbid none of his acquaintance to minister or come unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5399,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது கூட்டமில்லாமலும் அமளியில்லாமலும் ஆலயத்திலே சுத்திகரித்துக்கொண்டவனாயிருக்கையில், ஆசியா நாட்டாரான சில யூதர்கள் என்னைக் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And after certain days, when Felix came with his wife Drusilla, which was a Jewess, he sent for Paul, and heard him concerning the faith in Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And after certain days, when Felix came with his wife Drusilla, which was a Jewess, he sent for Paul, and heard him concerning the faith in Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And as he reasoned of righteousness, wilful restrain, and judgment to come, Felix trembled, and answered, Go your way for this time; when I have a convenient season, I will call for you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And as he reasoned of righteousness, wilful restrain, and judgment to come, Felix trembled, and answered, Go your way for this time; when I have a convenient season, I will call for you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. He hoped also that money should have been given him of Paul, that he might loose him: wherefore he sent for him the oftener, and communed with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. He hoped also that money should have been given him of Paul, that he might loose him: wherefore he sent for him the oftener, and communed with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. But after two years Porcius Festus came into Felix' room: and Felix, willing to show the Jews a pleasure, left Paul bound.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. But after two years Porcius Festus came into Felix' room: and Felix, willing to show the Jews a pleasure, left Paul bound.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் அவர்களுக்குள்ளே நின்றபோது மரித்தோர் உயிர்த்தெழுந்திருப்பதைக்குறித்து, இன்று உங்களாலே நியாயந்தீர்க்கப்படுகிறேனென்று நான் சொன்ன ஒரு சொல்லினிமித்தமேயன்றி வேறொன்றினிமித்தமும் குற்றங்காணப்படவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[3. We accept it always, and in all places, most noble Felix, with all thankfulness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த மார்க்கத்தின் விஷயங்களை விவரமாய் அறிந்திருந்த பேலிக்ஸ் இவைகளைக் கேட்டபொழுது: சேனாபதியாகிய லீசியா வரும்போது உங்கள் காரியங்களைத் திட்டமாய் விசாரிப்பேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[3. We accept it always, and in all places, most noble Felix, with all thankfulness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த மார்க்கத்தின் விஷயங்களை விவரமாய் அறிந்திருந்த பேலிக்ஸ் இவைகளைக் கேட்டபொழுது: சேனாபதியாகிய லீசியா வரும்போது உங்கள் காரியங்களைத் திட்டமாய் விசாரிப்பேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[3. We accept it always, and in all places, most noble Felix, with all thankfulness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பவுலைக் காவல்பண்ணவும், கண்டிப்பில்லாமல் நடத்தவும், அவனுக்கு ஊழியஞ்செய்கிறதற்கும் அவனைக் கண்டுகொள்ளுகிறதற்கும் வருகிற அவனுடைய மனுஷர்களில் ஒருவரையும் தடைசெய்யாதிருக்கவும் நூற்றுக்கு அதிபதியானவனுக்குக் கட்டளையிட்டு, அவர்களைக் காத்திருக்கும்படிசெய்தான்.]]></a:t>
+              <a:t><![CDATA[4. Notwithstanding, that I be not wearisome anymore unto you, I pray you that you would hear us of your clemency a few words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089653" r:id="rId1"/>
+    <p:sldLayoutId id="2478619117" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +7089,106 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forbid none of his acquaintance to minister or come unto him.]]></a:t>
+              <a:t><![CDATA[கேட்கவேண்டுமென்று பிரார்த்திக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And after certain days, when Felix came with his wife Drusilla, which was a Jewess, he sent for]]></a:t>
+              <a:t><![CDATA[5. என்னவென்றால், இந்த மனுஷன் கொள்ளைநோயாகவும், பூச்சக்கரத்திலுள்ள சகல யூதர்களுக்குள்ளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Paul, and heard him concerning the faith in Christ.]]></a:t>
+              <a:t><![CDATA[கலகமெழுப்புகிறவனாகவும், நசரேயருடைய மதபேதத்துக்கு முதலாளியாகவும் இருக்கிறானென்று கண்டறிந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And as he reasoned of righteousness, wilful restrain, and judgment to come, Felix trembled, and]]></a:t>
+              <a:t><![CDATA[6. இவன் தேவாலயத்தையும் தீட்டுப்படுத்தப் பார்த்தான். நாங்களோ இவனைப்பிடித்து எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[answered, Go your way for this time; when I have a convenient season, I will call for you.]]></a:t>
+              <a:t><![CDATA[வேதப்பிரமாணத்தின்படியே நியாயந்தீர்க்க மனதாயிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. He hoped also that money should have been given him of Paul, that he might loose him: wherefore]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சேனாபதியாகிய லீசியா வந்து, மிகுந்த பலாத்காரமாய் இவனை எங்கள் கைகளிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he sent for him the oftener, and communed with him.]]></a:t>
+              <a:t><![CDATA[பறித்துக்கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But after two years Porcius Festus came into Felix' room: and Felix, willing to show the Jews a]]></a:t>
+              <a:t><![CDATA[8. இவன்மேல் குற்றஞ்சாட்டுகிறவர்கள் உம்மிடத்தில் வரும்படி கட்டளையிட்டார். இவனிடத்தில் நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pleasure, left Paul bound.]]></a:t>
+              <a:t><![CDATA[விசாரித்தால் நாங்கள் இவன்மேல் சாட்டுகிற குற்றங்கள் யாவையும் அறிந்துகொள்ளலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And after five days Ananias the high priest descended with the elders, and with a certain orator]]></a:t>
+              <a:t><![CDATA[9. யூதர்களும் அதற்கு இசைந்து, இவைகள் யதார்த்தந்தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Who ought to have been here before you, and object, if they had ought against me.]]></a:t>
+              <a:t><![CDATA[1. ஐந்துநாளைக்குப்பின்பு பிரதான ஆசாரியனாகிய அனனியா மூப்பர்களோடும் தெர்த்துல்லு என்னும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[named Tertullus, who informed the governor against Paul.]]></a:t>
+              <a:t><![CDATA[10. பவுல் பேசும்படி தேசாதிபதி சைகைகாட்டினபோது, அவன் உத்தரவாக: நீர் அநேக வருஷகாலமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And when he was called forth, Tertullus began to accuse him, saying, Seeing that by you we enjoy]]></a:t>
+              <a:t><![CDATA[இந்தத்தேசத்தாருக்கு நியாயாதிபதியாயிருக்கிறீரென்றறிந்து, நான் என் காரியங்களைக்குறித்து அதிக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great quietness, and that very worthy deeds are done unto this nation by your providence,]]></a:t>
+              <a:t><![CDATA[தைரியத்துடன் உத்தரவு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. We accept it always, and in all places, most noble Felix, with all thankfulness.]]></a:t>
+              <a:t><![CDATA[11. நான் தொழுதுகொள்ளும்படியாக எருசலேமுக்குப் போனதுமுதல் இதுவரைக்கும் பன்னிரண்டு நாள்மாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Notwithstanding, that I be not wearisome anymore unto you, I pray you that you would hear us of]]></a:t>
+              <a:t><![CDATA[ஆயிற்றென்று நீர் அறிந்துகொள்ளலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your clemency a few words.]]></a:t>
+              <a:t><![CDATA[12. தேவாலயத்திலே நான் ஒருவரிடத்திலாவது தர்க்கம்பண்ணினதையும், நான் ஜெபஆலயங்களிலாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For we have found this man a pestilent fellow, and a mover of sedition among all the Jews]]></a:t>
+              <a:t><![CDATA[நகரத்திலாகிலும் ஜனங்களுக்குள்ளே கலகமெழுப்பினதையும், இவர்கள் கண்டதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[throughout the world, and a ringleader of the sect of the Nazarenes:]]></a:t>
+              <a:t><![CDATA[13. இப்பொழுது என்மேல் சாட்டுகிற குற்றங்களை இவர்கள் ரூபிக்கவுமாட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Who also has gone about to profane the temple: whom we took, and would have judged according to]]></a:t>
+              <a:t><![CDATA[14. உம்மிடத்தில் ஒன்றை ஒத்துக்கொள்ளுகிறேன்; அதென்னவென்றால், இவர்கள் மதபேதம் என்று சொல்லுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[our law.]]></a:t>
+              <a:t><![CDATA[மார்க்கத்தின்படியே எங்கள் முன்னோர்களின் தேவனுக்கு ஆராதனை செய்து நியாயப்பிரமாணத்திலேயும் தீர்க்கதரிசி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Or else let these same here say, if they have found any evil doing in me, while I stood before]]></a:t>
+              <a:t><![CDATA[நியாயசாதுரியனோடும்கூடப் போனான், அவர்கள் பவுலுக்கு விரோதமாய்த் தேசாதிபதியினிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But the chief captain Lysias came upon us, and with great violence took him away out of our]]></a:t>
+              <a:t><![CDATA[புஸ்தகங்களிலேயும் எழுதியிருக்கிற எல்லாவற்றையும் நான் விசுவாசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hands,]]></a:t>
+              <a:t><![CDATA[15. நீதிமான்களும் அநீதிமான்களுமாகிய மரித்தோர் உயிர்த்தெழுந்திருப்பது உண்டென்று இவர்கள் தேவனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Commanding his accusers to come unto you: by examining of whom yourself may take knowledge of all]]></a:t>
+              <a:t><![CDATA[நம்பிக்கைகொண்டிருக்கிறது போல, நானும் நம்பிக்கைகொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[these things, whereof we accuse him.]]></a:t>
+              <a:t><![CDATA[16. இதனால் நான் தேவனுக்கும் மனுஷருக்கும் முன்பாக எப்பொழுதும் குற்றமற்ற மனச்சாட்சியை உடையவனாயிருக்கப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the Jews also assented, saying that these things were so.]]></a:t>
+              <a:t><![CDATA[பிரயாசப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Then Paul, after that the governor had beckoned unto him to speak, answered, Forasmuch as I know]]></a:t>
+              <a:t><![CDATA[17. அநேக வருஷங்களுக்குப் பின்பு நான் என் ஜனத்தாருக்குத் தர்மப்பணத்தை ஒப்புவிக்கவும், காணிக்கைகளைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that you have been of many years a judge unto this nation, I do the more cheerfully answer for]]></a:t>
+              <a:t><![CDATA[செலுத்தவும் வந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[myself:]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது கூட்டமில்லாமலும் அமளியில்லாமலும் ஆலயத்திலே சுத்திகரித்துக்கொண்டவனாயிருக்கையில், ஆசியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Because that you may understand, that there are yet but twelve days since I went up to Jerusalem]]></a:t>
+              <a:t><![CDATA[நாட்டாரான சில யூதர்கள் என்னைக் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in order to worship.]]></a:t>
+              <a:t><![CDATA[19. அவர்களுக்கு என்பேரில் விரோதமான காரியம் ஏதாகிலும் உண்டாயிருந்தால், அவர்களே இங்கே வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the council,]]></a:t>
+              <a:t><![CDATA[பிராதுபண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they neither found me in the temple disputing with any man, neither raising up the people,]]></a:t>
+              <a:t><![CDATA[உமக்குமுன்பாகக் குற்றஞ்சாட்டட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither in the synagogues, nor in the city:]]></a:t>
+              <a:t><![CDATA[20. நான் ஆலோசனை சங்கத்தாருக்குமுன்பாக நின்றபோது அவர்கள் யாதொரு அநியாயத்தை என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Neither can they prove the things whereof they now accuse me.]]></a:t>
+              <a:t><![CDATA[கண்டதுண்டானால் இவர்களே அதைச்சொல்லட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But this I confess unto you, that after the way which they call heresy, so worship I the God of]]></a:t>
+              <a:t><![CDATA[21. நான் அவர்களுக்குள்ளே நின்றபோது மரித்தோர் உயிர்த்தெழுந்திருப்பதைக்குறித்து, இன்று உங்களாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my fathers, believing all things which are written in the law and in the prophets:]]></a:t>
+              <a:t><![CDATA[நியாயந்தீர்க்கப்படுகிறேனென்று நான் சொன்ன ஒரு சொல்லினிமித்தமேயன்றி வேறொன்றினிமித்தமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And have hope toward God, which they themselves also allow, that there shall be a resurrection]]></a:t>
+              <a:t><![CDATA[குற்றங்காணப்படவில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the dead, both of the just and unjust.]]></a:t>
+              <a:t><![CDATA[22. இந்த மார்க்கத்தின் விஷயங்களை விவரமாய் அறிந்திருந்த பேலிக்ஸ் இவைகளைக் கேட்டபொழுது: சேனாபதியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And herein do I exercise myself, to have always a conscience void to offence toward God, and]]></a:t>
+              <a:t><![CDATA[லீசியா வரும்போது உங்கள் காரியங்களைத் திட்டமாய் விசாரிப்பேன் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[toward men.]]></a:t>
+              <a:t><![CDATA[23. பவுலைக் காவல்பண்ணவும், கண்டிப்பில்லாமல் நடத்தவும், அவனுக்கு ஊழியஞ்செய்கிறதற்கும் அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Now after many years I came to bring alms to my nation, and offerings.]]></a:t>
+              <a:t><![CDATA[கண்டுகொள்ளுகிறதற்கும் வருகிற அவனுடைய மனுஷர்களில் ஒருவரையும் தடைசெய்யாதிருக்கவும் நூற்றுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Except it be for this one voice, that I cried standing among them, Concerning the resurrection]]></a:t>
+              <a:t><![CDATA[2. அவன் அழைக்கப்பட்டபோது, தெர்த்துல்லு குற்றஞ்சாட்டத்தொடங்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Whereupon certain Jews from Asia found me purified in the temple, neither with multitude, nor]]></a:t>
+              <a:t><![CDATA[அதிபதியானவனுக்குக் கட்டளையிட்டு, அவர்களைக் காத்திருக்கும்படிசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13261,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with tumult.]]></a:t>
+              <a:t><![CDATA[24. சில நாளைக்குப்பின்பு பேலிக்ஸ் யூதஸ்திரீயாகிய தன் மனைவி துருசில்லாளுடனேகூட வந்து, பவுலை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அழைப்பித்து கிறிஸ்துவைப்பற்றும் விசுவாசத்தைக் குறித்து அவன் சொல்லக்கேட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அவன், நீதியையும், இச்சையடக்கத்தையும், இனிவரும் நியாயத்தீர்ப்பையும்குறித்துப் பேசுகையில்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பேலிக்ஸ் பயமடைந்து: இப்பொழுது நீ போகலாம், எனக்குச் சமயமானபோது உன்னை அழைப்பிப்பேன் என்றான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. மேலும், அவன் பவுலை விடுதலைபண்ணும்படி தனக்கு அவன் பணங்கொடுப்பானென்று நம்பிக்கையுள்ளவனாயிருந்தான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதினிமித்தம் அவன் அநேகந்தரம் அவனை அழைத்து, அவனுடனே பேசினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. இரண்டு வருஷம் சென்றபின்பு பேலிக்ஸ் என்பவனுக்குப் பதிலாய்ப் பொர்க்கியுபெஸ்து தேசாதிபதியாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வந்தான்; அப்பொழுது பேலிக்ஸ் யூதருக்குத் தயவுசெய்ய மனதாய்ப் பவுலைக் காவலில் வைத்துவிட்டுப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the dead I am called in question by you this day.]]></a:t>
+              <a:t><![CDATA[3. கனம்பொருந்தின பேலிக்ஸே உம்மாலே நாங்கள் மிகுந்த சமாதான சவுக்கியத்தை அநுபவிக்கிறதையும் உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And when Felix heard these things, having more perfect knowledge of that way, he deferred them,]]></a:t>
+              <a:t><![CDATA[பராமரிப்பினாலே இந்தத் தேசத்தாருக்குச் சிறந்த நன்மைகள் நடக்கிறதையும் நாங்கள் எப்பொழுதும் எங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and said, When Lysias the chief captain shall come down, I will know the uttermost of your matter.]]></a:t>
+              <a:t><![CDATA[மிகுந்த நன்றியறிதலுடனே அங்கிகாரம்பண்ணுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he commanded a centurion to keep Paul, and to let him have liberty, and that he should]]></a:t>
+              <a:t><![CDATA[4. உம்மை நான் அநேக வார்த்தைகளிலே அலட்டாதபடிக்கு, நாங்கள் சுருக்கமாய்ச் சொல்வதை நீர் பொறுமையாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>