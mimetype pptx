--- v1 (2026-07-15)
+++ v2 (2026-09-17)
@@ -107,50 +107,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +199,55 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +403,58 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் உங்களில் திறமுள்ளவர்கள் கூடவந்து அந்த மனுஷனிடத்தில் குற்றம் ஏதாகிலும் உண்டானால், அந்தக் குற்றத்தை அவன்மேல் சாட்டட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. Let them therefore, said he, which among you are able, go down with me, and accuse this man, if there be any wickedness in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் அவர்களிடத்திலே ஏறக்குறைய பத்துநாள் சஞ்சரித்து, பின்பு செசரியாவுக்குப் போய், மறுநாளிலே நியாயாசனத்தில் உட்கார்ந்து, பவுலைக் கொண்டுவரும்படி கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[5. Let them therefore, said he, which among you are able, go down with me, and accuse this man, if there be any wickedness in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் அவர்களிடத்திலே ஏறக்குறைய பத்துநாள் சஞ்சரித்து, பின்பு செசரியாவுக்குப் போய், மறுநாளிலே நியாயாசனத்தில் உட்கார்ந்து, பவுலைக் கொண்டுவரும்படி கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[6. And when he had tarried among them more than ten days, he went down unto Caesarea; and the next day sitting on the judgment seat commanded Paul to be brought.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் வந்தபோது, எருசலேமிலிருந்துவந்த யூதர்கள் அவனைச் சூழ்ந்துநின்று, தங்களால் ரூபிக்கக்கூடாத அநேகங் கொடிய குற்றங்களை அவன்மேல் சாட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when he had tarried among them more than ten days, he went down unto Caesarea; and the next day sitting on the judgment seat commanded Paul to be brought.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் வந்தபோது, எருசலேமிலிருந்துவந்த யூதர்கள் அவனைச் சூழ்ந்துநின்று, தங்களால் ரூபிக்கக்கூடாத அநேகங் கொடிய குற்றங்களை அவன்மேல் சாட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And when he was come, the Jews which came down from Jerusalem stood round about, and laid many and grievous complaints against Paul, which they could not prove.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவன் உத்தரவாக: நான் யூதருடைய வேதப்பிரமாணத்துக்காகிலும், தேவாலயத்துக்காகிலும், இராயருக்காகிலும் விரோதமாக ஒரு குற்றமும் செய்யவில்லையென்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. And when he was come, the Jews which came down from Jerusalem stood round about, and laid many and grievous complaints against Paul, which they could not prove.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவன் உத்தரவாக: நான் யூதருடைய வேதப்பிரமாணத்துக்காகிலும், தேவாலயத்துக்காகிலும், இராயருக்காகிலும் விரோதமாக ஒரு குற்றமும் செய்யவில்லையென்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. While he answered for himself, Neither against the law of the Jews, neither against the temple, nor yet against Caesar, have I offended any thing at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது பெஸ்து யூதருக்குத் தயவுசெய்ய மனதாய், பவுலை நோக்கி: நீ எருசலேமுக்குப் போய், அவ்விடத்திலே இந்தக் காரியங்களைக்குறித்து எனக்குமுன்பாக நியாயம் விசாரிக்கப்பட உனக்குச் சம்மதியா என்றான்.]]></a:t>
+              <a:t><![CDATA[8. While he answered for himself, Neither against the law of the Jews, neither against the temple, nor yet against Caesar, have I offended any thing at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது பெஸ்து யூதருக்குத் தயவுசெய்ய மனதாய், பவுலை நோக்கி: நீ எருசலேமுக்குப் போய், அவ்விடத்திலே இந்தக் காரியங்களைக்குறித்து எனக்குமுன்பாக நியாயம் விசாரிக்கப்பட உனக்குச் சம்மதியா என்றான்.]]></a:t>
+              <a:t><![CDATA[9. But Festus, willing to do the Jews a pleasure, answered Paul, and said, Will you go up to Jerusalem, and there be judged of these things before me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்குப் பவுல்: நான் இராயருடைய நியாயாசனத்துக்கு முன்பாக நிற்கிறேன்; அதற்கு முன்பாக நான் நியாயம் விசாரிக்கப்படவேண்டியது; யூதருக்கு நான் அநியாயம் ஒன்றும் செய்யவில்லை, அதை நீரும் நன்றாய் அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[9. But Festus, willing to do the Jews a pleasure, answered Paul, and said, Will you go up to Jerusalem, and there be judged of these things before me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெஸ்து என்பவன் நாட்டிற்கு அதிபதியாக வந்து, மூன்று நாளானபின்பு, செசரியாவிலிருந்து எருசலேமுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[1. Now when Festus was come into the province, after three days he ascended from Caesarea to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்குப் பவுல்: நான் இராயருடைய நியாயாசனத்துக்கு முன்பாக நிற்கிறேன்; அதற்கு முன்பாக நான் நியாயம் விசாரிக்கப்படவேண்டியது; யூதருக்கு நான் அநியாயம் ஒன்றும் செய்யவில்லை, அதை நீரும் நன்றாய் அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[10. Then said Paul, I stand at Caesar's judgment seat, where I ought to be judged: to the Jews have I done no wrong, as you very well know.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் அநியாயஞ்செய்து, மரணத்துக்குப் பாத்திரமானது ஏதாகிலும் நடப்பித்ததுண்டானால் நான் சாகாதபடிக்கு மனுகேட்கமாட்டேன். இவர்கள் என்மேல் சாட்டுகிற குற்றங்கள் முற்றிலும் அபத்தமானால், அவர்களுக்குத் தயவுபண்ணும்பொருட்டு ஒருவரும் என்னை அவர்களுக்கு ஒப்புக்கொடுக்கலாகாது. இராயருக்கு அபயமிடுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Then said Paul, I stand at Caesar's judgment seat, where I ought to be judged: to the Jews have I done no wrong, as you very well know.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் அநியாயஞ்செய்து, மரணத்துக்குப் பாத்திரமானது ஏதாகிலும் நடப்பித்ததுண்டானால் நான் சாகாதபடிக்கு மனுகேட்கமாட்டேன். இவர்கள் என்மேல் சாட்டுகிற குற்றங்கள் முற்றிலும் அபத்தமானால், அவர்களுக்குத் தயவுபண்ணும்பொருட்டு ஒருவரும் என்னை அவர்களுக்கு ஒப்புக்கொடுக்கலாகாது. இராயருக்கு அபயமிடுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Then said Paul, I stand at Caesar's judgment seat, where I ought to be judged: to the Jews have I done no wrong, as you very well know.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் அநியாயஞ்செய்து, மரணத்துக்குப் பாத்திரமானது ஏதாகிலும் நடப்பித்ததுண்டானால் நான் சாகாதபடிக்கு மனுகேட்கமாட்டேன். இவர்கள் என்மேல் சாட்டுகிற குற்றங்கள் முற்றிலும் அபத்தமானால், அவர்களுக்குத் தயவுபண்ணும்பொருட்டு ஒருவரும் என்னை அவர்களுக்கு ஒப்புக்கொடுக்கலாகாது. இராயருக்கு அபயமிடுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. For if I be an offender, or have committed any thing worthy of death, I refuse not to die: but if there be none of these things whereof these accuse me, no man may deliver me unto them. I appeal unto Caesar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது பெஸ்து தன் ஆலோசனைக்காரருடனே ஆலோசித்து: நீ இராயருக்கு அபயமிட்டாயே; இராயரிடத்திற்கே போகக்கடவாயென்று உத்தரவுசொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. For if I be an offender, or have committed any thing worthy of death, I refuse not to die: but if there be none of these things whereof these accuse me, no man may deliver me unto them. I appeal unto Caesar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது பெஸ்து தன் ஆலோசனைக்காரருடனே ஆலோசித்து: நீ இராயருக்கு அபயமிட்டாயே; இராயரிடத்திற்கே போகக்கடவாயென்று உத்தரவுசொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. For if I be an offender, or have committed any thing worthy of death, I refuse not to die: but if there be none of these things whereof these accuse me, no man may deliver me unto them. I appeal unto Caesar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சிலநாள் சென்றபின்பு, அகிரிப்பா ராஜாவும் பெர்னிக்கேயாளும் பெஸ்துவைக் கண்டுகொள்ளும்படி செசரியாவுக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. For if I be an offender, or have committed any thing worthy of death, I refuse not to die: but if there be none of these things whereof these accuse me, no man may deliver me unto them. I appeal unto Caesar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் அங்கே அநேகநாள் சஞ்சரித்திருக்கையில், பெஸ்து பவுலின் சங்கதியை ராஜாவுக்கு விவரித்து: பேலிக்ஸ் காவலில் வைத்துப்போன ஒரு மனுஷன் இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[12. Then Festus, when he had conferred with the council, answered, Have you appealed unto Caesar? unto Caesar shall you go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் அங்கே அநேகநாள் சஞ்சரித்திருக்கையில், பெஸ்து பவுலின் சங்கதியை ராஜாவுக்கு விவரித்து: பேலிக்ஸ் காவலில் வைத்துப்போன ஒரு மனுஷன் இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[12. Then Festus, when he had conferred with the council, answered, Have you appealed unto Caesar? unto Caesar shall you go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் எருசலேமில் இருந்தபோது, பிரதான ஆசாரியர்களும் யூதருடைய மூப்பர்களும் அவனைக்குறித்து என்னிடத்தில் பிராதுபண்ணி, அவனுக்கு விரோதமாகத் தீர்ப்புசெய்யவேண்டுமென்று கேட்டுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And after certain days king Agrippa and Bernice came unto Caesarea to salute Festus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெஸ்து என்பவன் நாட்டிற்கு அதிபதியாக வந்து, மூன்று நாளானபின்பு, செசரியாவிலிருந்து எருசலேமுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[1. Now when Festus was come into the province, after three days he ascended from Caesarea to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் எருசலேமில் இருந்தபோது, பிரதான ஆசாரியர்களும் யூதருடைய மூப்பர்களும் அவனைக்குறித்து என்னிடத்தில் பிராதுபண்ணி, அவனுக்கு விரோதமாகத் தீர்ப்புசெய்யவேண்டுமென்று கேட்டுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And after certain days king Agrippa and Bernice came unto Caesarea to salute Festus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களுக்கு நான் பிரதியுத்தரமாக: குற்றஞ்சாட்டப்பட்ட மனுஷன் குற்றஞ்சாட்டினவர்களுக்கு முகமுமாய் நின்று, சாட்டின குற்றத்துக்குத் தனக்காக எதிருத்தரவு சொல்ல அவனுக்கு இடங்கிடைக்கிறதற்குமுன்னே, குற்றஞ்சாட்டி அவர்கள் பட்சமாய் அவனை மரணத்திற்கு ஒப்புக்கொடுக்கிறது ரோமருக்கு வழக்கமல்ல என்றேன்.]]></a:t>
+              <a:t><![CDATA[14. And when they had been there many days, Festus declared Paul's cause unto the king, saying, There is a certain man left in bonds by Felix:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களுக்கு நான் பிரதியுத்தரமாக: குற்றஞ்சாட்டப்பட்ட மனுஷன் குற்றஞ்சாட்டினவர்களுக்கு முகமுமாய் நின்று, சாட்டின குற்றத்துக்குத் தனக்காக எதிருத்தரவு சொல்ல அவனுக்கு இடங்கிடைக்கிறதற்குமுன்னே, குற்றஞ்சாட்டி அவர்கள் பட்சமாய் அவனை மரணத்திற்கு ஒப்புக்கொடுக்கிறது ரோமருக்கு வழக்கமல்ல என்றேன்.]]></a:t>
+              <a:t><![CDATA[14. And when they had been there many days, Festus declared Paul's cause unto the king, saying, There is a certain man left in bonds by Felix:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களுக்கு நான் பிரதியுத்தரமாக: குற்றஞ்சாட்டப்பட்ட மனுஷன் குற்றஞ்சாட்டினவர்களுக்கு முகமுமாய் நின்று, சாட்டின குற்றத்துக்குத் தனக்காக எதிருத்தரவு சொல்ல அவனுக்கு இடங்கிடைக்கிறதற்குமுன்னே, குற்றஞ்சாட்டி அவர்கள் பட்சமாய் அவனை மரணத்திற்கு ஒப்புக்கொடுக்கிறது ரோமருக்கு வழக்கமல்ல என்றேன்.]]></a:t>
+              <a:t><![CDATA[15. About whom, when I was at Jerusalem, the chief priests and the elders of the Jews informed me, desiring to have judgment against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் அவர்கள் இங்கே கூடிவந்தபோது, நான் எவ்வளவும் தாமதம்பண்ணாமல், மறுநாள் நியாயாசனத்தில் அமர்ந்து அந்த மனுஷனைக் கொண்டுவரும்படி கட்டளையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[15. About whom, when I was at Jerusalem, the chief priests and the elders of the Jews informed me, desiring to have judgment against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் அவர்கள் இங்கே கூடிவந்தபோது, நான் எவ்வளவும் தாமதம்பண்ணாமல், மறுநாள் நியாயாசனத்தில் அமர்ந்து அந்த மனுஷனைக் கொண்டுவரும்படி கட்டளையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[16. To whom I answered, It is not the manner of the Romans to deliver any man to die, before that he which is accused have the accusers face to face, and have licence to answer for himself concerning the crime laid against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது குற்றஞ்சாட்டினவர்கள் வந்துநின்று, நான் நினைத்திருந்த குற்றங்களில் ஒன்றையும் அவன்மேல் சுமத்தாமல்,]]></a:t>
+              <a:t><![CDATA[16. To whom I answered, It is not the manner of the Romans to deliver any man to die, before that he which is accused have the accusers face to face, and have licence to answer for himself concerning the crime laid against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது குற்றஞ்சாட்டினவர்கள் வந்துநின்று, நான் நினைத்திருந்த குற்றங்களில் ஒன்றையும் அவன்மேல் சுமத்தாமல்,]]></a:t>
+              <a:t><![CDATA[16. To whom I answered, It is not the manner of the Romans to deliver any man to die, before that he which is accused have the accusers face to face, and have licence to answer for himself concerning the crime laid against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தங்களுடைய மார்க்கத்தைக்குறித்தும், மரித்துப்போன இயேசுமென்னுமொருவன் உயிரோடிருக்கிறானென்று பவுல் சாதித்ததைக்குறித்தும் சில தர்க்கவிஷயங்களை அவன் பேரில் விரோதமாய்ச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Therefore, when they were come here, without any delay on the next day I sat on the judgment seat, and commanded the man to be brought forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தங்களுடைய மார்க்கத்தைக்குறித்தும், மரித்துப்போன இயேசுமென்னுமொருவன் உயிரோடிருக்கிறானென்று பவுல் சாதித்ததைக்குறித்தும் சில தர்க்கவிஷயங்களை அவன் பேரில் விரோதமாய்ச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Therefore, when they were come here, without any delay on the next day I sat on the judgment seat, and commanded the man to be brought forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது பிரதான ஆசாரியனும் யூதரில் முதன்மையானவர்களும் அவனிடத்தில் வந்து, பவுலுக்கு விரோதமாகப் பிராதுபண்ணி,]]></a:t>
+              <a:t><![CDATA[2. Then the high priest and the chief of the Jews informed him against Paul, and besought him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்படிப்பட்ட தர்க்க விஷயங்களைக்குறித்து எனக்குச் சந்தேகமிருந்தபடியினால்: நீ எருசலேமுக்குப் போய், அங்கே இவைகளைக் குறித்து நியாயம் விசாரிக்கப்பட உனக்குச் சம்மதியா என்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[18. Against whom when the accusers stood up, they brought none accusation of such things as I supposed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்படிப்பட்ட தர்க்க விஷயங்களைக்குறித்து எனக்குச் சந்தேகமிருந்தபடியினால்: நீ எருசலேமுக்குப் போய், அங்கே இவைகளைக் குறித்து நியாயம் விசாரிக்கப்பட உனக்குச் சம்மதியா என்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[18. Against whom when the accusers stood up, they brought none accusation of such things as I supposed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்குப் பவுல், தான் இராயருக்கு முன்பாக நியாயம் விசாரிக்கப்படும்படிக்கு நிறுத்திவைக்கப்படவேண்மென்று அபயமிட்டபோது, நான் அவனை இராயனிடத்திற்கு அனுப்புமளவும் காவல்பண்ணும்படி கட்டளையிட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. But had certain questions against him of their own superstition, and of one Jesus, which was dead, whom Paul affirmed to be alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்குப் பவுல், தான் இராயருக்கு முன்பாக நியாயம் விசாரிக்கப்படும்படிக்கு நிறுத்திவைக்கப்படவேண்மென்று அபயமிட்டபோது, நான் அவனை இராயனிடத்திற்கு அனுப்புமளவும் காவல்பண்ணும்படி கட்டளையிட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. But had certain questions against him of their own superstition, and of one Jesus, which was dead, whom Paul affirmed to be alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது அகிரிப்பா பெஸ்துவை நோக்கி: அந்த மனுஷன் சொல்லுகிறதை நானும் கேட்க மனதாயிருக்கிறேன் என்றான். அதற்கு அவன் நாளைக்கு நீர் கேட்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And because I doubted of such manner of questions, I asked him whether he would go to Jerusalem, and there be judged of these matters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது அகிரிப்பா பெஸ்துவை நோக்கி: அந்த மனுஷன் சொல்லுகிறதை நானும் கேட்க மனதாயிருக்கிறேன் என்றான். அதற்கு அவன் நாளைக்கு நீர் கேட்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And because I doubted of such manner of questions, I asked him whether he would go to Jerusalem, and there be judged of these matters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மறுநாளிலே அகிரிப்பாவும் பெர்னிக்கேயாளும் மிகுந்த ஆடம்பரத்துடனே வந்து சேனாபதிகளோடும் பட்டணத்துப்பிரதான மனுஷரோடுங்கூட நியாயஸ்தலத்தில் பிரவேசித்தார்கள். உடனே பெஸ்துவினுடைய கட்டளையின்படி பவுல் கொண்டுவரப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[21. But when Paul had appealed to be reserved unto the hearing of Augustus, I commanded him to be kept till I might send him to Caesar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மறுநாளிலே அகிரிப்பாவும் பெர்னிக்கேயாளும் மிகுந்த ஆடம்பரத்துடனே வந்து சேனாபதிகளோடும் பட்டணத்துப்பிரதான மனுஷரோடுங்கூட நியாயஸ்தலத்தில் பிரவேசித்தார்கள். உடனே பெஸ்துவினுடைய கட்டளையின்படி பவுல் கொண்டுவரப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[21. But when Paul had appealed to be reserved unto the hearing of Augustus, I commanded him to be kept till I might send him to Caesar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மறுநாளிலே அகிரிப்பாவும் பெர்னிக்கேயாளும் மிகுந்த ஆடம்பரத்துடனே வந்து சேனாபதிகளோடும் பட்டணத்துப்பிரதான மனுஷரோடுங்கூட நியாயஸ்தலத்தில் பிரவேசித்தார்கள். உடனே பெஸ்துவினுடைய கட்டளையின்படி பவுல் கொண்டுவரப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[21. But when Paul had appealed to be reserved unto the hearing of Augustus, I commanded him to be kept till I might send him to Caesar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது பெஸ்து: அகிரிப்பா ராஜாவே, எங்களோடேகூட இவ்விடத்தில் வந்திருக்கிறவர்களே, நீங்கள் காண்கிற இந்த மனுஷனைக்குறித்து யூதஜனங்களெல்லாரும் எருசலேமிலும் இவ்விடத்திலும் என்னை வருந்திக் கேட்டுக்கொண்டு, இவன் இனி உயிரோடிருக்கிறது தகாதென்று சொல்லிக் கூக்குரலிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Then Agrippa said unto Festus, I would also hear the man myself. Tomorrow, said he, you shall hear him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனை வழியிலே கொன்றுபோடும்படி சர்ப்பனையான யோசனையுள்ளவர்களாய், தங்கள்மேல் தயவுசெய்து, அவனை எருசலேமுக்கு அழைப்பிக்கவேண்டுமென்று வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then the high priest and the chief of the Jews informed him against Paul, and besought him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது பெஸ்து: அகிரிப்பா ராஜாவே, எங்களோடேகூட இவ்விடத்தில் வந்திருக்கிறவர்களே, நீங்கள் காண்கிற இந்த மனுஷனைக்குறித்து யூதஜனங்களெல்லாரும் எருசலேமிலும் இவ்விடத்திலும் என்னை வருந்திக் கேட்டுக்கொண்டு, இவன் இனி உயிரோடிருக்கிறது தகாதென்று சொல்லிக் கூக்குரலிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Then Agrippa said unto Festus, I would also hear the man myself. Tomorrow, said he, you shall hear him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது பெஸ்து: அகிரிப்பா ராஜாவே, எங்களோடேகூட இவ்விடத்தில் வந்திருக்கிறவர்களே, நீங்கள் காண்கிற இந்த மனுஷனைக்குறித்து யூதஜனங்களெல்லாரும் எருசலேமிலும் இவ்விடத்திலும் என்னை வருந்திக் கேட்டுக்கொண்டு, இவன் இனி உயிரோடிருக்கிறது தகாதென்று சொல்லிக் கூக்குரலிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And on the next day, when Agrippa was come, and Bernice, with great pomp, and was entered into the place of hearing, with the chief captains, and principal men of the city, at Festus' commandment Paul was brought forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவன் மரணத்துக்குப் பாத்திரமானதொன்றையும் செய்யவில்லையென்று நான் அறிந்துகொண்டதினாலும், இவன்தானே இராயனுக்கு அபயமிட்டபடியினாலும், அவரிடத்தில் இவனை அனுப்பும்படி தீர்மானம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[23. And on the next day, when Agrippa was come, and Bernice, with great pomp, and was entered into the place of hearing, with the chief captains, and principal men of the city, at Festus' commandment Paul was brought forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவன் மரணத்துக்குப் பாத்திரமானதொன்றையும் செய்யவில்லையென்று நான் அறிந்துகொண்டதினாலும், இவன்தானே இராயனுக்கு அபயமிட்டபடியினாலும், அவரிடத்தில் இவனை அனுப்பும்படி தீர்மானம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[23. And on the next day, when Agrippa was come, and Bernice, with great pomp, and was entered into the place of hearing, with the chief captains, and principal men of the city, at Festus' commandment Paul was brought forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இவனைக்குறித்து ஆண்டவனுக்கு எழுதுகிறதற்கு நிச்சயப்பட்ட காரியமொன்றும் எனக்கு விளங்கவில்லை. காவல்பண்ணப்பட்ட ஒருவன் செய்த குற்றங்களை எடுத்துக்காட்டாமல் அனுப்புகிறது புத்தியீனமான காரியமென்று எனக்குத் தோன்றுகிறபடியினாலே,]]></a:t>
+              <a:t><![CDATA[24. And Festus said, King Agrippa, and all men which are here present with us, all of you see this man, about whom all the multitude of the Jews have dealt with me, both at Jerusalem, and also here, crying that he ought not to live any longer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இவனைக்குறித்து ஆண்டவனுக்கு எழுதுகிறதற்கு நிச்சயப்பட்ட காரியமொன்றும் எனக்கு விளங்கவில்லை. காவல்பண்ணப்பட்ட ஒருவன் செய்த குற்றங்களை எடுத்துக்காட்டாமல் அனுப்புகிறது புத்தியீனமான காரியமென்று எனக்குத் தோன்றுகிறபடியினாலே,]]></a:t>
+              <a:t><![CDATA[24. And Festus said, King Agrippa, and all men which are here present with us, all of you see this man, about whom all the multitude of the Jews have dealt with me, both at Jerusalem, and also here, crying that he ought not to live any longer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இவனைக்குறித்து ஆண்டவனுக்கு எழுதுகிறதற்கு நிச்சயப்பட்ட காரியமொன்றும் எனக்கு விளங்கவில்லை. காவல்பண்ணப்பட்ட ஒருவன் செய்த குற்றங்களை எடுத்துக்காட்டாமல் அனுப்புகிறது புத்தியீனமான காரியமென்று எனக்குத் தோன்றுகிறபடியினாலே,]]></a:t>
+              <a:t><![CDATA[24. And Festus said, King Agrippa, and all men which are here present with us, all of you see this man, about whom all the multitude of the Jews have dealt with me, both at Jerusalem, and also here, crying that he ought not to live any longer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவனை விசாரித்துக் கேட்டபின்பு எழுதத்தக்க விசேஷம் ஏதாகிலும் எனக்கு விளங்கும்படி, இவனை உங்களுக்கு முன்பாகவும், விசேஷமாய் அகிரிப்பா ராஜாவே, உமக்கு முன்பாக கொண்டுவந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. But when I found that he had committed nothing worthy of death, and that he himself has appealed to Augustus, I have determined to send him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6182,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவனை விசாரித்துக் கேட்டபின்பு எழுதத்தக்க விசேஷம் ஏதாகிலும் எனக்கு விளங்கும்படி, இவனை உங்களுக்கு முன்பாகவும், விசேஷமாய் அகிரிப்பா ராஜாவே, உமக்கு முன்பாக கொண்டுவந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. But when I found that he had committed nothing worthy of death, and that he himself has appealed to Augustus, I have determined to send him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Of whom I have no certain thing to write unto my lord. Wherefore I have brought him forth before you, and specially before you, O king Agrippa, that, after examination had, I might have somewhat to write.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனை வழியிலே கொன்றுபோடும்படி சர்ப்பனையான யோசனையுள்ளவர்களாய், தங்கள்மேல் தயவுசெய்து, அவனை எருசலேமுக்கு அழைப்பிக்கவேண்டுமென்று வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And desired favour against him, that he would send for him to Jerusalem, laying wait in the way to kill him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Of whom I have no certain thing to write unto my lord. Wherefore I have brought him forth before you, and specially before you, O king Agrippa, that, after examination had, I might have somewhat to write.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Of whom I have no certain thing to write unto my lord. Wherefore I have brought him forth before you, and specially before you, O king Agrippa, that, after examination had, I might have somewhat to write.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. For it seems to me unreasonable to send a prisoner, and not likewise to signify the crimes laid against him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. For it seems to me unreasonable to send a prisoner, and not likewise to signify the crimes laid against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்குப் பெஸ்து பிரதியுத்தரமாக: பவுலைச் செசரியாவிலே காவல்பண்ணியிருக்கிறதே; நானும் சீக்கிரமாக அங்கே போகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. And desired favour against him, that he would send for him to Jerusalem, laying wait in the way to kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்குப் பெஸ்து பிரதியுத்தரமாக: பவுலைச் செசரியாவிலே காவல்பண்ணியிருக்கிறதே; நானும் சீக்கிரமாக அங்கே போகிறேன்.]]></a:t>
+              <a:t><![CDATA[4. But Festus answered, that Paul should be kept at Caesarea, and that he himself would depart shortly thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் உங்களில் திறமுள்ளவர்கள் கூடவந்து அந்த மனுஷனிடத்தில் குற்றம் ஏதாகிலும் உண்டானால், அந்தக் குற்றத்தை அவன்மேல் சாட்டட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. But Festus answered, that Paul should be kept at Caesarea, and that he himself would depart shortly thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473092427" r:id="rId1"/>
+    <p:sldLayoutId id="2478619106" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,54 +7710,94 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7321,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there be any wickedness in him.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் உங்களில் திறமுள்ளவர்கள் கூடவந்து அந்த மனுஷனிடத்தில் குற்றம் ஏதாகிலும் உண்டானால், அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when he had tarried among them more than ten days, he went down unto Caesarea; and the next]]></a:t>
+              <a:t><![CDATA[குற்றத்தை அவன்மேல் சாட்டட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day sitting on the judgment seat commanded Paul to be brought.]]></a:t>
+              <a:t><![CDATA[6. அவன் அவர்களிடத்திலே ஏறக்குறைய பத்துநாள் சஞ்சரித்து, பின்பு செசரியாவுக்குப் போய், மறுநாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when he was come, the Jews which came down from Jerusalem stood round about, and laid many]]></a:t>
+              <a:t><![CDATA[நியாயாசனத்தில் உட்கார்ந்து, பவுலைக் கொண்டுவரும்படி கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and grievous complaints against Paul, which they could not prove.]]></a:t>
+              <a:t><![CDATA[7. அவன் வந்தபோது, எருசலேமிலிருந்துவந்த யூதர்கள் அவனைச் சூழ்ந்துநின்று, தங்களால் ரூபிக்கக்கூடாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. While he answered for himself, Neither against the law of the Jews, neither against the temple,]]></a:t>
+              <a:t><![CDATA[அநேகங் கொடிய குற்றங்களை அவன்மேல் சாட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nor yet against Caesar, have I offended any thing at all.]]></a:t>
+              <a:t><![CDATA[8. அதற்கு அவன் உத்தரவாக: நான் யூதருடைய வேதப்பிரமாணத்துக்காகிலும், தேவாலயத்துக்காகிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But Festus, willing to do the Jews a pleasure, answered Paul, and said, Will you go up to]]></a:t>
+              <a:t><![CDATA[இராயருக்காகிலும் விரோதமாக ஒரு குற்றமும் செய்யவில்லையென்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem, and there be judged of these things before me?]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது பெஸ்து யூதருக்குத் தயவுசெய்ய மனதாய், பவுலை நோக்கி: நீ எருசலேமுக்குப் போய், அவ்விடத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Then said Paul, I stand at Caesar's judgment seat, where I ought to be judged: to the Jews have]]></a:t>
+              <a:t><![CDATA[இந்தக் காரியங்களைக்குறித்து எனக்குமுன்பாக நியாயம் விசாரிக்கப்பட உனக்குச் சம்மதியா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now when Festus was come into the province, after three days he ascended from Caesarea to]]></a:t>
+              <a:t><![CDATA[1. பெஸ்து என்பவன் நாட்டிற்கு அதிபதியாக வந்து, மூன்று நாளானபின்பு, செசரியாவிலிருந்து எருசலேமுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I done no wrong, as you very well know.]]></a:t>
+              <a:t><![CDATA[10. அதற்குப் பவுல்: நான் இராயருடைய நியாயாசனத்துக்கு முன்பாக நிற்கிறேன்; அதற்கு முன்பாக நான் நியாயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For if I be an offender, or have committed any thing worthy of death, I refuse not to die: but]]></a:t>
+              <a:t><![CDATA[விசாரிக்கப்படவேண்டியது; யூதருக்கு நான் அநியாயம் ஒன்றும் செய்யவில்லை, அதை நீரும் நன்றாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[if there be none of these things whereof these accuse me, no man may deliver me unto them. I appeal]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto Caesar.]]></a:t>
+              <a:t><![CDATA[11. நான் அநியாயஞ்செய்து, மரணத்துக்குப் பாத்திரமானது ஏதாகிலும் நடப்பித்ததுண்டானால் நான் சாகாதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then Festus, when he had conferred with the council, answered, Have you appealed unto Caesar?]]></a:t>
+              <a:t><![CDATA[மனுகேட்கமாட்டேன். இவர்கள் என்மேல் சாட்டுகிற குற்றங்கள் முற்றிலும் அபத்தமானால், அவர்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto Caesar shall you go.]]></a:t>
+              <a:t><![CDATA[தயவுபண்ணும்பொருட்டு ஒருவரும் என்னை அவர்களுக்கு ஒப்புக்கொடுக்கலாகாது. இராயருக்கு அபயமிடுகிறேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And after certain days king Agrippa and Bernice came unto Caesarea to salute Festus.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when they had been there many days, Festus declared Paul's cause unto the king, saying,]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது பெஸ்து தன் ஆலோசனைக்காரருடனே ஆலோசித்து: நீ இராயருக்கு அபயமிட்டாயே; இராயரிடத்திற்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[There is a certain man left in bonds by Felix:]]></a:t>
+              <a:t><![CDATA[போகக்கடவாயென்று உத்தரவுசொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. About whom, when I was at Jerusalem, the chief priests and the elders of the Jews informed me,]]></a:t>
+              <a:t><![CDATA[13. சிலநாள் சென்றபின்பு, அகிரிப்பா ராஜாவும் பெர்னிக்கேயாளும் பெஸ்துவைக் கண்டுகொள்ளும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem.]]></a:t>
+              <a:t><![CDATA[போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desiring to have judgment against him.]]></a:t>
+              <a:t><![CDATA[செசரியாவுக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. To whom I answered, It is not the manner of the Romans to deliver any man to die, before that he]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் அங்கே அநேகநாள் சஞ்சரித்திருக்கையில், பெஸ்து பவுலின் சங்கதியை ராஜாவுக்கு விவரித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which is accused have the accusers face to face, and have licence to answer for himself concerning]]></a:t>
+              <a:t><![CDATA[பேலிக்ஸ் காவலில் வைத்துப்போன ஒரு மனுஷன் இருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the crime laid against him.]]></a:t>
+              <a:t><![CDATA[15. நான் எருசலேமில் இருந்தபோது, பிரதான ஆசாரியர்களும் யூதருடைய மூப்பர்களும் அவனைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Therefore, when they were come here, without any delay on the next day I sat on the judgment]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் பிராதுபண்ணி, அவனுக்கு விரோதமாகத் தீர்ப்புசெய்யவேண்டுமென்று கேட்டுக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seat, and commanded the man to be brought forth.]]></a:t>
+              <a:t><![CDATA[16. அவர்களுக்கு நான் பிரதியுத்தரமாக: குற்றஞ்சாட்டப்பட்ட மனுஷன் குற்றஞ்சாட்டினவர்களுக்கு முகமுமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Against whom when the accusers stood up, they brought none accusation of such things as I]]></a:t>
+              <a:t><![CDATA[நின்று, சாட்டின குற்றத்துக்குத் தனக்காக எதிருத்தரவு சொல்ல அவனுக்கு இடங்கிடைக்கிறதற்குமுன்னே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[supposed:]]></a:t>
+              <a:t><![CDATA[குற்றஞ்சாட்டி அவர்கள் பட்சமாய் அவனை மரணத்திற்கு ஒப்புக்கொடுக்கிறது ரோமருக்கு வழக்கமல்ல என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. But had certain questions against him of their own superstition, and of one Jesus, which was]]></a:t>
+              <a:t><![CDATA[17. ஆகையால் அவர்கள் இங்கே கூடிவந்தபோது, நான் எவ்வளவும் தாமதம்பண்ணாமல், மறுநாள் நியாயாசனத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dead, whom Paul affirmed to be alive.]]></a:t>
+              <a:t><![CDATA[அமர்ந்து அந்த மனுஷனைக் கொண்டுவரும்படி கட்டளையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then the high priest and the chief of the Jews informed him against Paul, and besought him,]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது பிரதான ஆசாரியனும் யூதரில் முதன்மையானவர்களும் அவனிடத்தில் வந்து, பவுலுக்கு விரோதமாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And because I doubted of such manner of questions, I asked him whether he would go to Jerusalem,]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது குற்றஞ்சாட்டினவர்கள் வந்துநின்று, நான் நினைத்திருந்த குற்றங்களில் ஒன்றையும் அவன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and there be judged of these matters.]]></a:t>
+              <a:t><![CDATA[சுமத்தாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But when Paul had appealed to be reserved unto the hearing of Augustus, I commanded him to be]]></a:t>
+              <a:t><![CDATA[19. தங்களுடைய மார்க்கத்தைக்குறித்தும், மரித்துப்போன இயேசுமென்னுமொருவன் உயிரோடிருக்கிறானென்று பவுல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kept till I might send him to Caesar.]]></a:t>
+              <a:t><![CDATA[சாதித்ததைக்குறித்தும் சில தர்க்கவிஷயங்களை அவன் பேரில் விரோதமாய்ச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then Agrippa said unto Festus, I would also hear the man myself. Tomorrow, said he, you shall]]></a:t>
+              <a:t><![CDATA[20. இப்படிப்பட்ட தர்க்க விஷயங்களைக்குறித்து எனக்குச் சந்தேகமிருந்தபடியினால்: நீ எருசலேமுக்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hear him.]]></a:t>
+              <a:t><![CDATA[அங்கே இவைகளைக் குறித்து நியாயம் விசாரிக்கப்பட உனக்குச் சம்மதியா என்று கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And on the next day, when Agrippa was come, and Bernice, with great pomp, and was entered into]]></a:t>
+              <a:t><![CDATA[21. அதற்குப் பவுல், தான் இராயருக்கு முன்பாக நியாயம் விசாரிக்கப்படும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the place of hearing, with the chief captains, and principal men of the city, at Festus' commandment]]></a:t>
+              <a:t><![CDATA[நிறுத்திவைக்கப்படவேண்மென்று அபயமிட்டபோது, நான் அவனை இராயனிடத்திற்கு அனுப்புமளவும் காவல்பண்ணும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Paul was brought forth.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Festus said, King Agrippa, and all men which are here present with us, all of you see this]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது அகிரிப்பா பெஸ்துவை நோக்கி: அந்த மனுஷன் சொல்லுகிறதை நானும் கேட்க மனதாயிருக்கிறேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And desired favour against him, that he would send for him to Jerusalem, laying wait in the way]]></a:t>
+              <a:t><![CDATA[பிராதுபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man, about whom all the multitude of the Jews have dealt with me, both at Jerusalem, and also here,]]></a:t>
+              <a:t><![CDATA[என்றான். அதற்கு அவன் நாளைக்கு நீர் கேட்கலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[crying that he ought not to live any longer.]]></a:t>
+              <a:t><![CDATA[23. மறுநாளிலே அகிரிப்பாவும் பெர்னிக்கேயாளும் மிகுந்த ஆடம்பரத்துடனே வந்து சேனாபதிகளோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But when I found that he had committed nothing worthy of death, and that he himself has appealed]]></a:t>
+              <a:t><![CDATA[பட்டணத்துப்பிரதான மனுஷரோடுங்கூட நியாயஸ்தலத்தில் பிரவேசித்தார்கள். உடனே பெஸ்துவினுடைய கட்டளையின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to Augustus, I have determined to send him.]]></a:t>
+              <a:t><![CDATA[பவுல் கொண்டுவரப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Of whom I have no certain thing to write unto my lord. Wherefore I have brought him forth before]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது பெஸ்து: அகிரிப்பா ராஜாவே, எங்களோடேகூட இவ்விடத்தில் வந்திருக்கிறவர்களே, நீங்கள் காண்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, and specially before you, O king Agrippa, that, after examination had, I might have somewhat to]]></a:t>
+              <a:t><![CDATA[இந்த மனுஷனைக்குறித்து யூதஜனங்களெல்லாரும் எருசலேமிலும் இவ்விடத்திலும் என்னை வருந்திக் கேட்டுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[write.]]></a:t>
+              <a:t><![CDATA[இவன் இனி உயிரோடிருக்கிறது தகாதென்று சொல்லிக் கூக்குரலிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. For it seems to me unreasonable to send a prisoner, and not likewise to signify the crimes laid]]></a:t>
+              <a:t><![CDATA[25. இவன் மரணத்துக்குப் பாத்திரமானதொன்றையும் செய்யவில்லையென்று நான் அறிந்துகொண்டதினாலும், இவன்தானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14790,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against him.]]></a:t>
+              <a:t><![CDATA[இராயனுக்கு அபயமிட்டபடியினாலும், அவரிடத்தில் இவனை அனுப்பும்படி தீர்மானம்பண்ணினேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. இவனைக்குறித்து ஆண்டவனுக்கு எழுதுகிறதற்கு நிச்சயப்பட்ட காரியமொன்றும் எனக்கு விளங்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to kill him.]]></a:t>
+              <a:t><![CDATA[3. அவனை வழியிலே கொன்றுபோடும்படி சர்ப்பனையான யோசனையுள்ளவர்களாய், தங்கள்மேல் தயவுசெய்து, அவனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காவல்பண்ணப்பட்ட ஒருவன் செய்த குற்றங்களை எடுத்துக்காட்டாமல் அனுப்புகிறது புத்தியீனமான காரியமென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எனக்குத் தோன்றுகிறபடியினாலே,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. இவனை விசாரித்துக் கேட்டபின்பு எழுதத்தக்க விசேஷம் ஏதாகிலும் எனக்கு விளங்கும்படி, இவனை உங்களுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முன்பாகவும், விசேஷமாய் அகிரிப்பா ராஜாவே, உமக்கு முன்பாக கொண்டுவந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But Festus answered, that Paul should be kept at Caesarea, and that he himself would depart]]></a:t>
+              <a:t><![CDATA[எருசலேமுக்கு அழைப்பிக்கவேண்டுமென்று வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shortly thither.]]></a:t>
+              <a:t><![CDATA[4. அதற்குப் பெஸ்து பிரதியுத்தரமாக: பவுலைச் செசரியாவிலே காவல்பண்ணியிருக்கிறதே; நானும் சீக்கிரமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Let them therefore, said he, which among you are able, go down with me, and accuse this man, if]]></a:t>
+              <a:t><![CDATA[அங்கே போகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme16">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme16">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme16">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>