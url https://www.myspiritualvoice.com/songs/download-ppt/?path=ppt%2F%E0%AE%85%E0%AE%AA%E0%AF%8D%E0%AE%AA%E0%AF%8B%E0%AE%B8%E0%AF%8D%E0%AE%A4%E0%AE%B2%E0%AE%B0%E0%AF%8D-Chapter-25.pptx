--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -7242,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619106" r:id="rId1"/>
+    <p:sldLayoutId id="2482540299" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16039,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>