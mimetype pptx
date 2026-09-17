--- v1 (2026-07-15)
+++ v2 (2026-09-17)
@@ -143,50 +143,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -243,50 +257,57 @@
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -460,53 +481,60 @@
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -566,51 +594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆனபடியினால் மனுஷரே, திடமனதாயிருங்கள். எனக்குச் சொல்லப்பட்டபிரகாரமாகவே நடக்கும் என்று தேவனிடத்தில் நம்பிக்கையாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. And when we had sailed over the sea of Cilicia and Pamphylia, we came to Myra, a city of Lycia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -675,51 +703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆயினும் நாம் ஒரு தீவிலே விழவேண்டியதாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And there the centurion found a ship of Alexandria sailing into Italy; and he put us therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -784,51 +812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பதினாலாம் இராத்திரியானபோது, நாங்கள் ஆதிரியாக் கடலிலே அலைவுபட்டு ஓடுகையில், நடுஜாமத்திலே கப்பலாட்களுக்கு ஒரு கரை கிட்டிவருகிறதாகத் தோன்றிற்று.]]></a:t>
+              <a:t><![CDATA[6. And there the centurion found a ship of Alexandria sailing into Italy; and he put us therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -893,51 +921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பதினாலாம் இராத்திரியானபோது, நாங்கள் ஆதிரியாக் கடலிலே அலைவுபட்டு ஓடுகையில், நடுஜாமத்திலே கப்பலாட்களுக்கு ஒரு கரை கிட்டிவருகிறதாகத் தோன்றிற்று.]]></a:t>
+              <a:t><![CDATA[7. And when we had sailed slowly many days, and scarce were come opposite to Cnidus, the wind not suffering us, we sailed under Crete, opposite to Salmone;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1002,51 +1030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உடனே அவர்கள் விழுதுவிட்டு இருபது பாகமென்று கண்டார்கள்; சற்றப்புறம் போனபொழுது, மறுபடியும் விழுதுவிட்டுப் பதினைந்து பாகமென்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And when we had sailed slowly many days, and scarce were come opposite to Cnidus, the wind not suffering us, we sailed under Crete, opposite to Salmone;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1111,51 +1139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உடனே அவர்கள் விழுதுவிட்டு இருபது பாகமென்று கண்டார்கள்; சற்றப்புறம் போனபொழுது, மறுபடியும் விழுதுவிட்டுப் பதினைந்து பாகமென்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And, hardly passing it, came unto a place which is called The fair havens; nigh unto which was the city of Lasea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1220,51 +1248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பாறையிடங்களில் விழுவோமென்று பயந்து, பின்னணியத்திலிருந்து நாலு நங்கூரங்களைப்போட்டு, பொழுது எப்போது விடியுமோ என்றிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And, hardly passing it, came unto a place which is called The fair havens; nigh unto which was the city of Lasea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1329,51 +1357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பாறையிடங்களில் விழுவோமென்று பயந்து, பின்னணியத்திலிருந்து நாலு நங்கூரங்களைப்போட்டு, பொழுது எப்போது விடியுமோ என்றிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Now when much time was spent, and when sailing was now dangerous, because the fast was now already past, Paul admonished them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1438,51 +1466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது கப்பலாட்கள் கப்பலை விட்டோடிப்போக வகைதேடி, முன்னணியத்திலிருந்து நங்கூரங்களைப் போடப்போகிற பாவனையாய்ப் படவைக் கடலிலிறக்குகையில்,]]></a:t>
+              <a:t><![CDATA[9. Now when much time was spent, and when sailing was now dangerous, because the fast was now already past, Paul admonished them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1547,51 +1575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது கப்பலாட்கள் கப்பலை விட்டோடிப்போக வகைதேடி, முன்னணியத்திலிருந்து நங்கூரங்களைப் போடப்போகிற பாவனையாய்ப் படவைக் கடலிலிறக்குகையில்,]]></a:t>
+              <a:t><![CDATA[10. And said unto them, Sirs, I perceive that this voyage will be with hurt and much damage, not only of the lading and ship, but also of our lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1656,51 +1684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அநேகநாள் அவர்கள் போஜனம்பண்ணாமல் இருந்தபோது, பவுல் அவர்கள் நடுவிலே நின்று: மனுஷரே, இந்த வருத்தமும் சேதமும் வாராதபடிக்கு என் சொல்லைக்கேட்டு, கிரேத்தாதீவை விட்டுப்புறப்படாமல் இருக்கவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And when it was determined that we should sail into Italy, they delivered Paul and certain other prisoners unto one named Julius, a centurion of Augustus' band.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1765,51 +1793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பவுல் நூற்றுக்கு அதிபதியையும் சேவகரையும் நோக்கி: இவர்கள் கப்பலிலிராவிட்டால் நீங்கள் தப்பிப் பிழைக்கமாட்டீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And said unto them, Sirs, I perceive that this voyage will be with hurt and much damage, not only of the lading and ship, but also of our lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1874,51 +1902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பவுல் நூற்றுக்கு அதிபதியையும் சேவகரையும் நோக்கி: இவர்கள் கப்பலிலிராவிட்டால் நீங்கள் தப்பிப் பிழைக்கமாட்டீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Nevertheless the centurion believed the master and the owner of the ship, more than those things which were spoken by Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1983,51 +2011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நாங்கள் இத்தாலியா தேசத்துக்குக் கப்பல் ஏறிப் போகும்படி தீர்மானிக்கப்பட்டபோது, பவுலையும் காவலில் வைக்கப்பட்டிருந்த வேறுசிலரையும் அகுஸ்து பட்டாளத்தைச் சேர்ந்த யூலியு என்னும்பேர் கொண்ட நூற்றுக்கு அதிபதியினிடத்தில் ஒப்புவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Nevertheless the centurion believed the master and the owner of the ship, more than those things which were spoken by Paul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2092,51 +2120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நாங்கள் இத்தாலியா தேசத்துக்குக் கப்பல் ஏறிப் போகும்படி தீர்மானிக்கப்பட்டபோது, பவுலையும் காவலில் வைக்கப்பட்டிருந்த வேறுசிலரையும் அகுஸ்து பட்டாளத்தைச் சேர்ந்த யூலியு என்னும்பேர் கொண்ட நூற்றுக்கு அதிபதியினிடத்தில் ஒப்புவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And because the haven was not commodious to winter in, the more part advised to depart thence also, if by any means they might attain to Phenice, and there to winter; which is an haven of Crete, and lies toward the south west and north west.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2201,51 +2229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதிரமித்தியம் ஊர்க்கப்பலில் நாங்கள் ஏறி, ஆசியா நாட்டுக் கரைபிடித்தோடவேண்டுமென்று நினைத்துப் புறப்பட்டோம். மக்கெதோனியா தேசத்துத் தெசலோனிக்கே பட்டணத்தானாகிய அரிஸ்தர்க்கு எங்களுடனேகூட இருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And because the haven was not commodious to winter in, the more part advised to depart thence also, if by any means they might attain to Phenice, and there to winter; which is an haven of Crete, and lies toward the south west and north west.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2310,51 +2338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதிரமித்தியம் ஊர்க்கப்பலில் நாங்கள் ஏறி, ஆசியா நாட்டுக் கரைபிடித்தோடவேண்டுமென்று நினைத்துப் புறப்பட்டோம். மக்கெதோனியா தேசத்துத் தெசலோனிக்கே பட்டணத்தானாகிய அரிஸ்தர்க்கு எங்களுடனேகூட இருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And because the haven was not commodious to winter in, the more part advised to depart thence also, if by any means they might attain to Phenice, and there to winter; which is an haven of Crete, and lies toward the south west and north west.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2419,51 +2447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மறுநாள் சீதோன் துறைபிடித்தோம். யூலியு பவுலைப் பட்சமாய் நடப்பித்து, அவன் தன் சிநேகிதரிடத்திலே போய்ப் பராமரிப்படையும்படிக்கு உத்தரவு கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[13. And when the south wind blew softly, supposing that they had obtained their purpose, loosing thence, they sailed close by Crete.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2528,51 +2556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மறுநாள் சீதோன் துறைபிடித்தோம். யூலியு பவுலைப் பட்சமாய் நடப்பித்து, அவன் தன் சிநேகிதரிடத்திலே போய்ப் பராமரிப்படையும்படிக்கு உத்தரவு கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[13. And when the south wind blew softly, supposing that they had obtained their purpose, loosing thence, they sailed close by Crete.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2637,51 +2665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது, போர்ச்சேவகர் படவின் கயிறுகளை. அறுத்து, அதைத் தாழவிழவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. But not long after there arose against it a tempestuous wind, called Euroclydon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2746,51 +2774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவ்விடம்விட்டு நாங்கள் புறப்பட்டு, எதிர்காற்றாயிருந்தபடியினால், சீப்புருதீவின் ஒதுக்கிலே ஓடினோம்.]]></a:t>
+              <a:t><![CDATA[15. And when the ship was caught, and could not bear up into the wind, we let her drive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2855,51 +2883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அநேகநாள் அவர்கள் போஜனம்பண்ணாமல் இருந்தபோது, பவுல் அவர்கள் நடுவிலே நின்று: மனுஷரே, இந்த வருத்தமும் சேதமும் வாராதபடிக்கு என் சொல்லைக்கேட்டு, கிரேத்தாதீவை விட்டுப்புறப்படாமல் இருக்கவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And when it was determined that we should sail into Italy, they delivered Paul and certain other prisoners unto one named Julius, a centurion of Augustus' band.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2964,51 +2992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பொழுது விடிகையில் எல்லாரும் போஜனம்பண்ணும்படி பவுல் அவர்களுக்குத் தைரியஞ்சொல்லி: நீங்கள் இன்று பதினாலுநாளாய் ஒன்றும் சாப்பிடாமல் பட்டினியாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. And when the ship was caught, and could not bear up into the wind, we let her drive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3073,51 +3101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பொழுது விடிகையில் எல்லாரும் போஜனம்பண்ணும்படி பவுல் அவர்களுக்குத் தைரியஞ்சொல்லி: நீங்கள் இன்று பதினாலுநாளாய் ஒன்றும் சாப்பிடாமல் பட்டினியாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. And running under a certain island which is called Clauda, we had much work to come by the boat:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3182,51 +3210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு சிலிசியா பம்பிலியா நாடுகளின் கடல்வழியாய் ஓடி, லீசியா நாட்டு மீறாப்பட்டணத்தில் சேர்ந்தோம்.]]></a:t>
+              <a:t><![CDATA[16. And running under a certain island which is called Clauda, we had much work to come by the boat:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3291,51 +3319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆகையால் போஜனம்பண்ணும்படி உங்களை வேண்டிக்கொள்ளுகிறேன், நீங்கள் தப்பிப் பிழைப்பதற்கு அது உதவியாயிருக்கும்; உங்கள் தலையிலிருந்து ஒரு மயிரும் விழாது என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Which when they had taken up, they used support cables, undergirding the ship; and, fearing lest they should fall into the quicksand, strake sail, and so were driven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3400,51 +3428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆகையால் போஜனம்பண்ணும்படி உங்களை வேண்டிக்கொள்ளுகிறேன், நீங்கள் தப்பிப் பிழைப்பதற்கு அது உதவியாயிருக்கும்; உங்கள் தலையிலிருந்து ஒரு மயிரும் விழாது என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Which when they had taken up, they used support cables, undergirding the ship; and, fearing lest they should fall into the quicksand, strake sail, and so were driven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3509,51 +3537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இத்தாலியாவுக்குப் போகிற அலெக்சந்திரியா பட்டணத்துக் கப்பலை நூற்றுக்கு அதிபதி அங்கே கண்டு, எங்களை அதில் ஏற்றினான்.]]></a:t>
+              <a:t><![CDATA[18. And we being exceedingly tossed with a tempest, the next day they lightened the ship;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3618,51 +3646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. காற்று எங்களைத் தடுத்தபடியினாலே, நாங்கள் அநேகநாள் மெதுவாய்ச் சென்று, வருத்தத்தோடே கினீதுபட்டணத்திற்கு எதிரே வந்து, சல்மோனே ஊருக்கு எதிராய்க் கிரேத்தாதீவின் ஒதுக்கில் ஓடினோம்.]]></a:t>
+              <a:t><![CDATA[18. And we being exceedingly tossed with a tempest, the next day they lightened the ship;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3727,51 +3755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. காற்று எங்களைத் தடுத்தபடியினாலே, நாங்கள் அநேகநாள் மெதுவாய்ச் சென்று, வருத்தத்தோடே கினீதுபட்டணத்திற்கு எதிரே வந்து, சல்மோனே ஊருக்கு எதிராய்க் கிரேத்தாதீவின் ஒதுக்கில் ஓடினோம்.]]></a:t>
+              <a:t><![CDATA[19. And the third day we cast out with our own hands the cordage of the ship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3836,51 +3864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இப்படிச் சொல்லி, அப்பத்தை எடுத்து, எல்லாருக்கு முன்பாகவும் தேவனை ஸ்தோத்திரித்து, அதைப் பிட்டுப் புசிக்கத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[20. And when neither sun nor stars in many days appeared, and no small tempest lay on us, all hope that we should be saved was then taken away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3945,51 +3973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இப்படிச் சொல்லி, அப்பத்தை எடுத்து, எல்லாருக்கு முன்பாகவும் தேவனை ஸ்தோத்திரித்து, அதைப் பிட்டுப் புசிக்கத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[20. And when neither sun nor stars in many days appeared, and no small tempest lay on us, all hope that we should be saved was then taken away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4054,51 +4082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அநேகநாள் அவர்கள் போஜனம்பண்ணாமல் இருந்தபோது, பவுல் அவர்கள் நடுவிலே நின்று: மனுஷரே, இந்த வருத்தமும் சேதமும் வாராதபடிக்கு என் சொல்லைக்கேட்டு, கிரேத்தாதீவை விட்டுப்புறப்படாமல் இருக்கவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And when it was determined that we should sail into Italy, they delivered Paul and certain other prisoners unto one named Julius, a centurion of Augustus' band.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4163,51 +4191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதை வருத்தத்தோடே கடந்து, நல்ல துறைமுகம் என்னப்பட்ட ஒரு இடத்திற்கு வந்தோம்; லசேயப்பட்டணம் அதற்குச் சமீபமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. But after long abstinence Paul stood forth in the midst of them, and said, Sirs, all of you should have hearkened unto me, and not have loosed from Crete, and to have gained this harm and loss.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4272,51 +4300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதை வருத்தத்தோடே கடந்து, நல்ல துறைமுகம் என்னப்பட்ட ஒரு இடத்திற்கு வந்தோம்; லசேயப்பட்டணம் அதற்குச் சமீபமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. But after long abstinence Paul stood forth in the midst of them, and said, Sirs, all of you should have hearkened unto me, and not have loosed from Crete, and to have gained this harm and loss.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4381,51 +4409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வெகுகாலம் சென்று, உபவாசநாளும் கழிந்துபோனபடியினாலே, இனிக் கப்பல்யாத்திரை செய்கிறது மோசத்திற்கு ஏதுவாயிருக்குமென்று, பவுல் அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[21. But after long abstinence Paul stood forth in the midst of them, and said, Sirs, all of you should have hearkened unto me, and not have loosed from Crete, and to have gained this harm and loss.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4490,51 +4518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வெகுகாலம் சென்று, உபவாசநாளும் கழிந்துபோனபடியினாலே, இனிக் கப்பல்யாத்திரை செய்கிறது மோசத்திற்கு ஏதுவாயிருக்குமென்று, பவுல் அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[22. And now I exhort you to be of good cheer: for there shall be no loss of any man's life among you, but of the ship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4599,51 +4627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மனுஷரே, இந்த யாத்திரையினாலே சரக்குக்கும் கப்பலுக்கும் மாத்திரமல்ல, நம்முடைய ஜீவனுக்கும் வருத்தமும் மிகுந்த சேதமும் உண்டாயிருக்குமென்று காண்கிறேன் என்று சொல்லி, அவர்களை எச்சரித்தான்.]]></a:t>
+              <a:t><![CDATA[22. And now I exhort you to be of good cheer: for there shall be no loss of any man's life among you, but of the ship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4708,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மனுஷரே, இந்த யாத்திரையினாலே சரக்குக்கும் கப்பலுக்கும் மாத்திரமல்ல, நம்முடைய ஜீவனுக்கும் வருத்தமும் மிகுந்த சேதமும் உண்டாயிருக்குமென்று காண்கிறேன் என்று சொல்லி, அவர்களை எச்சரித்தான்.]]></a:t>
+              <a:t><![CDATA[23. For there stood by me this night the angel of God, whose I am, and whom I serve,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4817,51 +4845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நூற்றுக்கு அதிபதி பவுலினால் சொல்லப்பட்டவைகளைப் பார்க்கிலும் மாலுமியையும் கப்பல் எஜமானையும் அதிகமாய் நம்பினான்.]]></a:t>
+              <a:t><![CDATA[23. For there stood by me this night the angel of God, whose I am, and whom I serve,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4926,51 +4954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நூற்றுக்கு அதிபதி பவுலினால் சொல்லப்பட்டவைகளைப் பார்க்கிலும் மாலுமியையும் கப்பல் எஜமானையும் அதிகமாய் நம்பினான்.]]></a:t>
+              <a:t><![CDATA[24. Saying, Fear not, Paul; you must be brought before Caesar: and, lo, God has given you all them that sail with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5035,51 +5063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது எல்லாரும் திடமனப்பட்டுப் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Saying, Fear not, Paul; you must be brought before Caesar: and, lo, God has given you all them that sail with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5144,51 +5172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கப்பலில் இருநூற்றெழுபத்தாறுபேர் இருந்தோம்.]]></a:t>
+              <a:t><![CDATA[25. Wherefore, sirs, be of good cheer: for I believe God, that it shall be even as it was told me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5253,51 +5281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகிலும், திடமனதாயிருங்களென்று இப்பொழுது உங்களுக்குத் தைரியஞ்சொல்லுகிறேன். கப்பற்சேதமேயல்லாமல் உங்களில் ஒருவனுக்கும் பிராணச்சேதம் வராது.]]></a:t>
+              <a:t><![CDATA[2. And entering into a ship of Adramyttium, we launched, meaning to sail by the coasts of Asia; one Aristarchus, a Macedonian of Thessalonica, being with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5362,51 +5390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. திருப்தியாகப் புசித்தபின்பு அவர்கள் கோதுமையைக் கடலிலே எறிந்து, கப்பலை இலகுவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Wherefore, sirs, be of good cheer: for I believe God, that it shall be even as it was told me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5471,51 +5499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்தத் துறைமுகம் மழைகாலத்திலே தங்குவதற்கு வசதியாயிராதபடியினால், அவ்விடத்தை விட்டுத் தென்மேற்கையும் வடமேற்கையும் நோக்கியிருக்கும் கிரேத்தாதீவிலுள்ள துறைமுகமாகிய பேனிக்ஸ் என்னும் இடத்தில் சேரக்கூடுமானால் சேர்ந்து, மழைகாலத்தில் தங்கும்படி அநேகம்பேர் ஆலோசனை சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Nevertheless we must be cast upon a certain island.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5580,51 +5608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்தத் துறைமுகம் மழைகாலத்திலே தங்குவதற்கு வசதியாயிராதபடியினால், அவ்விடத்தை விட்டுத் தென்மேற்கையும் வடமேற்கையும் நோக்கியிருக்கும் கிரேத்தாதீவிலுள்ள துறைமுகமாகிய பேனிக்ஸ் என்னும் இடத்தில் சேரக்கூடுமானால் சேர்ந்து, மழைகாலத்தில் தங்கும்படி அநேகம்பேர் ஆலோசனை சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[27. But when the fourteenth night was come, as we were driven up and down in Adria, about midnight the sailors deemed that they drew near to some country;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5689,51 +5717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்தத் துறைமுகம் மழைகாலத்திலே தங்குவதற்கு வசதியாயிராதபடியினால், அவ்விடத்தை விட்டுத் தென்மேற்கையும் வடமேற்கையும் நோக்கியிருக்கும் கிரேத்தாதீவிலுள்ள துறைமுகமாகிய பேனிக்ஸ் என்னும் இடத்தில் சேரக்கூடுமானால் சேர்ந்து, மழைகாலத்தில் தங்கும்படி அநேகம்பேர் ஆலோசனை சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[27. But when the fourteenth night was come, as we were driven up and down in Adria, about midnight the sailors deemed that they drew near to some country;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5798,51 +5826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பொழுது விடிந்தபின்பு, இன்னபூமியென்று அறியாதிருந்தார்கள். அப்பொழுது சமமான கரையுள்ள ஒரு துறைமுகம் அவர்களுக்குத் தென்பட்டது; கூடுமானால் அதற்குள் கப்பலையோட்ட யோசனையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[28. And sounded, and found it twenty fathoms: and when they had gone a little further, they sounded again, and found it fifteen fathoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5907,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பொழுது விடிந்தபின்பு, இன்னபூமியென்று அறியாதிருந்தார்கள். அப்பொழுது சமமான கரையுள்ள ஒரு துறைமுகம் அவர்களுக்குத் தென்பட்டது; கூடுமானால் அதற்குள் கப்பலையோட்ட யோசனையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[28. And sounded, and found it twenty fathoms: and when they had gone a little further, they sounded again, and found it fifteen fathoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6016,51 +6044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தென்றல் மெதுவாயடித்தபடியால், தாங்கள் கோரினது கைகூடிவந்ததென்று எண்ணி, அவ்விடம்விட்டுப் பெயர்ந்து கிரேத்தாதீவுக்கு அருகாக ஓடினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Then fearing lest we should have fallen upon rocks, they cast four anchors out of the stern, and wished for the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6125,51 +6153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தென்றல் மெதுவாயடித்தபடியால், தாங்கள் கோரினது கைகூடிவந்ததென்று எண்ணி, அவ்விடம்விட்டுப் பெயர்ந்து கிரேத்தாதீவுக்கு அருகாக ஓடினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Then fearing lest we should have fallen upon rocks, they cast four anchors out of the stern, and wished for the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6234,51 +6262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. நங்கூரங்களை அறுத்துக் கடலிலே விட்டுவிட்டு, சுக்கான்களுடைய கட்டுகளைத் தளரவிட்டு, பெரும்பாயைக் காற்றுமுகமாய் விரித்து, கரைக்கு நேராய் ஓடி,]]></a:t>
+              <a:t><![CDATA[30. And as the sailors were about to flee out of the ship, when they had let down the boat into the sea, under colour as though they would have cast anchors out of the bow,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6343,51 +6371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. நங்கூரங்களை அறுத்துக் கடலிலே விட்டுவிட்டு, சுக்கான்களுடைய கட்டுகளைத் தளரவிட்டு, பெரும்பாயைக் காற்றுமுகமாய் விரித்து, கரைக்கு நேராய் ஓடி,]]></a:t>
+              <a:t><![CDATA[30. And as the sailors were about to flee out of the ship, when they had let down the boat into the sea, under colour as though they would have cast anchors out of the bow,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6452,51 +6480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகிலும், திடமனதாயிருங்களென்று இப்பொழுது உங்களுக்குத் தைரியஞ்சொல்லுகிறேன். கப்பற்சேதமேயல்லாமல் உங்களில் ஒருவனுக்கும் பிராணச்சேதம் வராது.]]></a:t>
+              <a:t><![CDATA[2. And entering into a ship of Adramyttium, we launched, meaning to sail by the coasts of Asia; one Aristarchus, a Macedonian of Thessalonica, being with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6561,51 +6589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கொஞ்சநேரத்துக்குள்ளே யூரோக்கிலிதோன் என்னுங் கடுங்காற்று அதில் மோதிற்று.]]></a:t>
+              <a:t><![CDATA[31. Paul said to the centurion and to the soldiers, Except these abide in the ship, all of you cannot be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6670,51 +6698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இருபுறமும் கடல் மோதிய ஒருஇடத்திலே கப்பலைத் தட்டவைத்தார்கள்; முன்னணியம் ஊன்றி அசையாமலிருந்தது, பின்னணியம் அலைகளுடைய பலத்தினால் உடைந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[31. Paul said to the centurion and to the soldiers, Except these abide in the ship, all of you cannot be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6779,51 +6807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இருபுறமும் கடல் மோதிய ஒருஇடத்திலே கப்பலைத் தட்டவைத்தார்கள்; முன்னணியம் ஊன்றி அசையாமலிருந்தது, பின்னணியம் அலைகளுடைய பலத்தினால் உடைந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[32. Then the soldiers cut off the ropes of the boat, and let her fall off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6888,51 +6916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கப்பல் அதில் அகப்பட்டுக்கொண்டு, காற்றுக்கு எதிர்த்துப்போகக்கூடாதபடியினால் காற்றின் போக்கிலே கொண்டுபோகப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[33. And while the day was coming on, Paul besought them all to take food, saying, This day is the fourteenth day that all of you have tarried and continued fasting, having taken nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6997,51 +7025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது காவல்பண்ணப்பட்டவர்களில் ஒருவனும் நீந்தி ஓடிப்போகாதபடிக்கு அவர்களைக் கொன்றுபோடவேண்டுமென்று போர்ச்சேவகர் யோசனையாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And while the day was coming on, Paul besought them all to take food, saying, This day is the fourteenth day that all of you have tarried and continued fasting, having taken nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7106,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது காவல்பண்ணப்பட்டவர்களில் ஒருவனும் நீந்தி ஓடிப்போகாதபடிக்கு அவர்களைக் கொன்றுபோடவேண்டுமென்று போர்ச்சேவகர் யோசனையாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. Wherefore I pray you to take some food: for this is for your health: for there shall not an hair fall from the head of any of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7215,51 +7243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படிக் கிலவுதா என்னப்பட்ட ஒரு சின்ன தீவின் ஒதுக்கிலே ஓடுகையில் வெகு வருத்தத்தோடே படவை வசப்படுத்தினோம்.]]></a:t>
+              <a:t><![CDATA[34. Wherefore I pray you to take some food: for this is for your health: for there shall not an hair fall from the head of any of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7324,51 +7352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதை அவர்கள் தூக்கியெடுத்த பின்பு, பல உபாயங்கள் செய்து, கப்பலைச் சுற்றிக் கட்டி, சொரிமணலிலே விழுவோமென்று பயந்து, பாய்களை இறக்கி, இவ்விதமாய்க் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And when he had thus spoken, he took bread, and gave thanks to God in presence of them all: and when he had broken it, he began to eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7433,51 +7461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதை அவர்கள் தூக்கியெடுத்த பின்பு, பல உபாயங்கள் செய்து, கப்பலைச் சுற்றிக் கட்டி, சொரிமணலிலே விழுவோமென்று பயந்து, பாய்களை இறக்கி, இவ்விதமாய்க் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And when he had thus spoken, he took bread, and gave thanks to God in presence of them all: and when he had broken it, he began to eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7542,51 +7570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மேலும் பெருங்காற்று மழையில் நாங்கள் மிகவும் அடிபட்டபடியினால், மறுநாளில் சில சரக்குகளைக் கடலில் எறிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. Then were they all of good cheer, and they also took some food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7651,51 +7679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏனென்றால், என்னை ஆட்கொண்டவரும் நான் சேவிக்கிறவருமான தேவனுடைய தூதனானவன் இந்த இராத்திரியிலே என்னிடத்தில் வந்துநின்று:]]></a:t>
+              <a:t><![CDATA[3. And the next day we touched at Sidon. And Julius courteously pleaded Paul, and gave him liberty to go unto his friends to refresh himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7760,51 +7788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மூன்றாம் நாளிலே கப்பலின் தளவாடங்களை எங்கள் கைகளினாலே எடுத்து எறிந்தோம்.]]></a:t>
+              <a:t><![CDATA[37. And we were in all in the ship two hundred threescore and sixteen souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7869,51 +7897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அநேகநாளாய்ச் சூரியனாவது நட்சத்திரங்களாவது காணப்படாமல், மிகுந்த பெருங்காற்றுமழையும் அடித்துக்கொண்டிருந்தபடியினால், இனி தப்பிப்பிழைப்போமென்னும் நம்பிக்கை முழுமையும் அற்றுப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[38. And when they had eaten enough, they lightened the ship, and cast out the wheat into the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7978,51 +8006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அநேகநாளாய்ச் சூரியனாவது நட்சத்திரங்களாவது காணப்படாமல், மிகுந்த பெருங்காற்றுமழையும் அடித்துக்கொண்டிருந்தபடியினால், இனி தப்பிப்பிழைப்போமென்னும் நம்பிக்கை முழுமையும் அற்றுப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[39. And when it was day, they knew not the land: but they discovered a certain creek with a shore, into the which they were minded, if it were possible, to thrust in the ship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8087,51 +8115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நூற்றுக்கு அதிபதி பவுலைக் காப்பாற்ற மனதாயிருந்து, அவர்களுடைய யோசனையைத் தடுத்து, நீந்தத்தக்கவர்கள் முந்திக் கடலில் விழுந்து கரையேறவும்,]]></a:t>
+              <a:t><![CDATA[39. And when it was day, they knew not the land: but they discovered a certain creek with a shore, into the which they were minded, if it were possible, to thrust in the ship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8196,51 +8224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நூற்றுக்கு அதிபதி பவுலைக் காப்பாற்ற மனதாயிருந்து, அவர்களுடைய யோசனையைத் தடுத்து, நீந்தத்தக்கவர்கள் முந்திக் கடலில் விழுந்து கரையேறவும்,]]></a:t>
+              <a:t><![CDATA[40. And when they had taken up the anchors, they committed themselves unto the sea, and loosed the rudder bands, and hoisted up the mainsail to the wind, and made toward shore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8305,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. மற்றவர்களில் சிலர் பலகைகள்மேலும், சிலர் கப்பல் துண்டுகள்மேலும் போய்க் கரையேறவும் கட்டளையிட்டான்; இவ்விதமாய் எல்லாரும் தப்பிக் கரைசேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[40. And when they had taken up the anchors, they committed themselves unto the sea, and loosed the rudder bands, and hoisted up the mainsail to the wind, and made toward shore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8414,51 +8442,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. மற்றவர்களில் சிலர் பலகைகள்மேலும், சிலர் கப்பல் துண்டுகள்மேலும் போய்க் கரையேறவும் கட்டளையிட்டான்; இவ்விதமாய் எல்லாரும் தப்பிக் கரைசேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And falling into a place where two seas met, they ran the ship aground; and the front part stuck fast, and remained immoveable, but the hinder part was broken with the violence of the waves.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And falling into a place where two seas met, they ran the ship aground; and the front part stuck fast, and remained immoveable, but the hinder part was broken with the violence of the waves.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And the soldiers' counsel was to kill the prisoners, lest any of them should swim out, and escape.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And the soldiers' counsel was to kill the prisoners, lest any of them should swim out, and escape.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8523,51 +8878,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பவுலே, பயப்படாதே, நீ இராயனுக்கு முன்பாக நிற்கவேண்டும். இதோ, உன்னுடனேகூட யாத்திரைபண்ணுகிற யாவரையும் தேவன் உனக்குத் தயவுபண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And the next day we touched at Sidon. And Julius courteously pleaded Paul, and gave him liberty to go unto his friends to refresh himself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. But the centurion, willing to save Paul, kept them from their purpose; and commanded that they which could swim should cast themselves first into the sea, and get to land:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. But the centurion, willing to save Paul, kept them from their purpose; and commanded that they which could swim should cast themselves first into the sea, and get to land:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And the rest, some on boards, and some on broken pieces of the ship. And so it came to pass, that they escaped all safe to land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And the rest, some on boards, and some on broken pieces of the ship. And so it came to pass, that they escaped all safe to land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8632,51 +9423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பவுலே, பயப்படாதே, நீ இராயனுக்கு முன்பாக நிற்கவேண்டும். இதோ, உன்னுடனேகூட யாத்திரைபண்ணுகிற யாவரையும் தேவன் உனக்குத் தயவுபண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And when we had launched from thence, we sailed under Cyprus, because the winds were contrary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8711,51 +9502,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089654" r:id="rId1"/>
+    <p:sldLayoutId id="2478619107" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9339,54 +10130,110 @@
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9499,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Wherefore, sirs, be of good cheer: for I believe God, that it shall be even as it was told me.]]></a:t>
+              <a:t><![CDATA[5. பின்பு சிலிசியா பம்பிலியா நாடுகளின் கடல்வழியாய் ஓடி, லீசியா நாட்டு மீறாப்பட்டணத்தில் சேர்ந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Nevertheless we must be cast upon a certain island.]]></a:t>
+              <a:t><![CDATA[6. இத்தாலியாவுக்குப் போகிற அலெக்சந்திரியா பட்டணத்துக் கப்பலை நூற்றுக்கு அதிபதி அங்கே கண்டு, எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But when the fourteenth night was come, as we were driven up and down in Adria, about midnight]]></a:t>
+              <a:t><![CDATA[அதில் ஏற்றினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sailors deemed that they drew near to some country;]]></a:t>
+              <a:t><![CDATA[7. காற்று எங்களைத் தடுத்தபடியினாலே, நாங்கள் அநேகநாள் மெதுவாய்ச் சென்று, வருத்தத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And sounded, and found it twenty fathoms: and when they had gone a little further, they sounded]]></a:t>
+              <a:t><![CDATA[கினீதுபட்டணத்திற்கு எதிரே வந்து, சல்மோனே ஊருக்கு எதிராய்க் கிரேத்தாதீவின் ஒதுக்கில் ஓடினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again, and found it fifteen fathoms.]]></a:t>
+              <a:t><![CDATA[8. அதை வருத்தத்தோடே கடந்து, நல்ல துறைமுகம் என்னப்பட்ட ஒரு இடத்திற்கு வந்தோம்; லசேயப்பட்டணம் அதற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Then fearing lest we should have fallen upon rocks, they cast four anchors out of the stern, and]]></a:t>
+              <a:t><![CDATA[சமீபமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wished for the day.]]></a:t>
+              <a:t><![CDATA[9. வெகுகாலம் சென்று, உபவாசநாளும் கழிந்துபோனபடியினாலே, இனிக் கப்பல்யாத்திரை செய்கிறது மோசத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And as the sailors were about to flee out of the ship, when they had let down the boat into the]]></a:t>
+              <a:t><![CDATA[ஏதுவாயிருக்குமென்று, பவுல் அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sea, under colour as though they would have cast anchors out of the bow,]]></a:t>
+              <a:t><![CDATA[10. மனுஷரே, இந்த யாத்திரையினாலே சரக்குக்கும் கப்பலுக்கும் மாத்திரமல்ல, நம்முடைய ஜீவனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But after long abstinence Paul stood forth in the midst of them, and said, Sirs, all of you]]></a:t>
+              <a:t><![CDATA[1. நாங்கள் இத்தாலியா தேசத்துக்குக் கப்பல் ஏறிப் போகும்படி தீர்மானிக்கப்பட்டபோது, பவுலையும் காவலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Paul said to the centurion and to the soldiers, Except these abide in the ship, all of you]]></a:t>
+              <a:t><![CDATA[வருத்தமும் மிகுந்த சேதமும் உண்டாயிருக்குமென்று காண்கிறேன் என்று சொல்லி, அவர்களை எச்சரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cannot be saved.]]></a:t>
+              <a:t><![CDATA[11. நூற்றுக்கு அதிபதி பவுலினால் சொல்லப்பட்டவைகளைப் பார்க்கிலும் மாலுமியையும் கப்பல் எஜமானையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And when it was determined that we should sail into Italy, they delivered Paul and certain other]]></a:t>
+              <a:t><![CDATA[அதிகமாய் நம்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prisoners unto one named Julius, a centurion of Augustus' band.]]></a:t>
+              <a:t><![CDATA[12. அந்தத் துறைமுகம் மழைகாலத்திலே தங்குவதற்கு வசதியாயிராதபடியினால், அவ்விடத்தை விட்டுத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And entering into a ship of Adramyttium, we launched, meaning to sail by the coasts of Asia; one]]></a:t>
+              <a:t><![CDATA[தென்மேற்கையும் வடமேற்கையும் நோக்கியிருக்கும் கிரேத்தாதீவிலுள்ள துறைமுகமாகிய பேனிக்ஸ் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Aristarchus, a Macedonian of Thessalonica, being with us.]]></a:t>
+              <a:t><![CDATA[இடத்தில் சேரக்கூடுமானால் சேர்ந்து, மழைகாலத்தில் தங்கும்படி அநேகம்பேர் ஆலோசனை சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the next day we touched at Sidon. And Julius courteously pleaded Paul, and gave him liberty]]></a:t>
+              <a:t><![CDATA[13. தென்றல் மெதுவாயடித்தபடியால், தாங்கள் கோரினது கைகூடிவந்ததென்று எண்ணி, அவ்விடம்விட்டுப் பெயர்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to go unto his friends to refresh himself.]]></a:t>
+              <a:t><![CDATA[கிரேத்தாதீவுக்கு அருகாக ஓடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Then the soldiers cut off the ropes of the boat, and let her fall off.]]></a:t>
+              <a:t><![CDATA[14. கொஞ்சநேரத்துக்குள்ளே யூரோக்கிலிதோன் என்னுங் கடுங்காற்று அதில் மோதிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And when we had launched from thence, we sailed under Cyprus, because the winds were contrary.]]></a:t>
+              <a:t><![CDATA[15. கப்பல் அதில் அகப்பட்டுக்கொண்டு, காற்றுக்கு எதிர்த்துப்போகக்கூடாதபடியினால் காற்றின் போக்கிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should have hearkened unto me, and not have loosed from Crete, and to have gained this harm and]]></a:t>
+              <a:t><![CDATA[வைக்கப்பட்டிருந்த வேறுசிலரையும் அகுஸ்து பட்டாளத்தைச் சேர்ந்த யூலியு என்னும்பேர் கொண்ட நூற்றுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And while the day was coming on, Paul besought them all to take food, saying, This day is the]]></a:t>
+              <a:t><![CDATA[கொண்டுபோகப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fourteenth day that all of you have tarried and continued fasting, having taken nothing.]]></a:t>
+              <a:t><![CDATA[16. அப்படிக் கிலவுதா என்னப்பட்ட ஒரு சின்ன தீவின் ஒதுக்கிலே ஓடுகையில் வெகு வருத்தத்தோடே படவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And when we had sailed over the sea of Cilicia and Pamphylia, we came to Myra, a city of Lycia.]]></a:t>
+              <a:t><![CDATA[வசப்படுத்தினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Wherefore I pray you to take some food: for this is for your health: for there shall not an hair]]></a:t>
+              <a:t><![CDATA[17. அதை அவர்கள் தூக்கியெடுத்த பின்பு, பல உபாயங்கள் செய்து, கப்பலைச் சுற்றிக் கட்டி, சொரிமணலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fall from the head of any of you.]]></a:t>
+              <a:t><![CDATA[விழுவோமென்று பயந்து, பாய்களை இறக்கி, இவ்விதமாய்க் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And there the centurion found a ship of Alexandria sailing into Italy; and he put us therein.]]></a:t>
+              <a:t><![CDATA[18. மேலும் பெருங்காற்று மழையில் நாங்கள் மிகவும் அடிபட்டபடியினால், மறுநாளில் சில சரக்குகளைக் கடலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when we had sailed slowly many days, and scarce were come opposite to Cnidus, the wind not]]></a:t>
+              <a:t><![CDATA[எறிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[suffering us, we sailed under Crete, opposite to Salmone;]]></a:t>
+              <a:t><![CDATA[19. மூன்றாம் நாளிலே கப்பலின் தளவாடங்களை எங்கள் கைகளினாலே எடுத்து எறிந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And when he had thus spoken, he took bread, and gave thanks to God in presence of them all: and]]></a:t>
+              <a:t><![CDATA[20. அநேகநாளாய்ச் சூரியனாவது நட்சத்திரங்களாவது காணப்படாமல், மிகுந்த பெருங்காற்றுமழையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when he had broken it, he began to eat.]]></a:t>
+              <a:t><![CDATA[அடித்துக்கொண்டிருந்தபடியினால், இனி தப்பிப்பிழைப்போமென்னும் நம்பிக்கை முழுமையும் அற்றுப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[loss.]]></a:t>
+              <a:t><![CDATA[அதிபதியினிடத்தில் ஒப்புவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And, hardly passing it, came unto a place which is called The fair havens; nigh unto which was]]></a:t>
+              <a:t><![CDATA[21. அநேகநாள் அவர்கள் போஜனம்பண்ணாமல் இருந்தபோது, பவுல் அவர்கள் நடுவிலே நின்று: மனுஷரே, இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the city of Lasea.]]></a:t>
+              <a:t><![CDATA[வருத்தமும் சேதமும் வாராதபடிக்கு என் சொல்லைக்கேட்டு, கிரேத்தாதீவை விட்டுப்புறப்படாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Now when much time was spent, and when sailing was now dangerous, because the fast was now]]></a:t>
+              <a:t><![CDATA[இருக்கவேண்டியதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[already past, Paul admonished them,]]></a:t>
+              <a:t><![CDATA[22. ஆகிலும், திடமனதாயிருங்களென்று இப்பொழுது உங்களுக்குத் தைரியஞ்சொல்லுகிறேன். கப்பற்சேதமேயல்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And said unto them, Sirs, I perceive that this voyage will be with hurt and much damage, not]]></a:t>
+              <a:t><![CDATA[உங்களில் ஒருவனுக்கும் பிராணச்சேதம் வராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[only of the lading and ship, but also of our lives.]]></a:t>
+              <a:t><![CDATA[23. ஏனென்றால், என்னை ஆட்கொண்டவரும் நான் சேவிக்கிறவருமான தேவனுடைய தூதனானவன் இந்த இராத்திரியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Nevertheless the centurion believed the master and the owner of the ship, more than those things]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் வந்துநின்று:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which were spoken by Paul.]]></a:t>
+              <a:t><![CDATA[24. பவுலே, பயப்படாதே, நீ இராயனுக்கு முன்பாக நிற்கவேண்டும். இதோ, உன்னுடனேகூட யாத்திரைபண்ணுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Then were they all of good cheer, and they also took some food.]]></a:t>
+              <a:t><![CDATA[யாவரையும் தேவன் உனக்குத் தயவுபண்ணினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And we were in all in the ship two hundred threescore and sixteen souls.]]></a:t>
+              <a:t><![CDATA[25. ஆனபடியினால் மனுஷரே, திடமனதாயிருங்கள். எனக்குச் சொல்லப்பட்டபிரகாரமாகவே நடக்கும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And now I exhort you to be of good cheer: for there shall be no loss of any man's life among]]></a:t>
+              <a:t><![CDATA[2. அதிரமித்தியம் ஊர்க்கப்பலில் நாங்கள் ஏறி, ஆசியா நாட்டுக் கரைபிடித்தோடவேண்டுமென்று நினைத்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And when they had eaten enough, they lightened the ship, and cast out the wheat into the sea.]]></a:t>
+              <a:t><![CDATA[தேவனிடத்தில் நம்பிக்கையாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And because the haven was not commodious to winter in, the more part advised to depart thence]]></a:t>
+              <a:t><![CDATA[26. ஆயினும் நாம் ஒரு தீவிலே விழவேண்டியதாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also, if by any means they might attain to Phenice, and there to winter; which is an haven of Crete,]]></a:t>
+              <a:t><![CDATA[27. பதினாலாம் இராத்திரியானபோது, நாங்கள் ஆதிரியாக் கடலிலே அலைவுபட்டு ஓடுகையில், நடுஜாமத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and lies toward the south west and north west.]]></a:t>
+              <a:t><![CDATA[கப்பலாட்களுக்கு ஒரு கரை கிட்டிவருகிறதாகத் தோன்றிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And when it was day, they knew not the land: but they discovered a certain creek with a shore,]]></a:t>
+              <a:t><![CDATA[28. உடனே அவர்கள் விழுதுவிட்டு இருபது பாகமென்று கண்டார்கள்; சற்றப்புறம் போனபொழுது, மறுபடியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into the which they were minded, if it were possible, to thrust in the ship.]]></a:t>
+              <a:t><![CDATA[விழுதுவிட்டுப் பதினைந்து பாகமென்று கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And when the south wind blew softly, supposing that they had obtained their purpose, loosing]]></a:t>
+              <a:t><![CDATA[29. பாறையிடங்களில் விழுவோமென்று பயந்து, பின்னணியத்திலிருந்து நாலு நங்கூரங்களைப்போட்டு, பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thence, they sailed close by Crete.]]></a:t>
+              <a:t><![CDATA[எப்போது விடியுமோ என்றிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And when they had taken up the anchors, they committed themselves unto the sea, and loosed the]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது கப்பலாட்கள் கப்பலை விட்டோடிப்போக வகைதேடி, முன்னணியத்திலிருந்து நங்கூரங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rudder bands, and hoisted up the mainsail to the wind, and made toward shore.]]></a:t>
+              <a:t><![CDATA[போடப்போகிற பாவனையாய்ப் படவைக் கடலிலிறக்குகையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, but of the ship.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டோம். மக்கெதோனியா தேசத்துத் தெசலோனிக்கே பட்டணத்தானாகிய அரிஸ்தர்க்கு எங்களுடனேகூட இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But not long after there arose against it a tempestuous wind, called Euroclydon.]]></a:t>
+              <a:t><![CDATA[31. பவுல் நூற்றுக்கு அதிபதியையும் சேவகரையும் நோக்கி: இவர்கள் கப்பலிலிராவிட்டால் நீங்கள் தப்பிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And falling into a place where two seas met, they ran the ship aground; and the front part stuck]]></a:t>
+              <a:t><![CDATA[பிழைக்கமாட்டீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fast, and remained immoveable, but the hinder part was broken with the violence of the waves.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது, போர்ச்சேவகர் படவின் கயிறுகளை. அறுத்து, அதைத் தாழவிழவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when the ship was caught, and could not bear up into the wind, we let her drive.]]></a:t>
+              <a:t><![CDATA[33. பொழுது விடிகையில் எல்லாரும் போஜனம்பண்ணும்படி பவுல் அவர்களுக்குத் தைரியஞ்சொல்லி: நீங்கள் இன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And the soldiers' counsel was to kill the prisoners, lest any of them should swim out, and]]></a:t>
+              <a:t><![CDATA[பதினாலுநாளாய் ஒன்றும் சாப்பிடாமல் பட்டினியாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[escape.]]></a:t>
+              <a:t><![CDATA[34. ஆகையால் போஜனம்பண்ணும்படி உங்களை வேண்டிக்கொள்ளுகிறேன், நீங்கள் தப்பிப் பிழைப்பதற்கு அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And running under a certain island which is called Clauda, we had much work to come by the boat:]]></a:t>
+              <a:t><![CDATA[உதவியாயிருக்கும்; உங்கள் தலையிலிருந்து ஒரு மயிரும் விழாது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Which when they had taken up, they used support cables, undergirding the ship; and, fearing lest]]></a:t>
+              <a:t><![CDATA[35. இப்படிச் சொல்லி, அப்பத்தை எடுத்து, எல்லாருக்கு முன்பாகவும் தேவனை ஸ்தோத்திரித்து, அதைப் பிட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they should fall into the quicksand, strake sail, and so were driven.]]></a:t>
+              <a:t><![CDATA[புசிக்கத்தொடங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And we being exceedingly tossed with a tempest, the next day they lightened the ship;]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது எல்லாரும் திடமனப்பட்டுப் புசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. For there stood by me this night the angel of God, whose I am, and whom I serve,]]></a:t>
+              <a:t><![CDATA[3. மறுநாள் சீதோன் துறைபிடித்தோம். யூலியு பவுலைப் பட்சமாய் நடப்பித்து, அவன் தன் சிநேகிதரிடத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the third day we cast out with our own hands the cordage of the ship.]]></a:t>
+              <a:t><![CDATA[37. கப்பலில் இருநூற்றெழுபத்தாறுபேர் இருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And when neither sun nor stars in many days appeared, and no small tempest lay on us, all hope]]></a:t>
+              <a:t><![CDATA[38. திருப்தியாகப் புசித்தபின்பு அவர்கள் கோதுமையைக் கடலிலே எறிந்து, கப்பலை இலகுவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that we should be saved was then taken away.]]></a:t>
+              <a:t><![CDATA[39. பொழுது விடிந்தபின்பு, இன்னபூமியென்று அறியாதிருந்தார்கள். அப்பொழுது சமமான கரையுள்ள ஒரு துறைமுகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. But the centurion, willing to save Paul, kept them from their purpose; and commanded that they]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குத் தென்பட்டது; கூடுமானால் அதற்குள் கப்பலையோட்ட யோசனையாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which could swim should cast themselves first into the sea, and get to land:]]></a:t>
+              <a:t><![CDATA[40. நங்கூரங்களை அறுத்துக் கடலிலே விட்டுவிட்டு, சுக்கான்களுடைய கட்டுகளைத் தளரவிட்டு, பெரும்பாயைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And the rest, some on boards, and some on broken pieces of the ship. And so it came to pass,]]></a:t>
+              <a:t><![CDATA[காற்றுமுகமாய் விரித்து, கரைக்கு நேராய் ஓடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +19850,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they escaped all safe to land.]]></a:t>
+              <a:t><![CDATA[41. இருபுறமும் கடல் மோதிய ஒருஇடத்திலே கப்பலைத் தட்டவைத்தார்கள்; முன்னணியம் ஊன்றி அசையாமலிருந்தது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பின்னணியம் அலைகளுடைய பலத்தினால் உடைந்துபோயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அப்பொழுது காவல்பண்ணப்பட்டவர்களில் ஒருவனும் நீந்தி ஓடிப்போகாதபடிக்கு அவர்களைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொன்றுபோடவேண்டுமென்று போர்ச்சேவகர் யோசனையாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +20378,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Saying, Fear not, Paul; you must be brought before Caesar: and, lo, God has given you all them]]></a:t>
+              <a:t><![CDATA[போய்ப் பராமரிப்படையும்படிக்கு உத்தரவு கொடுத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. நூற்றுக்கு அதிபதி பவுலைக் காப்பாற்ற மனதாயிருந்து, அவர்களுடைய யோசனையைத் தடுத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீந்தத்தக்கவர்கள் முந்திக் கடலில் விழுந்து கரையேறவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. மற்றவர்களில் சிலர் பலகைகள்மேலும், சிலர் கப்பல் துண்டுகள்மேலும் போய்க் கரையேறவும் கட்டளையிட்டான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இவ்விதமாய் எல்லாரும் தப்பிக் கரைசேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that sail with you.]]></a:t>
+              <a:t><![CDATA[4. அவ்விடம்விட்டு நாங்கள் புறப்பட்டு, எதிர்காற்றாயிருந்தபடியினால், சீப்புருதீவின் ஒதுக்கிலே ஓடினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19328,91 +21099,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +21209,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19613,51 +21384,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>76</Slides>
+  <Slides>83</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>