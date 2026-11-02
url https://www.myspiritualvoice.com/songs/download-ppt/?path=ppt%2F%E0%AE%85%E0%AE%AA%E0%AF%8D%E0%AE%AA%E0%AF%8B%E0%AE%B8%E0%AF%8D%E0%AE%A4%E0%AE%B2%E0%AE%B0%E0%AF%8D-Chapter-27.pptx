--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -9502,51 +9502,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619107" r:id="rId1"/>
+    <p:sldLayoutId id="2482630802" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -21099,91 +21099,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21209,51 +21209,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>