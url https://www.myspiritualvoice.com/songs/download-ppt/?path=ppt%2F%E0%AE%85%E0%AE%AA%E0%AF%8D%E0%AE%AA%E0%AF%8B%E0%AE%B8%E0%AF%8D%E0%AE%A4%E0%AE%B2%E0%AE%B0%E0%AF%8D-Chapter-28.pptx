--- v0 (2026-06-10)
+++ v1 (2026-08-02)
@@ -117,50 +117,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -204,50 +212,54 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -408,53 +420,57 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுக்கு வீக்கங்கண்டு, அல்லது அவன் சடிதியாய் விழுந்து சாவானென்று அவர்கள் பார்த்துக்கொண்டிருந்தார்கள்; நெடுநேரமாய்ப் பார்த்துக்கொண்டிருந்தும், ஒரு சேதமும் அவனுக்கு வராததைக் கண்டபோது, வேறு சிந்தையாகி, இவன் தேவனென்று சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he shook off the beast into the fire, and felt no harm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுக்கு வீக்கங்கண்டு, அல்லது அவன் சடிதியாய் விழுந்து சாவானென்று அவர்கள் பார்த்துக்கொண்டிருந்தார்கள்; நெடுநேரமாய்ப் பார்த்துக்கொண்டிருந்தும், ஒரு சேதமும் அவனுக்கு வராததைக் கண்டபோது, வேறு சிந்தையாகி, இவன் தேவனென்று சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Nevertheless they looked when he should have swollen, or fallen down dead suddenly: but after they had looked a great while, and saw no harm come to him, they changed their minds, and said that he was a god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுக்கு வீக்கங்கண்டு, அல்லது அவன் சடிதியாய் விழுந்து சாவானென்று அவர்கள் பார்த்துக்கொண்டிருந்தார்கள்; நெடுநேரமாய்ப் பார்த்துக்கொண்டிருந்தும், ஒரு சேதமும் அவனுக்கு வராததைக் கண்டபோது, வேறு சிந்தையாகி, இவன் தேவனென்று சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Nevertheless they looked when he should have swollen, or fallen down dead suddenly: but after they had looked a great while, and saw no harm come to him, they changed their minds, and said that he was a god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தீவுக்கு முதலாளியாகிய புபிலியு என்னும் பேர்கொண்டவனுடைய நிலங்கள் அந்த இடத்திற்குச் சமீபமாயிருந்தது, அவன் எங்களை ஏற்றுக்கொண்டு, மூன்றுநாள் பட்சமாய் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[6. Nevertheless they looked when he should have swollen, or fallen down dead suddenly: but after they had looked a great while, and saw no harm come to him, they changed their minds, and said that he was a god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தீவுக்கு முதலாளியாகிய புபிலியு என்னும் பேர்கொண்டவனுடைய நிலங்கள் அந்த இடத்திற்குச் சமீபமாயிருந்தது, அவன் எங்களை ஏற்றுக்கொண்டு, மூன்றுநாள் பட்சமாய் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[7. In the same quarters were possessions of the chief man of the island, whose name was Publius; who received us, and lodged us three days courteously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தீவுக்கு முதலாளியாகிய புபிலியு என்னும் பேர்கொண்டவனுடைய நிலங்கள் அந்த இடத்திற்குச் சமீபமாயிருந்தது, அவன் எங்களை ஏற்றுக்கொண்டு, மூன்றுநாள் பட்சமாய் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[7. In the same quarters were possessions of the chief man of the island, whose name was Publius; who received us, and lodged us three days courteously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புபிலியுவினுடைய தகப்பன் ஜுரத்தினாலும் இரத்தபேதியினாலும் வருத்தப்பட்டுக் கிடந்தான்; பவுல் அவனிடத்திற்குப் போய் ஜெபம்பண்ணி, அவன்மேல் கைகளை வைத்து, அவனைக் குணமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, that the father of Publius lay sick of a fever and of a dysentery: to whom Paul entered in, and prayed, and laid his hands on him, and healed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புபிலியுவினுடைய தகப்பன் ஜுரத்தினாலும் இரத்தபேதியினாலும் வருத்தப்பட்டுக் கிடந்தான்; பவுல் அவனிடத்திற்குப் போய் ஜெபம்பண்ணி, அவன்மேல் கைகளை வைத்து, அவனைக் குணமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, that the father of Publius lay sick of a fever and of a dysentery: to whom Paul entered in, and prayed, and laid his hands on him, and healed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இது நடந்தபின்பு, தீவிலே இருந்தமற்ற வியாதிக்காரரும் வந்து, குணமாக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. So when this was done, others also, which had diseases in the island, came, and were healed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் எங்களுக்கு அநேக மரியாதை செய்து, நாங்கள் கப்பல் ஏறிப்போகிறபோது எங்களுக்குத் தேவையானவைகளை ஏற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Who also honoured us with many honours; and when we departed, they laded us with such things as were necessary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நாங்கள் தப்பிக் கரைசேர்ந்தபின்பு, அந்தத் தீவின்பேர் மெலித்தா என்று அறிந்தோம்.]]></a:t>
+              <a:t><![CDATA[1. And when they were escaped, then they knew that the island was called Melita.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் எங்களுக்கு அநேக மரியாதை செய்து, நாங்கள் கப்பல் ஏறிப்போகிறபோது எங்களுக்குத் தேவையானவைகளை ஏற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Who also honoured us with many honours; and when we departed, they laded us with such things as were necessary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மூன்றுமாதம் சென்றபின்பு, அந்த தீவிலே மழைகாலத்திற்குத் தங்கியிருந்த மிதுனம் என்னும் அடையாளமுடைய அலெக்சந்திரியா பட்டணத்துக் கப்பலிலே நாங்கள் ஏறிப் புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[11. And after three months we departed in a ship of Alexandria, which had wintered in the isle, whose sign was Castor and Pollux.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சீரகூசா பட்டணத்தைச் சேர்ந்து, அங்கே மூன்றுநாள் தங்கினோம்.]]></a:t>
+              <a:t><![CDATA[11. And after three months we departed in a ship of Alexandria, which had wintered in the isle, whose sign was Castor and Pollux.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவ்விடம் விட்டுச் சுற்றியோடி, ரேகியு துறைமுகத்துக்கு வந்து சேர்ந்தோம். மறுநாளில் தென்றற் காற்றெடுக்கையில் புறப்பட்டு, இரண்டாம் நாள் புத்தேயோலி பட்டணத்திற்கு வந்து,]]></a:t>
+              <a:t><![CDATA[12. And landing at Syracuse, we tarried there three days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவ்விடம் விட்டுச் சுற்றியோடி, ரேகியு துறைமுகத்துக்கு வந்து சேர்ந்தோம். மறுநாளில் தென்றற் காற்றெடுக்கையில் புறப்பட்டு, இரண்டாம் நாள் புத்தேயோலி பட்டணத்திற்கு வந்து,]]></a:t>
+              <a:t><![CDATA[13. And from thence we fetched a compass, and came to Rhegium: and after one day the south wind blew, and we came the next day to Puteoli:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கே சகோதரரைக் கண்டோம்; அவர்கள் எங்களை ஏழுநாள் தங்களிடத்தில் இருக்கும்படி வேண்டிக்கொண்டார்கள்; அந்தப்படி நாங்கள் இருந்து பின்பு ரோமாபுரிக்குப் போனோம்.]]></a:t>
+              <a:t><![CDATA[13. And from thence we fetched a compass, and came to Rhegium: and after one day the south wind blew, and we came the next day to Puteoli:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கே சகோதரரைக் கண்டோம்; அவர்கள் எங்களை ஏழுநாள் தங்களிடத்தில் இருக்கும்படி வேண்டிக்கொண்டார்கள்; அந்தப்படி நாங்கள் இருந்து பின்பு ரோமாபுரிக்குப் போனோம்.]]></a:t>
+              <a:t><![CDATA[14. Where we found brethren, and were desired to tarry with them seven days: and so we went toward Rome.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவ்விடத்திலுள்ள சகோதரர்கள் நாங்கள் வருகிற செய்தியைக் கேள்விப்பட்டு, சிலர் அப்பியுபுரம்வரைக்கும், சிலர் மூன்று சத்திரம்வரைக்கும், எங்களுக்கு எதிர்கொண்டுவந்தார்கள்; அவர்களைப் பவுல் கண்டு, தேவனை ஸ்தோத்திரித்துத் தைரியமடைந்தான்.]]></a:t>
+              <a:t><![CDATA[14. Where we found brethren, and were desired to tarry with them seven days: and so we went toward Rome.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவ்விடத்திலுள்ள சகோதரர்கள் நாங்கள் வருகிற செய்தியைக் கேள்விப்பட்டு, சிலர் அப்பியுபுரம்வரைக்கும், சிலர் மூன்று சத்திரம்வரைக்கும், எங்களுக்கு எதிர்கொண்டுவந்தார்கள்; அவர்களைப் பவுல் கண்டு, தேவனை ஸ்தோத்திரித்துத் தைரியமடைந்தான்.]]></a:t>
+              <a:t><![CDATA[15. And from thence, when the brethren heard of us, they came to meet us as far as Appii forum, and The three taverns: whom when Paul saw, he thanked God, and took courage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாங்கள் ரோமாபுரியில் சேர்ந்தபோது, நூற்றுக்கு அதிபதி தன் காவலிலிருந்தவர்களைச் சேனாபதியினிடத்தில் ஒப்புக்கொடுத்தான்; அப்பொழுது பவுல் தன்னைக் காத்திருக்கிற சேவகனுடனே தனித்துக் குடியிருக்கும்படி உத்தரவு பெற்றுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[15. And from thence, when the brethren heard of us, they came to meet us as far as Appii forum, and The three taverns: whom when Paul saw, he thanked God, and took courage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்நியராகிய அந்தத் தீவார் எங்களுக்குப் பாராட்டின அன்பு கொஞ்சமல்ல. அந்த வேளையிலே பிடித்திருந்த மழைக்காகவும் குளிருக்காகவும் அவர்கள் நெருப்பை மூட்டி, எங்கள் அனைவரையும் சேர்த்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the natives people showed us no little kindness: for they kindled a fire, and received us every one, because of the present rain, and because of the cold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாங்கள் ரோமாபுரியில் சேர்ந்தபோது, நூற்றுக்கு அதிபதி தன் காவலிலிருந்தவர்களைச் சேனாபதியினிடத்தில் ஒப்புக்கொடுத்தான்; அப்பொழுது பவுல் தன்னைக் காத்திருக்கிற சேவகனுடனே தனித்துக் குடியிருக்கும்படி உத்தரவு பெற்றுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[15. And from thence, when the brethren heard of us, they came to meet us as far as Appii forum, and The three taverns: whom when Paul saw, he thanked God, and took courage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +3037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மூன்றுநாளைக்குப்பின்பு, பவுல் யூதரில் பிரதானமானவர்களை வரவழைத்தான்; அவர்கள் கூடிவந்திருந்தபோது, அவன் அவர்களை நோக்கி: சகோதரரே, நம்முடைய ஜனங்களுக்கும் நம்முடைய முன்னோர்களின் முறைமைகளுக்கும் விரோதமானதொன்றையும் நான் செய்யாமலிருந்தும், கட்டப்பட்டவனாக எருசலேமிலிருந்து ரோமர் கைகளில் ஒப்புக்கொடுக்கப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[16. And when we came to Rome, the centurion delivered the prisoners to the captain of the guard: but Paul was suffered to dwell by himself with a soldier that kept him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மூன்றுநாளைக்குப்பின்பு, பவுல் யூதரில் பிரதானமானவர்களை வரவழைத்தான்; அவர்கள் கூடிவந்திருந்தபோது, அவன் அவர்களை நோக்கி: சகோதரரே, நம்முடைய ஜனங்களுக்கும் நம்முடைய முன்னோர்களின் முறைமைகளுக்கும் விரோதமானதொன்றையும் நான் செய்யாமலிருந்தும், கட்டப்பட்டவனாக எருசலேமிலிருந்து ரோமர் கைகளில் ஒப்புக்கொடுக்கப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[16. And when we came to Rome, the centurion delivered the prisoners to the captain of the guard: but Paul was suffered to dwell by himself with a soldier that kept him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மூன்றுநாளைக்குப்பின்பு, பவுல் யூதரில் பிரதானமானவர்களை வரவழைத்தான்; அவர்கள் கூடிவந்திருந்தபோது, அவன் அவர்களை நோக்கி: சகோதரரே, நம்முடைய ஜனங்களுக்கும் நம்முடைய முன்னோர்களின் முறைமைகளுக்கும் விரோதமானதொன்றையும் நான் செய்யாமலிருந்தும், கட்டப்பட்டவனாக எருசலேமிலிருந்து ரோமர் கைகளில் ஒப்புக்கொடுக்கப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[16. And when we came to Rome, the centurion delivered the prisoners to the captain of the guard: but Paul was suffered to dwell by himself with a soldier that kept him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் என்னை நியாயம் விசாரித்தபோது மரணத்துக்கேதுவான குற்றம் ஒன்றும் என்னிடத்தில் காணாதபடியினால், என்னை விடுதலையாக்க மனதாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, that after three days Paul called the chief of the Jews together: and when they were come together, he said unto them, Men and brethren, though I have committed nothing against the people, or customs of our fathers, yet was I delivered prisoner from Jerusalem into the hands of the Romans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் என்னை நியாயம் விசாரித்தபோது மரணத்துக்கேதுவான குற்றம் ஒன்றும் என்னிடத்தில் காணாதபடியினால், என்னை விடுதலையாக்க மனதாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, that after three days Paul called the chief of the Jews together: and when they were come together, he said unto them, Men and brethren, though I have committed nothing against the people, or customs of our fathers, yet was I delivered prisoner from Jerusalem into the hands of the Romans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதர்கள் அதற்கு எதிர்பேசினபோது, நான் இராயனுக்கு அபயமிடவேண்டியதாயிருந்தது; ஆயினும் என் ஜனத்தார்மேல் யாதொரு குற்றஞ் சாட்டவேண்டுமென்று நான் அப்படிச் செய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, that after three days Paul called the chief of the Jews together: and when they were come together, he said unto them, Men and brethren, though I have committed nothing against the people, or customs of our fathers, yet was I delivered prisoner from Jerusalem into the hands of the Romans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதர்கள் அதற்கு எதிர்பேசினபோது, நான் இராயனுக்கு அபயமிடவேண்டியதாயிருந்தது; ஆயினும் என் ஜனத்தார்மேல் யாதொரு குற்றஞ் சாட்டவேண்டுமென்று நான் அப்படிச் செய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, that after three days Paul called the chief of the Jews together: and when they were come together, he said unto them, Men and brethren, though I have committed nothing against the people, or customs of our fathers, yet was I delivered prisoner from Jerusalem into the hands of the Romans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இந்தக் காரியத்தினிமித்தமே உங்களைக் காணவும் உங்களுடனே பேசவும் உங்களை அழைப்பித்தேன். இஸ்ரவேலுடைய நம்பிக்கைக்காகவே இந்தச் சங்கிலியால் கட்டப்பட்டிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. Who, when they had examined me, would have let me go, because there was no cause of death in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இந்தக் காரியத்தினிமித்தமே உங்களைக் காணவும் உங்களுடனே பேசவும் உங்களை அழைப்பித்தேன். இஸ்ரவேலுடைய நம்பிக்கைக்காகவே இந்தச் சங்கிலியால் கட்டப்பட்டிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. Who, when they had examined me, would have let me go, because there was no cause of death in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +4018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்நியராகிய அந்தத் தீவார் எங்களுக்குப் பாராட்டின அன்பு கொஞ்சமல்ல. அந்த வேளையிலே பிடித்திருந்த மழைக்காகவும் குளிருக்காகவும் அவர்கள் நெருப்பை மூட்டி, எங்கள் அனைவரையும் சேர்த்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the natives people showed us no little kindness: for they kindled a fire, and received us every one, because of the present rain, and because of the cold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு அவர்கள் உன்னைக்குறித்து யூதேயாவிலிருந்து எங்களுக்குக் காகிதம் வரவுமில்லை, வந்த சகோதரரில் ஒருவனும் உன்பேரில் ஒரு பொல்லாங்கை அறிவித்ததுமில்லை, அதைப்பற்றிப் பேசினதுமில்லை.]]></a:t>
+              <a:t><![CDATA[19. But when the Jews spoke against it, I was constrained to appeal unto Caesar; not that I had ought to accuse my nation of.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு அவர்கள் உன்னைக்குறித்து யூதேயாவிலிருந்து எங்களுக்குக் காகிதம் வரவுமில்லை, வந்த சகோதரரில் ஒருவனும் உன்பேரில் ஒரு பொல்லாங்கை அறிவித்ததுமில்லை, அதைப்பற்றிப் பேசினதுமில்லை.]]></a:t>
+              <a:t><![CDATA[19. But when the Jews spoke against it, I was constrained to appeal unto Caesar; not that I had ought to accuse my nation of.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு அவர்கள் உன்னைக்குறித்து யூதேயாவிலிருந்து எங்களுக்குக் காகிதம் வரவுமில்லை, வந்த சகோதரரில் ஒருவனும் உன்பேரில் ஒரு பொல்லாங்கை அறிவித்ததுமில்லை, அதைப்பற்றிப் பேசினதுமில்லை.]]></a:t>
+              <a:t><![CDATA[20. For this cause therefore have I called for you, to see you, and to speak with you: because that for the hope of Israel I am bound with this chain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எங்கும் இந்த மதபேதத்துக்கு விரோதமாய்ப் பேசுகிறதாக நாங்கள் அறிந்திருக்கிறபடியால், இதைக்குறித்து உன்னுடைய அபிப்பிராயம் என்னவென்று கேட்டறிய விரும்புகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. For this cause therefore have I called for you, to see you, and to speak with you: because that for the hope of Israel I am bound with this chain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எங்கும் இந்த மதபேதத்துக்கு விரோதமாய்ப் பேசுகிறதாக நாங்கள் அறிந்திருக்கிறபடியால், இதைக்குறித்து உன்னுடைய அபிப்பிராயம் என்னவென்று கேட்டறிய விரும்புகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they said unto him, We neither received letters out of Judaea concerning you, neither any of the brethren that came showed or spoke any harm of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்காக அவர்கள் ஒரு நாளைக்குறித்து, அநேகம்பேர் அவன் தங்கியிருந்த வீட்டிற்கு அவனிடத்தில் வந்தார்கள். அவன் காலமே தொடங்கி சாயங்காலமட்டும் மோசேயின் நியாயப்பிரமாணத்திலும் தீர்க்கதரிசிகளின் ஆகமங்களிலும் இருந்து இயேசுவுக்கடுத்த விசேஷங்களை அவர்களுக்குப் போதித்து, தேவனுடைய ராஜ்யத்தைக் குறித்துச் சாட்சிகொடுத்து விஸ்தரித்துப் பேசினான்.]]></a:t>
+              <a:t><![CDATA[21. And they said unto him, We neither received letters out of Judaea concerning you, neither any of the brethren that came showed or spoke any harm of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்காக அவர்கள் ஒரு நாளைக்குறித்து, அநேகம்பேர் அவன் தங்கியிருந்த வீட்டிற்கு அவனிடத்தில் வந்தார்கள். அவன் காலமே தொடங்கி சாயங்காலமட்டும் மோசேயின் நியாயப்பிரமாணத்திலும் தீர்க்கதரிசிகளின் ஆகமங்களிலும் இருந்து இயேசுவுக்கடுத்த விசேஷங்களை அவர்களுக்குப் போதித்து, தேவனுடைய ராஜ்யத்தைக் குறித்துச் சாட்சிகொடுத்து விஸ்தரித்துப் பேசினான்.]]></a:t>
+              <a:t><![CDATA[22. But we desire to hear of you what you think: for as concerning this sect, we know that every where it is spoken against.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்காக அவர்கள் ஒரு நாளைக்குறித்து, அநேகம்பேர் அவன் தங்கியிருந்த வீட்டிற்கு அவனிடத்தில் வந்தார்கள். அவன் காலமே தொடங்கி சாயங்காலமட்டும் மோசேயின் நியாயப்பிரமாணத்திலும் தீர்க்கதரிசிகளின் ஆகமங்களிலும் இருந்து இயேசுவுக்கடுத்த விசேஷங்களை அவர்களுக்குப் போதித்து, தேவனுடைய ராஜ்யத்தைக் குறித்துச் சாட்சிகொடுத்து விஸ்தரித்துப் பேசினான்.]]></a:t>
+              <a:t><![CDATA[22. But we desire to hear of you what you think: for as concerning this sect, we know that every where it is spoken against.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +4999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்காக அவர்கள் ஒரு நாளைக்குறித்து, அநேகம்பேர் அவன் தங்கியிருந்த வீட்டிற்கு அவனிடத்தில் வந்தார்கள். அவன் காலமே தொடங்கி சாயங்காலமட்டும் மோசேயின் நியாயப்பிரமாணத்திலும் தீர்க்கதரிசிகளின் ஆகமங்களிலும் இருந்து இயேசுவுக்கடுத்த விசேஷங்களை அவர்களுக்குப் போதித்து, தேவனுடைய ராஜ்யத்தைக் குறித்துச் சாட்சிகொடுத்து விஸ்தரித்துப் பேசினான்.]]></a:t>
+              <a:t><![CDATA[23. And when they had appointed him a day, there came many to him into his lodging; to whom he expounded and testified the kingdom of God, persuading them concerning Jesus, both out of the law of Moses, and out of the prophets, from morning till evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் சொன்னவைகளைச் சிலர் விசுவாசித்தார்கள், சிலர் விசுவாசியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And when they had appointed him a day, there came many to him into his lodging; to whom he expounded and testified the kingdom of God, persuading them concerning Jesus, both out of the law of Moses, and out of the prophets, from morning till evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பவுல் சில விறகுகளை வாரி அந்தநெருப்பின்மேல் போடுகையில், ஒரு விரியன்பாம்பு அனலுறைத்துப் புறப்பட்டு அவனுடைய கையைக் கவ்விக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[3. And when Paul had gathered a bundle of sticks, and laid them on the fire, there came a viper out of the heat, and fastened on his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படி அவர்கள் ஒருவரோடொருவர் ஒவ்வாமலிருந்து, புறப்பட்டுப்போகையில், பவுல் அவர்களுக்குச் சொன்ன வாக்கியமாவது:]]></a:t>
+              <a:t><![CDATA[23. And when they had appointed him a day, there came many to him into his lodging; to whom he expounded and testified the kingdom of God, persuading them concerning Jesus, both out of the law of Moses, and out of the prophets, from morning till evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படி அவர்கள் ஒருவரோடொருவர் ஒவ்வாமலிருந்து, புறப்பட்டுப்போகையில், பவுல் அவர்களுக்குச் சொன்ன வாக்கியமாவது:]]></a:t>
+              <a:t><![CDATA[23. And when they had appointed him a day, there came many to him into his lodging; to whom he expounded and testified the kingdom of God, persuading them concerning Jesus, both out of the law of Moses, and out of the prophets, from morning till evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் காதாரக்கேட்டும் உணராதிருப்பீர்கள், கண்ணாரக்கண்டும் பாராதிருப்பீர்கள்]]></a:t>
+              <a:t><![CDATA[24. And some believed the things which were spoken, and some believed not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் காதாரக்கேட்டும் உணராதிருப்பீர்கள், கண்ணாரக்கண்டும் பாராதிருப்பீர்கள்]]></a:t>
+              <a:t><![CDATA[25. And when they agreed not among themselves, they departed, after that Paul had spoken one word, Well spoke the Holy Spirit by Isaiah the prophet unto our fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவர்கள் கண்களினால் காணாமலும், காதுகளினால் கேளாமலும், இருதயத்தினால் உணர்ந்து குணப்படாமலும், நான் இவர்களை ஆரோக்கியமாக்காமலும் இருக்கும்படிக்கு, இந்த ஜனத்தின் இருதயம் கொழுத்திருக்கிறது; காதுகளினால் மந்தமாய்க் கேட்டுத் தங்கள் கண்களை மூடிக்கொண்டார்கள் என்று இந்த ஜனத்தினிடத்தில் போய்ச் சொல்லு என்பதைப் பரிசுத்த ஆவி ஏசாயா தீர்க்கதரிசியைக்கொண்டு நம்முடைய பிதாக்களுடனே நன்றாய்ச் சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[25. And when they agreed not among themselves, they departed, after that Paul had spoken one word, Well spoke the Holy Spirit by Isaiah the prophet unto our fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,51 +5871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவர்கள் கண்களினால் காணாமலும், காதுகளினால் கேளாமலும், இருதயத்தினால் உணர்ந்து குணப்படாமலும், நான் இவர்களை ஆரோக்கியமாக்காமலும் இருக்கும்படிக்கு, இந்த ஜனத்தின் இருதயம் கொழுத்திருக்கிறது; காதுகளினால் மந்தமாய்க் கேட்டுத் தங்கள் கண்களை மூடிக்கொண்டார்கள் என்று இந்த ஜனத்தினிடத்தில் போய்ச் சொல்லு என்பதைப் பரிசுத்த ஆவி ஏசாயா தீர்க்கதரிசியைக்கொண்டு நம்முடைய பிதாக்களுடனே நன்றாய்ச் சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[26. Saying, Go unto this people, and say, Hearing all of you shall hear, and shall not understand; and seeing all of you shall see, and not perceive:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5964,51 +5980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவர்கள் கண்களினால் காணாமலும், காதுகளினால் கேளாமலும், இருதயத்தினால் உணர்ந்து குணப்படாமலும், நான் இவர்களை ஆரோக்கியமாக்காமலும் இருக்கும்படிக்கு, இந்த ஜனத்தின் இருதயம் கொழுத்திருக்கிறது; காதுகளினால் மந்தமாய்க் கேட்டுத் தங்கள் கண்களை மூடிக்கொண்டார்கள் என்று இந்த ஜனத்தினிடத்தில் போய்ச் சொல்லு என்பதைப் பரிசுத்த ஆவி ஏசாயா தீர்க்கதரிசியைக்கொண்டு நம்முடைய பிதாக்களுடனே நன்றாய்ச் சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[27. For the heart of this people is waxed gross, and their ears are dull of hearing, and their eyes have they closed; lest they should see with their eyes, and hear with their ears, and understand with their heart, and should be converted, and I should heal them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6073,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால் தேவனுடைய இரட்சிப்பு புறஜாதியாருக்கு அனுப்பப்பட்டிருக்கிறதென்றும், அவர்கள் அதற்குச் செவிகொடுப்பார்களென்றும் உங்களுக்குத் தெரிந்திருக்கக்கடவது என்றான்.]]></a:t>
+              <a:t><![CDATA[27. For the heart of this people is waxed gross, and their ears are dull of hearing, and their eyes have they closed; lest they should see with their eyes, and hear with their ears, and understand with their heart, and should be converted, and I should heal them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6182,51 +6198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால் தேவனுடைய இரட்சிப்பு புறஜாதியாருக்கு அனுப்பப்பட்டிருக்கிறதென்றும், அவர்கள் அதற்குச் செவிகொடுப்பார்களென்றும் உங்களுக்குத் தெரிந்திருக்கக்கடவது என்றான்.]]></a:t>
+              <a:t><![CDATA[27. For the heart of this people is waxed gross, and their ears are dull of hearing, and their eyes have they closed; lest they should see with their eyes, and hear with their ears, and understand with their heart, and should be converted, and I should heal them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6291,51 +6307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இப்படி அவன் சொன்னபின்பு, யூதர்கள் தங்களுக்குள்ளே மிகவும் தர்க்கம்பண்ணிக்கொண்டு, போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. For the heart of this people is waxed gross, and their ears are dull of hearing, and their eyes have they closed; lest they should see with their eyes, and hear with their ears, and understand with their heart, and should be converted, and I should heal them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,51 +6416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பவுல் சில விறகுகளை வாரி அந்தநெருப்பின்மேல் போடுகையில், ஒரு விரியன்பாம்பு அனலுறைத்துப் புறப்பட்டு அவனுடைய கையைக் கவ்விக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[3. And when Paul had gathered a bundle of sticks, and laid them on the fire, there came a viper out of the heat, and fastened on his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6509,51 +6525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு பவுல் தனக்காக வாடகைக்கு வாங்கியிருந்த வீட்டிலே இரண்டு வருஷமுழுதும் தங்கி, தன்னிடத்தில் வந்த யாவரையும் ஏற்றுக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[27. For the heart of this people is waxed gross, and their ears are dull of hearing, and their eyes have they closed; lest they should see with their eyes, and hear with their ears, and understand with their heart, and should be converted, and I should heal them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6618,51 +6634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு பவுல் தனக்காக வாடகைக்கு வாங்கியிருந்த வீட்டிலே இரண்டு வருஷமுழுதும் தங்கி, தன்னிடத்தில் வந்த யாவரையும் ஏற்றுக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[28. Be it known therefore unto you, that the salvation of God is sent unto the Gentiles, and that they will hear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6727,51 +6743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மிகுந்த தைரியத்துடனே தடையில்லாமல், தேவனுடைய ராஜ்யத்தைக் குறித்துப் பிரசங்கித்து, கர்த்தராகிய இயேசுகிறிஸ்துவைப்பற்றிய விசேஷங்களை உபதேசித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[28. Be it known therefore unto you, that the salvation of God is sent unto the Gentiles, and that they will hear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6836,51 +6852,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மிகுந்த தைரியத்துடனே தடையில்லாமல், தேவனுடைய ராஜ்யத்தைக் குறித்துப் பிரசங்கித்து, கர்த்தராகிய இயேசுகிறிஸ்துவைப்பற்றிய விசேஷங்களை உபதேசித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[29. And when he had said these words, the Jews departed, and had great reasoning among themselves.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Paul dwelt two whole years in his own hired house, and received all that came in unto him,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Paul dwelt two whole years in his own hired house, and received all that came in unto him,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Preaching the kingdom of God, and teaching those things which concern the Lord Jesus Christ, with all confidence, no man forbidding him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Preaching the kingdom of God, and teaching those things which concern the Lord Jesus Christ, with all confidence, no man forbidding him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6945,51 +7397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விஷப்பூச்சி அவன் கையிலே தொங்குகிறதை அந்நியராகிய அந்தத் தீவார் கண்டபோது, இந்த மனுஷன் கொலைபாதகன், இதற்குச் சந்தேகமில்லை; இவன் சமுத்திரத்துக்குத் தப்பிவந்தும், பழியானது இவனைப் பிழைக்கவொட்டவில்லையென்று தங்களுக்குள்ளே சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And when the barbarians saw the venomous beast hang on his hand, they said among themselves, No doubt this man is a murderer, whom, though he has escaped the sea, yet vengeance suffers not to live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +7506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விஷப்பூச்சி அவன் கையிலே தொங்குகிறதை அந்நியராகிய அந்தத் தீவார் கண்டபோது, இந்த மனுஷன் கொலைபாதகன், இதற்குச் சந்தேகமில்லை; இவன் சமுத்திரத்துக்குத் தப்பிவந்தும், பழியானது இவனைப் பிழைக்கவொட்டவில்லையென்று தங்களுக்குள்ளே சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And when the barbarians saw the venomous beast hang on his hand, they said among themselves, No doubt this man is a murderer, whom, though he has escaped the sea, yet vengeance suffers not to live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +7615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் அந்தப் பூச்சியைத் தீயிலே உதறிப்போட்டு, ஒரு தீங்கும் அடையாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And when the barbarians saw the venomous beast hang on his hand, they said among themselves, No doubt this man is a murderer, whom, though he has escaped the sea, yet vengeance suffers not to live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102401" r:id="rId1"/>
+    <p:sldLayoutId id="2474718526" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7758,50 +8210,82 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7926,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. લોકો ધારતા હતા કે પાઉલને સોજો ચડશે અથવા તો એકાએક પડીને મરી જશે. લોકોએ રાહ જોઈ અને લાંબા સમય સુધી]]></a:t>
+              <a:t><![CDATA[5. அவன் அந்தப் பூச்சியைத் தீயிலே உதறிப்போட்டு, ஒரு தீங்கும் அடையாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધ્યાનથી જોયું. પણ તેનું કંઈ જ ખોટું થયું નહિ. તેથી લોકોએ તેમના પાઉલ વિષેના અભિપ્રાય બદલ્યા. તેઓએ]]></a:t>
+              <a:t><![CDATA[6. அவனுக்கு வீக்கங்கண்டு, அல்லது அவன் சடிதியாய் விழுந்து சாவானென்று அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહ્યું, “તે એક દેવ છે!”]]></a:t>
+              <a:t><![CDATA[பார்த்துக்கொண்டிருந்தார்கள்; நெடுநேரமாய்ப் பார்த்துக்கொண்டிருந்தும், ஒரு சேதமும் அவனுக்கு வராததைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ત્યાં તે જ પ્રદેશમાં કેટલાએક ખેતરો હતા. તે ટાપુ પરનો એક મહત્વનો માણસ આ ખેતરોનો માલિક હતો. તેનું]]></a:t>
+              <a:t><![CDATA[கண்டபோது, வேறு சிந்தையாகி, இவன் தேவனென்று சொல்லிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નામ પબ્લિયુસ હતું. તેણે તેના ઘરમાં અમારું સ્વાગત કર્યુ. પબ્લિયુસ મારા માટે ઘણો સારો હતો. અમે તેના]]></a:t>
+              <a:t><![CDATA[7. தீவுக்கு முதலாளியாகிய புபிலியு என்னும் பேர்கொண்டவனுடைய நிலங்கள் அந்த இடத்திற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘરમાં ઘણા દિવસ રહ્યા.]]></a:t>
+              <a:t><![CDATA[சமீபமாயிருந்தது, அவன் எங்களை ஏற்றுக்கொண்டு, மூன்றுநாள் பட்சமாய் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પબ્લિયુસનો પિતા ઘણો બિમાર હતા. તે તાવને લીધે પથારીવશ હતો. તેને મરડો થયો હતો. પરંતુ પાઉલ તેની પાસે]]></a:t>
+              <a:t><![CDATA[8. புபிலியுவினுடைய தகப்பன் ஜுரத்தினாலும் இரத்தபேதியினாலும் வருத்தப்பட்டுக் கிடந்தான்; பவுல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગયો અને તેના માટે પ્રાર્થના કરી. પાઉલે તેના હાથો તે માણસના માથા પર મૂક્યા અને તેને સાજો કર્યો.]]></a:t>
+              <a:t><![CDATA[அவனிடத்திற்குப் போய் ஜெபம்பண்ணி, அவன்மேல் கைகளை வைத்து, அவனைக் குணமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. આ બનાવ પછી ટાપુ પરના લોકો જેઓ બિમાર હતા તેઓ પાઉલ પાસે આવ્યા. પાઉલે તેઓને પણ સાજા કર્યા.]]></a:t>
+              <a:t><![CDATA[9. இது நடந்தபின்பு, தீவிலே இருந்தமற்ற வியாதிக்காரரும் வந்து, குணமாக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ટાપુ ઉપરના લોકોએ અમને ઘણા માન સાથે ઘણી ભેટો આપી. ત્યાં અમે ત્રણ માસ રહ્યા. જ્યારે અમે વિદાય થવા]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் எங்களுக்கு அநேக மரியாதை செய்து, நாங்கள் கப்பல் ஏறிப்போகிறபோது எங்களுக்குத் தேவையானவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. જ્યારે અમે જમીન પર સલામત હતા અમે જાણ્યું કે ટાપુ માલ્ટા કહેવાતો હતો.]]></a:t>
+              <a:t><![CDATA[1. நாங்கள் தப்பிக் கரைசேர்ந்தபின்பு, அந்தத் தீவின்பேர் மெலித்தா என்று அறிந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તૈયાર થયા, લોકોએ અમને અમારી જરુંરી વસ્તુઓ આપી.અમે આલેકસાંદ્રિયા શહેરમાંથી એક વહાણમાં બેઠા.]]></a:t>
+              <a:t><![CDATA[ஏற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તે વહાણ શિયાળાના સમય દરમ્યાન માલ્ટા ટાપુ પર રહ્યુ. વહાણની સામે દિયોસ્કુરીની નિશાની હતી.]]></a:t>
+              <a:t><![CDATA[11. மூன்றுமாதம் சென்றபின்பு, அந்த தீவிலே மழைகாலத்திற்குத் தங்கியிருந்த மிதுனம் என்னும் அடையாளமுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. અમે સુરાકુસમાં આવ્યા ત્યાં સુરાકુસમાં ત્રણ દિવસ રહ્યા અને પછી વિદાય થયા.]]></a:t>
+              <a:t><![CDATA[அலெக்சந்திரியா பட்டணத்துக் கப்பலிலே நாங்கள் ஏறிப் புறப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. અમે રેગિયુમ શહેરમાં આવી પહોંચ્યા. બીજે દિવસે દક્ષિણમાંથી પવન ફૂંકાવાની શરુંઆત થઈ. તેથી અમે વિદાય]]></a:t>
+              <a:t><![CDATA[12. சீரகூசா பட்டணத்தைச் சேர்ந்து, அங்கே மூன்றுநாள் தங்கினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થવા સાર્મથ્યવાન થયા. એક દિવસ પછી અમે પુત્યોલી શહેરમાં આવ્યા.]]></a:t>
+              <a:t><![CDATA[13. அவ்விடம் விட்டுச் சுற்றியோடி, ரேகியு துறைமுகத்துக்கு வந்து சேர்ந்தோம். மறுநாளில் தென்றற்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. અમને ત્યાં કેટલાએક વિશ્વાસીઓ મળ્યા. તેઓએ પોતાની સાથે એક અઠવાડિયું રહેવા માટે કહ્યું. આખરે અમે]]></a:t>
+              <a:t><![CDATA[காற்றெடுக்கையில் புறப்பட்டு, இரண்டாம் நாள் புத்தேயோலி பட்டணத்திற்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રોમ આવ્યા.]]></a:t>
+              <a:t><![CDATA[14. அங்கே சகோதரரைக் கண்டோம்; அவர்கள் எங்களை ஏழுநாள் தங்களிடத்தில் இருக்கும்படி வேண்டிக்கொண்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. રોમના વિશ્વાસીઓએ જાણ્યું કે અમે અહી હતા. તેઓ અમને આપિયસના બજારમાં અને ત્રણ ધર્મશાળાઓમાં મળવા]]></a:t>
+              <a:t><![CDATA[அந்தப்படி நாங்கள் இருந்து பின்பு ரோமாபுரிக்குப் போனோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે સામા આવ્યા. જ્યારે પાઉલે આ વિશ્વાસીઓને જોયા, તેને વધારે સારું લાગ્યું. પાઉલે દેવનો આભાર માન્યો.]]></a:t>
+              <a:t><![CDATA[15. அவ்விடத்திலுள்ள சகோதரர்கள் நாங்கள் வருகிற செய்தியைக் கேள்விப்பட்டு, சிலர் அப்பியுபுரம்வரைக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. પછી અમે રોમ ગયા. રોમમાં પાઉલને એકલા રહેવાની છૂટ મળી. પણ એક સૈનિક તેની ચોકી માટે પાઉલની સાથે]]></a:t>
+              <a:t><![CDATA[சிலர் மூன்று சத்திரம்வரைக்கும், எங்களுக்கு எதிர்கொண்டுவந்தார்கள்; அவர்களைப் பவுல் கண்டு, தேவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તે વખતે વરસાદ વરસતો હતો અને ખૂબ ઠંડી હતી. પણ જે લોકો ત્યાં રહેતા હતા તે અમારા પ્રત્યે ઘણા સારા]]></a:t>
+              <a:t><![CDATA[2. அந்நியராகிய அந்தத் தீவார் எங்களுக்குப் பாராட்டின அன்பு கொஞ்சமல்ல. அந்த வேளையிலே பிடித்திருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહ્યો.]]></a:t>
+              <a:t><![CDATA[ஸ்தோத்திரித்துத் தைரியமடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ત્રણ દિવસ પછી પાઉલને કેટલાએક મહત્વના યહૂદિઓના મુખ્ય માણસોને ભેગા બોલાવ્યા.. જ્યારે તેઓ ભેગા થયા.]]></a:t>
+              <a:t><![CDATA[16. நாங்கள் ரோமாபுரியில் சேர்ந்தபோது, நூற்றுக்கு அதிபதி தன் காவலிலிருந்தவர்களைச் சேனாபதியினிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાઉલે કહ્યું, “મારા યહૂદિ ભાઈઓ, મેં આપણા લોકોની વિરૂદ્ધ કશું જ કર્યુ નથી. મેં આપણા પૂર્વજોના રિવાજો]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுத்தான்; அப்பொழுது பவுல் தன்னைக் காத்திருக்கிற சேவகனுடனே தனித்துக் குடியிருக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિરૂદ્ધ પણ કંઈ કર્યુ નથી. પરંતુ મને યરૂશાલેમમાં પકડીને રોમનોને હવાલે કરવામાં આવ્યો છે.]]></a:t>
+              <a:t><![CDATA[உத்தரவு பெற்றுக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. તે રોમનોએ મને ઘણા પ્રશ્રો પૂછયા. પરંતુ તેઓએ કયા કારણે મને મરણદંડ માટે યોગ્ય ગણવા તે માટે તેઓ કોઇ]]></a:t>
+              <a:t><![CDATA[17. மூன்றுநாளைக்குப்பின்பு, பவுல் யூதரில் பிரதானமானவர்களை வரவழைத்தான்; அவர்கள் கூடிவந்திருந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કારણ શોધી શક્યા નથી. તેથી તેઓ મને મુક્ત કરી દેવા ઇચ્છતા હતા.]]></a:t>
+              <a:t><![CDATA[அவன் அவர்களை நோக்கி: சகோதரரே, நம்முடைய ஜனங்களுக்கும் நம்முடைய முன்னோர்களின் முறைமைகளுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. પણ ત્યાંના યહૂદિઓને તે જોઈતું ન હતું. તેથી મેં મારા ન્યાય માટે વાંધો ઊઠાવ્યો અને કૈસર આગળ રોમમાં]]></a:t>
+              <a:t><![CDATA[விரோதமானதொன்றையும் நான் செய்யாமலிருந்தும், கட்டப்பட்டவனாக எருசலேமிலிருந்து ரோமர் கைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવવા માટે કહેવું પડ્યું. પરંતુ હું એમ કહેતો નથી કે મારા લોકોએ કાંઇક ખોટું કર્યુ છે.]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுக்கப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. તે કારણે હું તમને મળવા અને તમારી સાથે વાત કરવા ઇચ્છતો હતો. હું આ સાંકળોથી બંધાયેલો છું કારણ કે]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் என்னை நியாயம் விசாரித்தபோது மரணத்துக்கேதுவான குற்றம் ஒன்றும் என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મને ઇસ્ત્રાએલની આશામાં વિશ્વાસ છે.”]]></a:t>
+              <a:t><![CDATA[காணாதபடியினால், என்னை விடுதலையாக்க மனதாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતા. તેઓએ અમારા માટે અગ્નિ સળગાવ્યો અને અમારા બધાનું સ્વાગત કર્યુ.]]></a:t>
+              <a:t><![CDATA[மழைக்காகவும் குளிருக்காகவும் அவர்கள் நெருப்பை மூட்டி, எங்கள் அனைவரையும் சேர்த்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. યહૂદિઓએ જવાબ આપ્યો, “અમને યહૂદિઓમાંથી તારા વિષે કોઇ પત્ર મળ્યો નથી. જે યહૂદિ ભાઈઓ ત્યાંથી]]></a:t>
+              <a:t><![CDATA[19. யூதர்கள் அதற்கு எதிர்பேசினபோது, நான் இராயனுக்கு அபயமிடவேண்டியதாயிருந்தது; ஆயினும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મુસાફરી કરીને આવ્યા છે તેમાંના કોઇ તારા વિષેના સમાચાર લાવ્યા નથી કે અમને તારા વિષે કંઈ ખરાબ કહ્યું]]></a:t>
+              <a:t><![CDATA[ஜனத்தார்மேல் யாதொரு குற்றஞ் சாட்டவேண்டுமென்று நான் அப்படிச் செய்யவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી.]]></a:t>
+              <a:t><![CDATA[20. இந்தக் காரியத்தினிமித்தமே உங்களைக் காணவும் உங்களுடனே பேசவும் உங்களை அழைப்பித்தேன். இஸ்ரவேலுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. અમને તારા વિચારો સાંભળવાની ઈચ્છા છે. અમે જાણીએ છીએ કે બધી જ જગ્યાએ લોકો આ સમૂહની વિરૂદ્ધ બોલે]]></a:t>
+              <a:t><![CDATA[நம்பிக்கைக்காகவே இந்தச் சங்கிலியால் கட்டப்பட்டிருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.”]]></a:t>
+              <a:t><![CDATA[21. அதற்கு அவர்கள் உன்னைக்குறித்து யூதேயாவிலிருந்து எங்களுக்குக் காகிதம் வரவுமில்லை, வந்த சகோதரரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. પાઉલે અને યહૂદિઓએ સભા માટે એક દિવસ પસંદ કર્યો. તે દિવસે એ યહૂદિઓના ઘણા લોકો પાઉલની પાસે તેના]]></a:t>
+              <a:t><![CDATA[ஒருவனும் உன்பேரில் ஒரு பொல்லாங்கை அறிவித்ததுமில்லை, அதைப்பற்றிப் பேசினதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉતારામાં આવ્યા. પાઉલ આખો દિવસ તેમની સમક્ષ બોલ્યો. પાઉલે તેમને દેવના રાજ્યની સમજણ આપી. પાઉલે ઈસુ]]></a:t>
+              <a:t><![CDATA[22. எங்கும் இந்த மதபேதத்துக்கு விரோதமாய்ப் பேசுகிறதாக நாங்கள் அறிந்திருக்கிறபடியால், இதைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિષેની વાતોમાં વિશ્વાસ કરવા તેઓને સમજાવવા માટે પ્રયત્ન કર્યો. તેણે મૂસાના નિયમશાસ્ત્ર અને પ્રબોધકોના]]></a:t>
+              <a:t><![CDATA[உன்னுடைய அபிப்பிராயம் என்னவென்று கேட்டறிய விரும்புகிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધર્મશાસ્ત્રનો ઉપયોગ આ કરવા માટે કર્યો.]]></a:t>
+              <a:t><![CDATA[23. அதற்காக அவர்கள் ஒரு நாளைக்குறித்து, அநேகம்பேர் அவன் தங்கியிருந்த வீட்டிற்கு அவனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. કેટલાએક યહૂદિઓએ પાઉલે કહેલી વાતોમાં વિશ્વાસ કર્યો, પણ બીજાઓએ તેમાં વિશ્વાસ ન કર્યો.]]></a:t>
+              <a:t><![CDATA[வந்தார்கள். அவன் காலமே தொடங்கி சாயங்காலமட்டும் மோசேயின் நியாயப்பிரமாணத்திலும் தீர்க்கதரிசிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. પાઉલે આગ માટે થોડીક સૂકી લાકડીઓ ભેગી કરી. પાઉલ તે અગ્નિમાં લાકડા નાખતો હતો ત્યારે ગરમીને કારણે એક]]></a:t>
+              <a:t><![CDATA[3. பவுல் சில விறகுகளை வாரி அந்தநெருப்பின்மேல் போடுகையில், ஒரு விரியன்பாம்பு அனலுறைத்துப் புறப்பட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. તેઓ દલીલ કરતા હતા. યહૂદિઓ જવા તૈયાર હતા, પણ પાઉલે તેમને એક વધારાની બાબત કહીં, “પવિત્ર આત્માએ]]></a:t>
+              <a:t><![CDATA[ஆகமங்களிலும் இருந்து இயேசுவுக்கடுத்த விசேஷங்களை அவர்களுக்குப் போதித்து, தேவனுடைய ராஜ்யத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યશાયા પ્રબોધક દ્ધારા તમારા પૂર્વજોને સત્ય કહ્યું છે. તેણે કહ્યું,]]></a:t>
+              <a:t><![CDATA[குறித்துச் சாட்சிகொடுத்து விஸ்தரித்துப் பேசினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ‘આ લોકો પાસે જાઓ અને તેઓને કહો: તમે ધ્યાનથી સાંભળશો, પણ તમે સમજી શકશો નહિ! તમે જોશો અને તમે જોયા]]></a:t>
+              <a:t><![CDATA[24. அவன் சொன்னவைகளைச் சிலர் விசுவாசித்தார்கள், சிலர் விசுவாசியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરશો, પણ તમે જે જુઓ છો તે સમજી શકશો નહિ!]]></a:t>
+              <a:t><![CDATA[25. இப்படி அவர்கள் ஒருவரோடொருவர் ஒவ்வாமலிருந்து, புறப்பட்டுப்போகையில், பவுல் அவர்களுக்குச் சொன்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. હા, આ લોકોના મન નબળા થઈ ગયા છે. આ લોકોને કાન છે, પણ તેઓ ધ્યાનથી સાંભળતા નથી. અને આ લોકો સત્ય]]></a:t>
+              <a:t><![CDATA[வாக்கியமாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોવાની ના પાડે છે. આમ બન્યું છે તેથી તેઓ તેઓની પોતાની આંખો વડે પણ જોઈ શક્તા નથી, તેઓના કાનોથી સાંભળે]]></a:t>
+              <a:t><![CDATA[26. நீங்கள் காதாரக்கேட்டும் உணராதிருப்பீர்கள், கண்ணாரக்கண்டும் பாராதிருப்பீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે, અને તેઓના મનથી સમજે છે. આમ બન્યું છે તેથી તેઓ મારી પાસે તેઓના સાજા થવા માટે પણ આવશે નહિ.”]]></a:t>
+              <a:t><![CDATA[27. இவர்கள் கண்களினால் காணாமலும், காதுகளினால் கேளாமலும், இருதயத்தினால் உணர்ந்து குணப்படாமலும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. “હે યહૂદિઓ, હું તમને જણાવવા ઈચ્છું છું કે દેવે બિનયહૂદિ લોકો માટે તેનું તારણ મોકલ્યું છે. તેઓ]]></a:t>
+              <a:t><![CDATA[இவர்களை ஆரோக்கியமாக்காமலும் இருக்கும்படிக்கு, இந்த ஜனத்தின் இருதயம் கொழுத்திருக்கிறது; காதுகளினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધ્યાનથી સાંભળશે!”]]></a:t>
+              <a:t><![CDATA[மந்தமாய்க் கேட்டுத் தங்கள் கண்களை மூடிக்கொண்டார்கள் என்று இந்த ஜனத்தினிடத்தில் போய்ச் சொல்லு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. “પાઉલે આ વાતો કહી ત્યાર પછી, યહૂદિઓ ચાલ્યા ગયા. તેઓ માંહોમાંહે ઘણો વાદવિવાદ કરતા હતા.”]]></a:t>
+              <a:t><![CDATA[என்பதைப் பரிசுத்த ஆவி ஏசாயா தீர்க்கதரிசியைக்கொண்டு நம்முடைய பிதாக்களுடனே நன்றாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઝેરી સાપ બહાર આવ્યો અને પાઉલના હાથે કરડ્યો.]]></a:t>
+              <a:t><![CDATA[அவனுடைய கையைக் கவ்விக்கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. પાઉલ પોતાના ભાડાના ઘરમાં પૂરાં બે વરસ રહ્યો. જેઓ તેને મળવા ત્યાં આવતા હતા. તે બધા લોકોનો તેણે]]></a:t>
+              <a:t><![CDATA[சொல்லியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આદરસત્કાર કર્યો.]]></a:t>
+              <a:t><![CDATA[28. ஆதலால் தேவனுடைய இரட்சிப்பு புறஜாதியாருக்கு அனுப்பப்பட்டிருக்கிறதென்றும், அவர்கள் அதற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. પાઉલે દેવના રાજ્ય વિષેનો બોધ આપ્યો. તેણે પ્રભુ ઈસુ ખ્રિસ્ત વિષે શીખવ્યું. તે ઘણો બહાદૂર હતો, અને]]></a:t>
+              <a:t><![CDATA[செவிகொடுப்பார்களென்றும் உங்களுக்குத் தெரிந்திருக்கக்கடவது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16066,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કોઇએ તેને બોલતાં અટકાવવા પ્રયત્ન કર્યો નહિ. ﻿]]></a:t>
+              <a:t><![CDATA[29. இப்படி அவன் சொன்னபின்பு, யூதர்கள் தங்களுக்குள்ளே மிகவும் தர்க்கம்பண்ணிக்கொண்டு, போய்விட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. பின்பு பவுல் தனக்காக வாடகைக்கு வாங்கியிருந்த வீட்டிலே இரண்டு வருஷமுழுதும் தங்கி, தன்னிடத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வந்த யாவரையும் ஏற்றுக்கொண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. மிகுந்த தைரியத்துடனே தடையில்லாமல், தேவனுடைய ராஜ்யத்தைக் குறித்துப் பிரசங்கித்து, கர்த்தராகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இயேசுகிறிஸ்துவைப்பற்றிய விசேஷங்களை உபதேசித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ટાપુ પર લોકોએ પાઉલના હાથ પર સાપને લટકતો જોયો. તેઓએ કહ્યું, “આ માણસ એક ખૂની હોવો જોઈએ. તે]]></a:t>
+              <a:t><![CDATA[4. விஷப்பூச்சி அவன் கையிலே தொங்குகிறதை அந்நியராகிய அந்தத் தீவார் கண்டபோது, இந்த மனுஷன் கொலைபாதகன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સમુદ્ધમાં મૃત્યુ પામ્યો નહિ, પણ ન્યાય તેને જીવતો રહેવા દેવા ઈચ્છતો નથી.”]]></a:t>
+              <a:t><![CDATA[இதற்குச் சந்தேகமில்லை; இவன் சமுத்திரத்துக்குத் தப்பிவந்தும், பழியானது இவனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. પણ પાઉલે તે સાપને અજ્ઞિમાં ઝટકી નાખ્યો. પાઉલને કોઇ ઇજા થઈ નહિં.]]></a:t>
+              <a:t><![CDATA[பிழைக்கவொட்டவில்லையென்று தங்களுக்குள்ளே சொல்லிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +17336,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>67</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>