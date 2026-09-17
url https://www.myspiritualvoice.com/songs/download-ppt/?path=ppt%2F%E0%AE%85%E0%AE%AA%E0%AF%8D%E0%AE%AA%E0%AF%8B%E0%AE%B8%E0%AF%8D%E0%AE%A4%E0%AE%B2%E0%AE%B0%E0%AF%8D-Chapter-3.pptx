--- v0 (2026-06-21)
+++ v1 (2026-09-17)
@@ -85,50 +85,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +162,53 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +353,56 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வலதுகையினால் அவனைப் பிடித்துத் தூக்கிவிட்டான், உடனே அவனுடைய கால்களும் கரடுகளும் பெலனடைந்தது.]]></a:t>
+              <a:t><![CDATA[6. Then Peter said, Silver and gold have I none; but such as I have give I you: In the name of Jesus Christ of Nazareth rise up and walk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வலதுகையினால் அவனைப் பிடித்துத் தூக்கிவிட்டான், உடனே அவனுடைய கால்களும் கரடுகளும் பெலனடைந்தது.]]></a:t>
+              <a:t><![CDATA[7. And he took him by the right hand, and lifted him up: and immediately his feet and ankle bones received strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் குதித்தெழுந்து நின்று நடந்தான்; நடந்து, குதித்து, தேவனைத் துதித்துக்கொண்டு, அவர்களுடனேகூட தேவாலயத்திற்குள் பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[8. And he leaping up stood, and walked, and entered with them into the temple, walking, and leaping, and praising God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் குதித்தெழுந்து நின்று நடந்தான்; நடந்து, குதித்து, தேவனைத் துதித்துக்கொண்டு, அவர்களுடனேகூட தேவாலயத்திற்குள் பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[8. And he leaping up stood, and walked, and entered with them into the temple, walking, and leaping, and praising God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் நடக்கிறதையும், தேவனைத் துதிக்கிறதையும், ஜனங்களெல்லாரும் கண்டு:]]></a:t>
+              <a:t><![CDATA[9. And all the people saw him walking and praising God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவாலயத்தின் அலங்கார வாசலண்டையிலே பிச்சைகேட்க உட்கார்ந்திருந்தவன் இவன்தான் என்று அறிந்து, அவனுக்குச் சம்பவித்ததைக்குறித்து மிகவும் ஆச்சரியப்பட்டுப் பிரமித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they knew that it was he which sat for alms at the Beautiful gate of the temple: and they were filled with wonder and amazement at that which had happened unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவாலயத்தின் அலங்கார வாசலண்டையிலே பிச்சைகேட்க உட்கார்ந்திருந்தவன் இவன்தான் என்று அறிந்து, அவனுக்குச் சம்பவித்ததைக்குறித்து மிகவும் ஆச்சரியப்பட்டுப் பிரமித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they knew that it was he which sat for alms at the Beautiful gate of the temple: and they were filled with wonder and amazement at that which had happened unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. குணமாக்கப்பட்ட சப்பாணி பேதுருவையும் யோவானையும் பற்றிக்கொண்டிருக்கையில், ஜனங்களெல்லாரும் பிரமித்து, சாலொமோன் மண்டபம் என்னப்பட்ட மண்டபத்திலே அவர்களிடத்திற்கு ஓடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And as the lame man which was healed held Peter and John, all the people ran together unto them in the porch that is called Solomon's, greatly wondering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. குணமாக்கப்பட்ட சப்பாணி பேதுருவையும் யோவானையும் பற்றிக்கொண்டிருக்கையில், ஜனங்களெல்லாரும் பிரமித்து, சாலொமோன் மண்டபம் என்னப்பட்ட மண்டபத்திலே அவர்களிடத்திற்கு ஓடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And as the lame man which was healed held Peter and John, all the people ran together unto them in the porch that is called Solomon's, greatly wondering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பேதுரு அதைக் கண்டு ஜனங்களை நோக்கி: இஸ்ரவேலரே, இதைக்குறித்து நீங்கள் ஆச்சரியப்படுகிறதென்ன? நாங்கள் எங்கள் சுயசக்தியினாலாவது, எங்கள் சுயபக்தியினாலாவது, இவனை நடக்கப்பண்ணினோமென்று நீங்கள் எங்களை நோக்கிப் பார்க்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[12. And when Peter saw it, he answered unto the people, All of you men of Israel, why marvel all of you at this? or why look all of you so earnestly on us, as though by our own power or holiness we had made this man to walk?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஜெபவேளையாகிய ஒன்பதாம் மணி நேரத்திலே பேதுருவும் யோவானும் தேவாலயத்துக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now Peter and John went up together into the temple at the hour of prayer, being the ninth hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பேதுரு அதைக் கண்டு ஜனங்களை நோக்கி: இஸ்ரவேலரே, இதைக்குறித்து நீங்கள் ஆச்சரியப்படுகிறதென்ன? நாங்கள் எங்கள் சுயசக்தியினாலாவது, எங்கள் சுயபக்தியினாலாவது, இவனை நடக்கப்பண்ணினோமென்று நீங்கள் எங்களை நோக்கிப் பார்க்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[12. And when Peter saw it, he answered unto the people, All of you men of Israel, why marvel all of you at this? or why look all of you so earnestly on us, as though by our own power or holiness we had made this man to walk?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பேதுரு அதைக் கண்டு ஜனங்களை நோக்கி: இஸ்ரவேலரே, இதைக்குறித்து நீங்கள் ஆச்சரியப்படுகிறதென்ன? நாங்கள் எங்கள் சுயசக்தியினாலாவது, எங்கள் சுயபக்தியினாலாவது, இவனை நடக்கப்பண்ணினோமென்று நீங்கள் எங்களை நோக்கிப் பார்க்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[12. And when Peter saw it, he answered unto the people, All of you men of Israel, why marvel all of you at this? or why look all of you so earnestly on us, as though by our own power or holiness we had made this man to walk?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களுடைய தேவனாகிய நம்முடைய பிதாக்களின் தேவன் தம்முடைய பிள்ளையாகிய இயேசுவை மகிமைப்படுத்தினார், அவரை நீங்கள் ஒப்புக்கொடுத்தீர்கள்; பிலாத்து அவரை விடுதலையாக்கத் தீர்மானித்தபோது, அவனுக்குமுன்பாக அவரை மறுதலித்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. The God of Abraham, and of Isaac, and of Jacob, the God of our fathers, has glorified his Son Jesus; whom all of you delivered up, and denied him in the presence of Pilate, when he was determined to let him go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களுடைய தேவனாகிய நம்முடைய பிதாக்களின் தேவன் தம்முடைய பிள்ளையாகிய இயேசுவை மகிமைப்படுத்தினார், அவரை நீங்கள் ஒப்புக்கொடுத்தீர்கள்; பிலாத்து அவரை விடுதலையாக்கத் தீர்மானித்தபோது, அவனுக்குமுன்பாக அவரை மறுதலித்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. The God of Abraham, and of Isaac, and of Jacob, the God of our fathers, has glorified his Son Jesus; whom all of you delivered up, and denied him in the presence of Pilate, when he was determined to let him go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களுடைய தேவனாகிய நம்முடைய பிதாக்களின் தேவன் தம்முடைய பிள்ளையாகிய இயேசுவை மகிமைப்படுத்தினார், அவரை நீங்கள் ஒப்புக்கொடுத்தீர்கள்; பிலாத்து அவரை விடுதலையாக்கத் தீர்மானித்தபோது, அவனுக்குமுன்பாக அவரை மறுதலித்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. The God of Abraham, and of Isaac, and of Jacob, the God of our fathers, has glorified his Son Jesus; whom all of you delivered up, and denied him in the presence of Pilate, when he was determined to let him go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பரிசுத்தமும் நீதியுமுள்ளவரை நீங்கள் மறுதலித்து, கொலைபாதகனை உங்களுக்காக விடுதலைபண்ணவேண்டுமென்று கேட்டு,]]></a:t>
+              <a:t><![CDATA[14. But all of you denied the Holy One and the Just, and desired a murderer to be granted unto you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஜீவாதிபதியைக் கொலைசெய்தீர்கள்; அவரை தேவன் மரித்தோரிலிருந்தெழுப்பினார்; அதற்கு நாங்கள் சாட்சிகளாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[14. But all of you denied the Holy One and the Just, and desired a murderer to be granted unto you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவருடைய நாமத்தைப்பற்றும் விசுவாசத்தினால் அவருடைய நாமமே நீங்கள் பார்த்து அறிந்திருக்கிற இவனைப் பெலப்படுத்தினது; அவரால் உண்டாகிய விசுவாசம் உங்களெல்லாருக்கும் முன்பாக, இந்தச் சர்வாங்க சுகத்தை இவனுக்குக் கொடுத்தது.]]></a:t>
+              <a:t><![CDATA[15. And killed the Prince of life, whom God has raised from the dead; whereof we are witnesses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவருடைய நாமத்தைப்பற்றும் விசுவாசத்தினால் அவருடைய நாமமே நீங்கள் பார்த்து அறிந்திருக்கிற இவனைப் பெலப்படுத்தினது; அவரால் உண்டாகிய விசுவாசம் உங்களெல்லாருக்கும் முன்பாக, இந்தச் சர்வாங்க சுகத்தை இவனுக்குக் கொடுத்தது.]]></a:t>
+              <a:t><![CDATA[15. And killed the Prince of life, whom God has raised from the dead; whereof we are witnesses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகோதரரே, நீங்களும் உங்கள் அதிகாரிகளும் அறியாமைனாலே இதைச்செய்தீர்களென்று அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[16. And his name through faith in his name has made this man strong, whom all of you see and know: yea, the faith which is by him has given him this perfect soundness in the presence of you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது தன் தாயின் வயிற்றிலிருந்து சப்பாணியாய்ப் பிறந்த ஒரு மனுஷனைச் சுமந்துகொண்டுவந்தார்கள்; தேவாலயத்திலே பிரவேசிக்கிறவர்களிடத்தில் பிச்சைகேட்கும்படி, நாடோறும் அலங்கார வாசல் என்னப்பட்ட தேவாலய வாசலண்டையிலே வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And a certain man lame from his mother's womb was carried, whom they laid daily at the gate of the temple which is called Beautiful, to ask alms of them that entered into the temple;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கிறிஸ்து பாடுபடவேண்டுமென்று தேவன் தம்முடைய தீர்க்கதரிசிகளெல்லாருடைய வாக்கிலும் முன்னறிவித்தவைகளை இவ்விதமாய் நிறைவேற்றினார்.]]></a:t>
+              <a:t><![CDATA[16. And his name through faith in his name has made this man strong, whom all of you see and know: yea, the faith which is by him has given him this perfect soundness in the presence of you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கிறிஸ்து பாடுபடவேண்டுமென்று தேவன் தம்முடைய தீர்க்கதரிசிகளெல்லாருடைய வாக்கிலும் முன்னறிவித்தவைகளை இவ்விதமாய் நிறைவேற்றினார்.]]></a:t>
+              <a:t><![CDATA[16. And his name through faith in his name has made this man strong, whom all of you see and know: yea, the faith which is by him has given him this perfect soundness in the presence of you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆனபடியினாலே கர்த்தருடைய சந்நிதானத்திலிருந்து இளைப்பாறுதலின் காலங்கள் வரும்படிக்கும், முன்னே குறிக்கப்பட்ட இயேசுகிறிஸ்துவை அவர் உங்களிடத்தில் அனுப்பும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[17. And now, brethren, I know that through ignorance all of you did it, as did also your rulers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆனபடியினாலே கர்த்தருடைய சந்நிதானத்திலிருந்து இளைப்பாறுதலின் காலங்கள் வரும்படிக்கும், முன்னே குறிக்கப்பட்ட இயேசுகிறிஸ்துவை அவர் உங்களிடத்தில் அனுப்பும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[18. But those things, which God before had showed by the mouth of all his prophets, that Christ should suffer, he has so fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் பாவங்கள் நிவிர்த்திசெய்யப்படும்பொருட்டு நீங்கள் மனந்திரும்பிக் குணப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. But those things, which God before had showed by the mouth of all his prophets, that Christ should suffer, he has so fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உலகத்தோற்றமுதல் தேவன் தம்முடைய பரிசுத்த தீர்க்கதரிசிகளெல்லாருடைய வாக்கிலும் உரைத்தவைகளெல்லாம் நிறைவேறித் தீருங்காலங்கள் வருமளவும் பரலோகம் அவரை ஏற்றுக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. Repent all of you therefore, and be converted, that your sins may be blotted out, when the times of refreshing shall come from the presence of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உலகத்தோற்றமுதல் தேவன் தம்முடைய பரிசுத்த தீர்க்கதரிசிகளெல்லாருடைய வாக்கிலும் உரைத்தவைகளெல்லாம் நிறைவேறித் தீருங்காலங்கள் வருமளவும் பரலோகம் அவரை ஏற்றுக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. Repent all of you therefore, and be converted, that your sins may be blotted out, when the times of refreshing shall come from the presence of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மோசே பிதாக்களை நோக்கி: நீங்கள் தேவனாகிய கர்த்தர் என்னைப்போல ஒரு தீர்க்கதரிசியை உங்களுக்காக உங்கள் சகோதரரிலிருந்து எழும்பப்பண்ணுவார்; அவர் உங்களுக்குச்சொல்லும் எல்லாவற்றிலும் அவருக்குச் செவிகொடுப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[20. And he shall send Jesus Christ, which before was preached unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மோசே பிதாக்களை நோக்கி: நீங்கள் தேவனாகிய கர்த்தர் என்னைப்போல ஒரு தீர்க்கதரிசியை உங்களுக்காக உங்கள் சகோதரரிலிருந்து எழும்பப்பண்ணுவார்; அவர் உங்களுக்குச்சொல்லும் எல்லாவற்றிலும் அவருக்குச் செவிகொடுப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[21. Whom the heaven must receive until the times of restitution of all things, which God has spoken by the mouth of all his holy prophets since the world began.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மோசே பிதாக்களை நோக்கி: நீங்கள் தேவனாகிய கர்த்தர் என்னைப்போல ஒரு தீர்க்கதரிசியை உங்களுக்காக உங்கள் சகோதரரிலிருந்து எழும்பப்பண்ணுவார்; அவர் உங்களுக்குச்சொல்லும் எல்லாவற்றிலும் அவருக்குச் செவிகொடுப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[21. Whom the heaven must receive until the times of restitution of all things, which God has spoken by the mouth of all his holy prophets since the world began.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது தன் தாயின் வயிற்றிலிருந்து சப்பாணியாய்ப் பிறந்த ஒரு மனுஷனைச் சுமந்துகொண்டுவந்தார்கள்; தேவாலயத்திலே பிரவேசிக்கிறவர்களிடத்தில் பிச்சைகேட்கும்படி, நாடோறும் அலங்கார வாசல் என்னப்பட்ட தேவாலய வாசலண்டையிலே வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And a certain man lame from his mother's womb was carried, whom they laid daily at the gate of the temple which is called Beautiful, to ask alms of them that entered into the temple;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்தத் தீர்க்கதரிசியின் சொற்கேளாதவனோ, அவன் ஜனத்திலிராதபடிக்கு நிர்மூலமாக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[22. For Moses truly said unto the fathers, A prophet shall the Lord your God raise up unto you of your brethren, like unto me; him shall all of you hear in all things whatsoever he shall say unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்தத் தீர்க்கதரிசியின் சொற்கேளாதவனோ, அவன் ஜனத்திலிராதபடிக்கு நிர்மூலமாக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[22. For Moses truly said unto the fathers, A prophet shall the Lord your God raise up unto you of your brethren, like unto me; him shall all of you hear in all things whatsoever he shall say unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சாமுவேல் முதற்கொண்டு, எத்தனைபேர் தீர்க்கதரிசனம் உரைத்தார்களோ, அத்தனைபேரும் இந்த நாட்களை முன்னறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. For Moses truly said unto the fathers, A prophet shall the Lord your God raise up unto you of your brethren, like unto me; him shall all of you hear in all things whatsoever he shall say unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சாமுவேல் முதற்கொண்டு, எத்தனைபேர் தீர்க்கதரிசனம் உரைத்தார்களோ, அத்தனைபேரும் இந்த நாட்களை முன்னறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And it shall come to pass, that every soul, which will not hear that prophet, shall be destroyed from among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீங்கள் அந்தத் தீர்க்கதரிசிகளுக்குப் புத்திரராயிருக்கிறீர்கள்; உன் சந்ததியினாலே பூமியிலுள்ள வம்சங்களெல்லாம் ஆசீர்வதிக்கப்படும் என்று தேவன் ஆபிரகாமுக்குச் சொல்லி, நம்முடைய முன்னோர்களோடே பண்ணின உடன்படிக்கைக்குப் புத்திரராயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[24. Yea, and all the prophets from Samuel and those that follow after, as many as have spoken, have likewise foretold of these days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீங்கள் அந்தத் தீர்க்கதரிசிகளுக்குப் புத்திரராயிருக்கிறீர்கள்; உன் சந்ததியினாலே பூமியிலுள்ள வம்சங்களெல்லாம் ஆசீர்வதிக்கப்படும் என்று தேவன் ஆபிரகாமுக்குச் சொல்லி, நம்முடைய முன்னோர்களோடே பண்ணின உடன்படிக்கைக்குப் புத்திரராயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[24. Yea, and all the prophets from Samuel and those that follow after, as many as have spoken, have likewise foretold of these days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர் உங்களெல்லாரையும் உங்கள் பொல்லாங்குகளிலிருந்து விலக்கி, உங்களை ஆசீர்வதிக்கும்படி தேவன் தம்முடைய பிள்ளையாகிய இயேசுவை எழுப்பி, முதலாவது உங்களிடத்திற்கே அவரை அனுப்பினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. All of you are the children of the prophets, and of the covenant which God made with our fathers, saying unto Abraham, And in your seed shall all the families of the earth be blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4822,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர் உங்களெல்லாரையும் உங்கள் பொல்லாங்குகளிலிருந்து விலக்கி, உங்களை ஆசீர்வதிக்கும்படி தேவன் தம்முடைய பிள்ளையாகிய இயேசுவை எழுப்பி, முதலாவது உங்களிடத்திற்கே அவரை அனுப்பினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. All of you are the children of the prophets, and of the covenant which God made with our fathers, saying unto Abraham, And in your seed shall all the families of the earth be blessed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. All of you are the children of the prophets, and of the covenant which God made with our fathers, saying unto Abraham, And in your seed shall all the families of the earth be blessed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Unto you first God, having raised up his Son Jesus, sent him to bless you, in turning away every one of you from his iniquities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவாலயத்திலே பிரவேசிக்கப்போகிற பேதுருவையும் யோவானையும் அவன் கண்டு பிச்சைகேட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And a certain man lame from his mother's womb was carried, whom they laid daily at the gate of the temple which is called Beautiful, to ask alms of them that entered into the temple;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Unto you first God, having raised up his Son Jesus, sent him to bless you, in turning away every one of you from his iniquities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பேதுருவும் யோவானும் அவனை உற்றுப்பார்த்து: எங்களை நோக்கிப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Who seeing Peter and John about to go into the temple asked an alms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் அவர்களிடத்தில் ஏதாகிலும் கிடைக்குமென்று எண்ணி, அவர்களை நோக்கிப்பார்த்தான்.]]></a:t>
+              <a:t><![CDATA[4. And Peter, fastening his eyes upon him with John, said, Look on us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது பேதுரு: வெள்ளியும் பொன்னும் என்னிடத்திலில்லை; என்னிடத்திலுள்ளதை உனக்குத் தருகிறேன்; நசரேயனாகிய இயேசுகிறிஸ்துவின் நாமத்தினாலே நீ எழுந்து நட என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[5. And he gave heed unto them, expecting to receive something of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது பேதுரு: வெள்ளியும் பொன்னும் என்னிடத்திலில்லை; என்னிடத்திலுள்ளதை உனக்குத் தருகிறேன்; நசரேயனாகிய இயேசுகிறிஸ்துவின் நாமத்தினாலே நீ எழுந்து நட என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[6. Then Peter said, Silver and gold have I none; but such as I have give I you: In the name of Jesus Christ of Nazareth rise up and walk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044032" r:id="rId1"/>
+    <p:sldLayoutId id="2478619025" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,54 +6145,78 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5990,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he took him by the right hand, and lifted him up: and immediately his feet and ankle bones]]></a:t>
+              <a:t><![CDATA[நசரேயனாகிய இயேசுகிறிஸ்துவின் நாமத்தினாலே நீ எழுந்து நட என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[received strength.]]></a:t>
+              <a:t><![CDATA[7. வலதுகையினால் அவனைப் பிடித்துத் தூக்கிவிட்டான், உடனே அவனுடைய கால்களும் கரடுகளும் பெலனடைந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he leaping up stood, and walked, and entered with them into the temple, walking, and leaping,]]></a:t>
+              <a:t><![CDATA[8. அவன் குதித்தெழுந்து நின்று நடந்தான்; நடந்து, குதித்து, தேவனைத் துதித்துக்கொண்டு, அவர்களுடனேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and praising God.]]></a:t>
+              <a:t><![CDATA[தேவாலயத்திற்குள் பிரவேசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And all the people saw him walking and praising God:]]></a:t>
+              <a:t><![CDATA[9. அவன் நடக்கிறதையும், தேவனைத் துதிக்கிறதையும், ஜனங்களெல்லாரும் கண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they knew that it was he which sat for alms at the Beautiful gate of the temple: and they]]></a:t>
+              <a:t><![CDATA[10. தேவாலயத்தின் அலங்கார வாசலண்டையிலே பிச்சைகேட்க உட்கார்ந்திருந்தவன் இவன்தான் என்று அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were filled with wonder and amazement at that which had happened unto him.]]></a:t>
+              <a:t><![CDATA[அவனுக்குச் சம்பவித்ததைக்குறித்து மிகவும் ஆச்சரியப்பட்டுப் பிரமித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And as the lame man which was healed held Peter and John, all the people ran together unto them]]></a:t>
+              <a:t><![CDATA[11. குணமாக்கப்பட்ட சப்பாணி பேதுருவையும் யோவானையும் பற்றிக்கொண்டிருக்கையில், ஜனங்களெல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the porch that is called Solomon's, greatly wondering.]]></a:t>
+              <a:t><![CDATA[பிரமித்து, சாலொமோன் மண்டபம் என்னப்பட்ட மண்டபத்திலே அவர்களிடத்திற்கு ஓடிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And when Peter saw it, he answered unto the people, All of you men of Israel, why marvel all of]]></a:t>
+              <a:t><![CDATA[12. பேதுரு அதைக் கண்டு ஜனங்களை நோக்கி: இஸ்ரவேலரே, இதைக்குறித்து நீங்கள் ஆச்சரியப்படுகிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Peter and John went up together into the temple at the hour of prayer, being the ninth hour.]]></a:t>
+              <a:t><![CDATA[1. ஜெபவேளையாகிய ஒன்பதாம் மணி நேரத்திலே பேதுருவும் யோவானும் தேவாலயத்துக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you at this? or why look all of you so earnestly on us, as though by our own power or holiness we]]></a:t>
+              <a:t><![CDATA[நாங்கள் எங்கள் சுயசக்தியினாலாவது, எங்கள் சுயபக்தியினாலாவது, இவனை நடக்கப்பண்ணினோமென்று நீங்கள் எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had made this man to walk?]]></a:t>
+              <a:t><![CDATA[நோக்கிப் பார்க்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The God of Abraham, and of Isaac, and of Jacob, the God of our fathers, has glorified his Son]]></a:t>
+              <a:t><![CDATA[13. ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களுடைய தேவனாகிய நம்முடைய பிதாக்களின் தேவன் தம்முடைய பிள்ளையாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jesus; whom all of you delivered up, and denied him in the presence of Pilate, when he was]]></a:t>
+              <a:t><![CDATA[இயேசுவை மகிமைப்படுத்தினார், அவரை நீங்கள் ஒப்புக்கொடுத்தீர்கள்; பிலாத்து அவரை விடுதலையாக்கத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[determined to let him go.]]></a:t>
+              <a:t><![CDATA[தீர்மானித்தபோது, அவனுக்குமுன்பாக அவரை மறுதலித்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But all of you denied the Holy One and the Just, and desired a murderer to be granted unto you;]]></a:t>
+              <a:t><![CDATA[14. பரிசுத்தமும் நீதியுமுள்ளவரை நீங்கள் மறுதலித்து, கொலைபாதகனை உங்களுக்காக விடுதலைபண்ணவேண்டுமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And killed the Prince of life, whom God has raised from the dead; whereof we are witnesses.]]></a:t>
+              <a:t><![CDATA[கேட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And his name through faith in his name has made this man strong, whom all of you see and know:]]></a:t>
+              <a:t><![CDATA[15. ஜீவாதிபதியைக் கொலைசெய்தீர்கள்; அவரை தேவன் மரித்தோரிலிருந்தெழுப்பினார்; அதற்கு நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yea, the faith which is by him has given him this perfect soundness in the presence of you all.]]></a:t>
+              <a:t><![CDATA[சாட்சிகளாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And now, brethren, I know that through ignorance all of you did it, as did also your rulers.]]></a:t>
+              <a:t><![CDATA[16. அவருடைய நாமத்தைப்பற்றும் விசுவாசத்தினால் அவருடைய நாமமே நீங்கள் பார்த்து அறிந்திருக்கிற இவனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And a certain man lame from his mother's womb was carried, whom they laid daily at the gate of]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது தன் தாயின் வயிற்றிலிருந்து சப்பாணியாய்ப் பிறந்த ஒரு மனுஷனைச் சுமந்துகொண்டுவந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But those things, which God before had showed by the mouth of all his prophets, that Christ]]></a:t>
+              <a:t><![CDATA[பெலப்படுத்தினது; அவரால் உண்டாகிய விசுவாசம் உங்களெல்லாருக்கும் முன்பாக, இந்தச் சர்வாங்க சுகத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should suffer, he has so fulfilled.]]></a:t>
+              <a:t><![CDATA[இவனுக்குக் கொடுத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Repent all of you therefore, and be converted, that your sins may be blotted out, when the times]]></a:t>
+              <a:t><![CDATA[17. சகோதரரே, நீங்களும் உங்கள் அதிகாரிகளும் அறியாமைனாலே இதைச்செய்தீர்களென்று அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of refreshing shall come from the presence of the Lord.]]></a:t>
+              <a:t><![CDATA[18. கிறிஸ்து பாடுபடவேண்டுமென்று தேவன் தம்முடைய தீர்க்கதரிசிகளெல்லாருடைய வாக்கிலும் முன்னறிவித்தவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he shall send Jesus Christ, which before was preached unto you:]]></a:t>
+              <a:t><![CDATA[இவ்விதமாய் நிறைவேற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Whom the heaven must receive until the times of restitution of all things, which God has spoken]]></a:t>
+              <a:t><![CDATA[19. ஆனபடியினாலே கர்த்தருடைய சந்நிதானத்திலிருந்து இளைப்பாறுதலின் காலங்கள் வரும்படிக்கும், முன்னே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by the mouth of all his holy prophets since the world began.]]></a:t>
+              <a:t><![CDATA[குறிக்கப்பட்ட இயேசுகிறிஸ்துவை அவர் உங்களிடத்தில் அனுப்பும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. For Moses truly said unto the fathers, A prophet shall the Lord your God raise up unto you of]]></a:t>
+              <a:t><![CDATA[20. உங்கள் பாவங்கள் நிவிர்த்திசெய்யப்படும்பொருட்டு நீங்கள் மனந்திரும்பிக் குணப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your brethren, like unto me; him shall all of you hear in all things whatsoever he shall say unto]]></a:t>
+              <a:t><![CDATA[21. உலகத்தோற்றமுதல் தேவன் தம்முடைய பரிசுத்த தீர்க்கதரிசிகளெல்லாருடைய வாக்கிலும் உரைத்தவைகளெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[நிறைவேறித் தீருங்காலங்கள் வருமளவும் பரலோகம் அவரை ஏற்றுக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the temple which is called Beautiful, to ask alms of them that entered into the temple;]]></a:t>
+              <a:t><![CDATA[தேவாலயத்திலே பிரவேசிக்கிறவர்களிடத்தில் பிச்சைகேட்கும்படி, நாடோறும் அலங்கார வாசல் என்னப்பட்ட தேவாலய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And it shall come to pass, that every soul, which will not hear that prophet, shall be destroyed]]></a:t>
+              <a:t><![CDATA[22. மோசே பிதாக்களை நோக்கி: நீங்கள் தேவனாகிய கர்த்தர் என்னைப்போல ஒரு தீர்க்கதரிசியை உங்களுக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from among the people.]]></a:t>
+              <a:t><![CDATA[உங்கள் சகோதரரிலிருந்து எழும்பப்பண்ணுவார்; அவர் உங்களுக்குச்சொல்லும் எல்லாவற்றிலும் அவருக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Yea, and all the prophets from Samuel and those that follow after, as many as have spoken, have]]></a:t>
+              <a:t><![CDATA[செவிகொடுப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[likewise foretold of these days.]]></a:t>
+              <a:t><![CDATA[23. அந்தத் தீர்க்கதரிசியின் சொற்கேளாதவனோ, அவன் ஜனத்திலிராதபடிக்கு நிர்மூலமாக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. All of you are the children of the prophets, and of the covenant which God made with our]]></a:t>
+              <a:t><![CDATA[24. சாமுவேல் முதற்கொண்டு, எத்தனைபேர் தீர்க்கதரிசனம் உரைத்தார்களோ, அத்தனைபேரும் இந்த நாட்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, saying unto Abraham, And in your seed shall all the families of the earth be blessed.]]></a:t>
+              <a:t><![CDATA[முன்னறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Unto you first God, having raised up his Son Jesus, sent him to bless you, in turning away every]]></a:t>
+              <a:t><![CDATA[25. நீங்கள் அந்தத் தீர்க்கதரிசிகளுக்குப் புத்திரராயிருக்கிறீர்கள்; உன் சந்ததியினாலே பூமியிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11633,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one of you from his iniquities.]]></a:t>
+              <a:t><![CDATA[வம்சங்களெல்லாம் ஆசீர்வதிக்கப்படும் என்று தேவன் ஆபிரகாமுக்குச் சொல்லி, நம்முடைய முன்னோர்களோடே பண்ணின]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உடன்படிக்கைக்குப் புத்திரராயிருக்கிறீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவர் உங்களெல்லாரையும் உங்கள் பொல்லாங்குகளிலிருந்து விலக்கி, உங்களை ஆசீர்வதிக்கும்படி தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Who seeing Peter and John about to go into the temple asked an alms.]]></a:t>
+              <a:t><![CDATA[வாசலண்டையிலே வைப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தம்முடைய பிள்ளையாகிய இயேசுவை எழுப்பி, முதலாவது உங்களிடத்திற்கே அவரை அனுப்பினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Peter, fastening his eyes upon him with John, said, Look on us.]]></a:t>
+              <a:t><![CDATA[3. தேவாலயத்திலே பிரவேசிக்கப்போகிற பேதுருவையும் யோவானையும் அவன் கண்டு பிச்சைகேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he gave heed unto them, expecting to receive something of them.]]></a:t>
+              <a:t><![CDATA[4. பேதுருவும் யோவானும் அவனை உற்றுப்பார்த்து: எங்களை நோக்கிப்பார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then Peter said, Silver and gold have I none; but such as I have give I you: In the name of Jesus]]></a:t>
+              <a:t><![CDATA[5. அவன் அவர்களிடத்தில் ஏதாகிலும் கிடைக்குமென்று எண்ணி, அவர்களை நோக்கிப்பார்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Christ of Nazareth rise up and walk.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது பேதுரு: வெள்ளியும் பொன்னும் என்னிடத்திலில்லை; என்னிடத்திலுள்ளதை உனக்குத் தருகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>