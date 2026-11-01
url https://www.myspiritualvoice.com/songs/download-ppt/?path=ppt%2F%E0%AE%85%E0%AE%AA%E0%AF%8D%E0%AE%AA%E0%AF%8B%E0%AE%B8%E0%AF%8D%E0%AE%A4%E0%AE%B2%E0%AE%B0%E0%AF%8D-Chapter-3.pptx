--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -5773,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619025" r:id="rId1"/>
+    <p:sldLayoutId id="2482539720" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12750,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
   <a:themeElements>
-    <a:clrScheme name="Theme73">
+    <a:clrScheme name="Theme20">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme73">
+    <a:fontScheme name="Theme20">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme73">
+    <a:fmtScheme name="Theme20">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>