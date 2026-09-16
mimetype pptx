--- v0 (2026-06-21)
+++ v1 (2026-09-16)
@@ -143,50 +143,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -243,50 +255,56 @@
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -460,53 +478,59 @@
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -566,51 +590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பேதுரு அவளை நோக்கி: நிலத்தை இவ்வளவுக்குத்தானா விற்றீர்கள், எனக்குச் சொல் என்றான். அவள்: ஆம், இவ்வளவுக்குத்தான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[5. And Ananias hearing these words fell down, and gave up the spirit: and great fear came on all them that heard these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -675,51 +699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பேதுரு அவளை நோக்கி: கர்த்தருடைய ஆவியைச் சோதிக்கிறதற்கு நீங்கள் ஒருமனப்பட்டதென்ன? இதோ, உன் புருஷனை அடக்கம்பண்ணினவர்களுடைய கால்கள் வாசற்படியிலே வந்திருக்கிறது, உன்னையும் வெளியே கொண்டுபோவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And Ananias hearing these words fell down, and gave up the spirit: and great fear came on all them that heard these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -784,51 +808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பேதுரு அவளை நோக்கி: கர்த்தருடைய ஆவியைச் சோதிக்கிறதற்கு நீங்கள் ஒருமனப்பட்டதென்ன? இதோ, உன் புருஷனை அடக்கம்பண்ணினவர்களுடைய கால்கள் வாசற்படியிலே வந்திருக்கிறது, உன்னையும் வெளியே கொண்டுபோவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And the young men arose, wound him up, and carried him out, and buried him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -893,51 +917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பேதுரு அவளை நோக்கி: கர்த்தருடைய ஆவியைச் சோதிக்கிறதற்கு நீங்கள் ஒருமனப்பட்டதென்ன? இதோ, உன் புருஷனை அடக்கம்பண்ணினவர்களுடைய கால்கள் வாசற்படியிலே வந்திருக்கிறது, உன்னையும் வெளியே கொண்டுபோவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And it was about the space of three hours after, when his wife, not knowing what was done, came in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1002,51 +1026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உடனே அவள் அவனுடைய பாதத்தில் விழுந்து ஜீவனை விட்டாள். வாலிபர் உள்ளே வந்து, அவள் மரித்துப்போனதைக் கண்டு, அவளை வெளியே எடுத்துக்கொண்டுபோய், அவளுடைய புருஷனண்டையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Peter answered unto her, Tell me whether all of you sold the land for so much? And she said, Yea, for so much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1111,51 +1135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உடனே அவள் அவனுடைய பாதத்தில் விழுந்து ஜீவனை விட்டாள். வாலிபர் உள்ளே வந்து, அவள் மரித்துப்போனதைக் கண்டு, அவளை வெளியே எடுத்துக்கொண்டுபோய், அவளுடைய புருஷனண்டையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Peter answered unto her, Tell me whether all of you sold the land for so much? And she said, Yea, for so much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1220,51 +1244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சபையாரெல்லாருக்கும், இவைகளைக் கேள்விப்பட்ட மற்ற யாவருக்கும், மிகுந்த பயமுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[9. Then Peter said unto her, How is it that all of you have agreed together to tempt the Spirit of the Lord? behold, the feet of them which have buried your husband are at the door, and shall carry you out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1329,51 +1353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்போஸ்தலருடைய கைகளினாலே அநேக அடையாளங்களும் அற்புதங்களும் ஜனங்களுக்குள்ளே செய்யப்பட்டது. எல்லாரும் ஒருமனப்பட்டு சாலொமோனுடைய மண்டபத்தில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then Peter said unto her, How is it that all of you have agreed together to tempt the Spirit of the Lord? behold, the feet of them which have buried your husband are at the door, and shall carry you out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1438,51 +1462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்போஸ்தலருடைய கைகளினாலே அநேக அடையாளங்களும் அற்புதங்களும் ஜனங்களுக்குள்ளே செய்யப்பட்டது. எல்லாரும் ஒருமனப்பட்டு சாலொமோனுடைய மண்டபத்தில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then Peter said unto her, How is it that all of you have agreed together to tempt the Spirit of the Lord? behold, the feet of them which have buried your husband are at the door, and shall carry you out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1547,51 +1571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மற்றவர்களில் ஒருவரும் அவர்களுடனே சேரத் துணியவில்லை. ஆகிலும் ஜனங்கள் அவர்களை மேன்மைப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then fell she down immediately at his feet, and yielded up the spirit: and the young men came in, and found her dead, and, carrying her forth, buried her by her husband.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1656,51 +1680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதை விற்குமுன்னே அது உன்னுடையதாயிருக்கவில்லையோ? அதை விற்றபின்னும் அதின் கிரயம் உன் வசத்திலிருக்கவில்லையோ? நீ உன் இருதயத்திலே இப்படிப்பட்ட எண்ணங்கொண்டதென்ன நீ மனுஷரிடத்தில் அல்ல, தேவனிடத்தில் பொய்சொன்னாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. But a certain man named Ananias, with Sapphira his wife, sold a possession,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1765,51 +1789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. திரளான புருஷர்களும் ஸ்திரீகளும் விசுவாசமுள்ளவர்களாகிக் கர்த்தரிடத்தில் அதிகமதிகமாய்ச் சேர்க்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then fell she down immediately at his feet, and yielded up the spirit: and the young men came in, and found her dead, and, carrying her forth, buried her by her husband.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1874,51 +1898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிணியாளிகளைப் படுக்கைகளின் மேலும் கட்டில்களின்மேலும் கிடத்தி, நடந்துபோகையில் அவனுடைய நிழலாகிலும் அவர்களில் சிலர்மேல் படும்படிக்கு அவர்களை வெளியே வீதிகளில் கொண்டுவந்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And great fear came upon all the church, and upon as many as heard these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1983,51 +2007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிணியாளிகளைப் படுக்கைகளின் மேலும் கட்டில்களின்மேலும் கிடத்தி, நடந்துபோகையில் அவனுடைய நிழலாகிலும் அவர்களில் சிலர்மேல் படும்படிக்கு அவர்களை வெளியே வீதிகளில் கொண்டுவந்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And by the hands of the apostles were many signs and wonders wrought among the people; (and they were all with one accord in Solomon's porch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2092,51 +2116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுற்றுப்பட்டணங்களிலுமிருந்து திரளான ஜனங்கள் பிணியாளிகளையும் அசுத்த ஆவிகளால் வாதிக்கப்பட்டவர்களையும் எருசலேமுக்குக் கொண்டுவந்தார்கள்; அவர்களெல்லாரும் குணமாக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And by the hands of the apostles were many signs and wonders wrought among the people; (and they were all with one accord in Solomon's porch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2201,51 +2225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுற்றுப்பட்டணங்களிலுமிருந்து திரளான ஜனங்கள் பிணியாளிகளையும் அசுத்த ஆவிகளால் வாதிக்கப்பட்டவர்களையும் எருசலேமுக்குக் கொண்டுவந்தார்கள்; அவர்களெல்லாரும் குணமாக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And of the rest durst no man join himself to them: but the people magnified them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2310,51 +2334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது பிரதான ஆசாரியரும் அவனுடனேகூட இருந்த சதுசேய சமயத்தாரனைவரும் எழும்பி, பொறாமையினால் நிறைந்து,]]></a:t>
+              <a:t><![CDATA[13. And of the rest durst no man join himself to them: but the people magnified them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2419,51 +2443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது பிரதான ஆசாரியரும் அவனுடனேகூட இருந்த சதுசேய சமயத்தாரனைவரும் எழும்பி, பொறாமையினால் நிறைந்து,]]></a:t>
+              <a:t><![CDATA[14. And believers were the more added to the Lord, multitudes both of men and women.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2528,51 +2552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்போஸ்தலர்களைப் பிடித்து, பொதுவான சிறைச்சாலையிலே வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And believers were the more added to the Lord, multitudes both of men and women.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2637,51 +2661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தருடைய தூதன் இராத்திரியிலே சிறைச்சாலையின் கதவுகளைத் திறந்து, அவர்களை வெளியே கொண்டுவந்து:]]></a:t>
+              <a:t><![CDATA[15. Insomuch that they brought forth the sick into the streets, and laid them on beds and couches, that at the least the shadow of Peter passing by might overshadow some of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2746,51 +2770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் போய், தேவாலயத்திலே நின்று, இந்த வார்த்தைகள் எல்லாவற்றையும் ஜனங்களுக்குச் சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. Insomuch that they brought forth the sick into the streets, and laid them on beds and couches, that at the least the shadow of Peter passing by might overshadow some of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2855,51 +2879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதை விற்குமுன்னே அது உன்னுடையதாயிருக்கவில்லையோ? அதை விற்றபின்னும் அதின் கிரயம் உன் வசத்திலிருக்கவில்லையோ? நீ உன் இருதயத்திலே இப்படிப்பட்ட எண்ணங்கொண்டதென்ன நீ மனுஷரிடத்தில் அல்ல, தேவனிடத்தில் பொய்சொன்னாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And kept back part of the price, his wife also being privy to it, and brought a certain part, and laid it at the apostles' feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2964,51 +2988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் அதைக்கேட்டு, அதிகாலமே தேவாலயத்தில் பிரவேசித்துப் போதகம்பண்ணினார்கள். பிரதான ஆசாரியனும் அவனுடனேகூட இருந்தவர்களும் வந்து, ஆலோசனை சங்கத்தாரையும் இஸ்ரவேல் புத்திரரின் மூப்பரெல்லாரையும் வரவழைத்து அப்போஸ்தலர்களைக் கொண்டுவரும்படி சிறைச்சாலைக்குச் சேவகரை அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. There came also a multitude out of the cities round about unto Jerusalem, bringing sick folks, and them which were vexed with unclean spirits: and they were healed every one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3073,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் அதைக்கேட்டு, அதிகாலமே தேவாலயத்தில் பிரவேசித்துப் போதகம்பண்ணினார்கள். பிரதான ஆசாரியனும் அவனுடனேகூட இருந்தவர்களும் வந்து, ஆலோசனை சங்கத்தாரையும் இஸ்ரவேல் புத்திரரின் மூப்பரெல்லாரையும் வரவழைத்து அப்போஸ்தலர்களைக் கொண்டுவரும்படி சிறைச்சாலைக்குச் சேவகரை அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. There came also a multitude out of the cities round about unto Jerusalem, bringing sick folks, and them which were vexed with unclean spirits: and they were healed every one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3182,51 +3206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் அதைக்கேட்டு, அதிகாலமே தேவாலயத்தில் பிரவேசித்துப் போதகம்பண்ணினார்கள். பிரதான ஆசாரியனும் அவனுடனேகூட இருந்தவர்களும் வந்து, ஆலோசனை சங்கத்தாரையும் இஸ்ரவேல் புத்திரரின் மூப்பரெல்லாரையும் வரவழைத்து அப்போஸ்தலர்களைக் கொண்டுவரும்படி சிறைச்சாலைக்குச் சேவகரை அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then the high priest rose up, and all they that were with him, (which is the sect of the Sadducees,) and were filled with indignation,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3291,51 +3315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சேவகர் போய், சிறைச்சாலையிலே அவர்களைக் காணாமல், திரும்பிவந்து:]]></a:t>
+              <a:t><![CDATA[17. Then the high priest rose up, and all they that were with him, (which is the sect of the Sadducees,) and were filled with indignation,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3400,51 +3424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சிறைச்சாலை மிகுந்த பத்திரமாய்ப் பூட்டப்பட்டிருக்கவும், காவற்காரர் வெளியே கதவுகளுக்குமுன் நிற்கவும் கண்டோம்; திறந்தபொழுதோ உள்ளே ஒருவரையும் காணோம் என்று அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And laid their hands on the apostles, and put them in the common prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3509,51 +3533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சிறைச்சாலை மிகுந்த பத்திரமாய்ப் பூட்டப்பட்டிருக்கவும், காவற்காரர் வெளியே கதவுகளுக்குமுன் நிற்கவும் கண்டோம்; திறந்தபொழுதோ உள்ளே ஒருவரையும் காணோம் என்று அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. But the angel of the Lord by night opened the prison doors, and brought them forth, and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3618,51 +3642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்தச் செய்தியை ஆசாரியனும் தேவாலயத்தைக் காக்கிற சேனைத்தலைவனும் பிரதான ஆசாரியர்களும் கேட்டபொழுது, இதென்னமாய் முடியுமோ என்று, அவர்களைக் குறித்துக் கலக்கமடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Go, stand and speak in the temple to the people all the words of this life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3727,51 +3751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்தச் செய்தியை ஆசாரியனும் தேவாலயத்தைக் காக்கிற சேனைத்தலைவனும் பிரதான ஆசாரியர்களும் கேட்டபொழுது, இதென்னமாய் முடியுமோ என்று, அவர்களைக் குறித்துக் கலக்கமடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Go, stand and speak in the temple to the people all the words of this life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3836,51 +3860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது ஒருவன் வந்து: இதோ, நீங்கள் காவலில் வைத்த மனுஷர் தேவாலயத்தில் நின்று ஜனங்களுக்குப் போதகம்பண்ணுகிறார்கள் என்று அவர்களுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[21. And when they heard that, they entered into the temple early in the morning, and taught. But the high priest came, and they that were with him, and called the council together, and all the senate of the children of Israel, and sent to the prison to have them brought.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3945,51 +3969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது ஒருவன் வந்து: இதோ, நீங்கள் காவலில் வைத்த மனுஷர் தேவாலயத்தில் நின்று ஜனங்களுக்குப் போதகம்பண்ணுகிறார்கள் என்று அவர்களுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[21. And when they heard that, they entered into the temple early in the morning, and taught. But the high priest came, and they that were with him, and called the council together, and all the senate of the children of Israel, and sent to the prison to have them brought.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4054,51 +4078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அனனியா இந்த வார்த்தைகளைக் கேட்கவே, விழுந்து ஜீவனை விட்டான். இவைகளைக் கேள்விப்பட்ட யாவருக்கும் மிகுந்த பயமுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[2. And kept back part of the price, his wife also being privy to it, and brought a certain part, and laid it at the apostles' feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4163,51 +4187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உடனே சேனைத்தலைவன் சேவகரோடேகூடப் போய், ஜனங்கள் கல்லெறிவார்கள் என்று பயந்ததினால், பலவந்தம்பண்ணாமல் அவர்களை அழைத்துக்கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[21. And when they heard that, they entered into the temple early in the morning, and taught. But the high priest came, and they that were with him, and called the council together, and all the senate of the children of Israel, and sent to the prison to have them brought.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4272,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உடனே சேனைத்தலைவன் சேவகரோடேகூடப் போய், ஜனங்கள் கல்லெறிவார்கள் என்று பயந்ததினால், பலவந்தம்பண்ணாமல் அவர்களை அழைத்துக்கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[22. But when the officers came, and found them not in the prison, they returned and told,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4381,51 +4405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படி அவர்களை அழைத்துக்கொண்டு, ஆலோசனை சங்கத்துக்கு முன்பாக நிறுத்தினார்கள் அப்பொழுது பிரதான ஆசாரியன் அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[23. Saying, The prison truly found we shut with all safety, and the keepers standing without before the doors: but when we had opened, we found no man within.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4490,51 +4514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படி அவர்களை அழைத்துக்கொண்டு, ஆலோசனை சங்கத்துக்கு முன்பாக நிறுத்தினார்கள் அப்பொழுது பிரதான ஆசாரியன் அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[23. Saying, The prison truly found we shut with all safety, and the keepers standing without before the doors: but when we had opened, we found no man within.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4599,51 +4623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீங்கள் அந்த நாமத்தைக்குறித்துப் போதகம்பண்ணக்கூடாதென்று நாங்கள் உங்களுக்கு உறுதியாய்க் கட்டளையிடவில்லையா. அப்படியிருந்தும், இதோ, எருசலேமை உங்கள் போதகத்தினாலே நிரப்பி, அந்த மனுஷனுடைய இரத்தப்பழியை எங்கள்மேல் சுமத்தவேண்டுமென்றிருக்கிறீர்கள் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[24. Now when the high priest and the captain of the temple and the chief priests heard these things, they doubted of them unto which this would grow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4708,51 +4732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீங்கள் அந்த நாமத்தைக்குறித்துப் போதகம்பண்ணக்கூடாதென்று நாங்கள் உங்களுக்கு உறுதியாய்க் கட்டளையிடவில்லையா. அப்படியிருந்தும், இதோ, எருசலேமை உங்கள் போதகத்தினாலே நிரப்பி, அந்த மனுஷனுடைய இரத்தப்பழியை எங்கள்மேல் சுமத்தவேண்டுமென்றிருக்கிறீர்கள் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[24. Now when the high priest and the captain of the temple and the chief priests heard these things, they doubted of them unto which this would grow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4817,51 +4841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீங்கள் அந்த நாமத்தைக்குறித்துப் போதகம்பண்ணக்கூடாதென்று நாங்கள் உங்களுக்கு உறுதியாய்க் கட்டளையிடவில்லையா. அப்படியிருந்தும், இதோ, எருசலேமை உங்கள் போதகத்தினாலே நிரப்பி, அந்த மனுஷனுடைய இரத்தப்பழியை எங்கள்மேல் சுமத்தவேண்டுமென்றிருக்கிறீர்கள் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[25. Then came one and told them, saying, Behold, the men whom all of you put in prison are standing in the temple, and teaching the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4926,51 +4950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அனனியா என்னும் பேருள்ள ஒருவனும், அவன் மனைவியாகிய சப்பீராளும் தங்கள் காணியாட்சியை விற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Then came one and told them, saying, Behold, the men whom all of you put in prison are standing in the temple, and teaching the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5035,51 +5059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் மனைவி அறிய அவன் கிரயத்திலே ஒரு பங்கை வஞ்சித்து வைத்து, ஒரு பங்கைக் கொண்டுவந்து, அப்போஸ்தலருடைய பாதத்திலே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[26. Then went the captain with the officers, and brought them without violence: for they feared the people, lest they should have been stoned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5144,51 +5168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் மனைவி அறிய அவன் கிரயத்திலே ஒரு பங்கை வஞ்சித்து வைத்து, ஒரு பங்கைக் கொண்டுவந்து, அப்போஸ்தலருடைய பாதத்திலே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[26. Then went the captain with the officers, and brought them without violence: for they feared the people, lest they should have been stoned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5253,51 +5277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அனனியா இந்த வார்த்தைகளைக் கேட்கவே, விழுந்து ஜீவனை விட்டான். இவைகளைக் கேள்விப்பட்ட யாவருக்கும் மிகுந்த பயமுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[3. But Peter said, Ananias, why has Satan filled yours heart to lie to the Holy Spirit, and to keep back part of the price of the land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5362,51 +5386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பேதுரு அவனை நோக்கி: அனனியாவே நிலத்தின் கிரயத்தில் ஒரு பங்கை வஞ்சித்துவைத்து, பரிசுத்த ஆவியினிடத்தில் பொய்சொல்லும்படி, சாத்தான் உன் இருதயத்தை நிரப்பினதென்ன]]></a:t>
+              <a:t><![CDATA[27. And when they had brought them, they set them before the council: and the high priest asked them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5471,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பேதுரு அவனை நோக்கி: அனனியாவே நிலத்தின் கிரயத்தில் ஒரு பங்கை வஞ்சித்துவைத்து, பரிசுத்த ஆவியினிடத்தில் பொய்சொல்லும்படி, சாத்தான் உன் இருதயத்தை நிரப்பினதென்ன]]></a:t>
+              <a:t><![CDATA[27. And when they had brought them, they set them before the council: and the high priest asked them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5580,51 +5604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்குப் பேதுருவும் மற்ற அப்போஸ்தலரும்: மனுஷருக்குக் கீழ்ப்படிகிறதைப்பார்க்கிலும் தேவனுக்குக் கீழ்ப்படிகிறதே அவசியமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[28. Saying, Did not we strictly command you that all of you should not teach in this name? and, behold, all of you have filled Jerusalem with your doctrine, and intend to bring this man's blood upon us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5689,51 +5713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீங்கள் மரத்திலே தூக்கிக் கொலைசெய்த இயேசுவை நம்முடைய பிதாக்களின் தேவன் எழுப்பி,]]></a:t>
+              <a:t><![CDATA[28. Saying, Did not we strictly command you that all of you should not teach in this name? and, behold, all of you have filled Jerusalem with your doctrine, and intend to bring this man's blood upon us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5798,51 +5822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேலுக்கு மனந்திரும்புதலையும் பாவமன்னிப்பையும் அருளுகிறதற்காக, அவரை அதிபதியாகவும் இரட்சகராகவும் தமது வலதுகரத்தினாலே உயர்த்தினார்.]]></a:t>
+              <a:t><![CDATA[28. Saying, Did not we strictly command you that all of you should not teach in this name? and, behold, all of you have filled Jerusalem with your doctrine, and intend to bring this man's blood upon us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5907,51 +5931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேலுக்கு மனந்திரும்புதலையும் பாவமன்னிப்பையும் அருளுகிறதற்காக, அவரை அதிபதியாகவும் இரட்சகராகவும் தமது வலதுகரத்தினாலே உயர்த்தினார்.]]></a:t>
+              <a:t><![CDATA[29. Then Peter and the other apostles answered and said, We ought to obey God rather than men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6016,51 +6040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இந்தச் சங்கதிகளைக்குறித்து நாங்கள் அவருக்குச் சாட்சிகளாயிருக்கிறோம். தேவன் தமக்குக் கீழ்ப்படிகிறவர்களுக்குத் தந்தருளின பரிசுத்த ஆவியும் சாட்சி என்றார்கள்]]></a:t>
+              <a:t><![CDATA[29. Then Peter and the other apostles answered and said, We ought to obey God rather than men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6125,51 +6149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இந்தச் சங்கதிகளைக்குறித்து நாங்கள் அவருக்குச் சாட்சிகளாயிருக்கிறோம். தேவன் தமக்குக் கீழ்ப்படிகிறவர்களுக்குத் தந்தருளின பரிசுத்த ஆவியும் சாட்சி என்றார்கள்]]></a:t>
+              <a:t><![CDATA[30. The God of our fathers raised up Jesus, whom all of you slew and hanged on a tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6234,51 +6258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அதை அவர்கள் கேட்டபொழுது, மூர்க்கமடைந்து, அவர்களைக் கொலைசெய்யும்படிக்கு யோசனை பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Him has God exalted with his right hand to be a Prince and a Saviour, in order to give repentance to Israel, and forgiveness of sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6343,51 +6367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது சகல ஜனங்களாலும் கனம்பெற்ற நியாயசாஸ்திரியாகிய கமாலியேல் என்னும் பேர்கொண்ட ஒரு பரிசேயன் ஆலோசனை சங்கத்தில் எழுந்திருந்து, அப்போஸ்தலரைச் சற்றுநேரம் வெளியே கொண்டுபோகச்சொல்லி,]]></a:t>
+              <a:t><![CDATA[31. Him has God exalted with his right hand to be a Prince and a Saviour, in order to give repentance to Israel, and forgiveness of sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6452,51 +6476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வாலிபர் எழுந்து, அவனைச் சேலையிலே சுற்றி, வெளியே எடுத்துக்கொண்டுபோய் அடக்கம்பண்ணினார்கள்]]></a:t>
+              <a:t><![CDATA[3. But Peter said, Ananias, why has Satan filled yours heart to lie to the Holy Spirit, and to keep back part of the price of the land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6561,51 +6585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது சகல ஜனங்களாலும் கனம்பெற்ற நியாயசாஸ்திரியாகிய கமாலியேல் என்னும் பேர்கொண்ட ஒரு பரிசேயன் ஆலோசனை சங்கத்தில் எழுந்திருந்து, அப்போஸ்தலரைச் சற்றுநேரம் வெளியே கொண்டுபோகச்சொல்லி,]]></a:t>
+              <a:t><![CDATA[32. And we are his witnesses of these things; and so is also the Holy Spirit, whom God has given to them that obey him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6670,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சங்கத்தாரை நோக்கி: இஸ்ரவேலரே, இந்த மனுஷருக்கு நீங்கள் செய்யப்போகிறதைக்குறித்து எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[32. And we are his witnesses of these things; and so is also the Holy Spirit, whom God has given to them that obey him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6779,51 +6803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சங்கத்தாரை நோக்கி: இஸ்ரவேலரே, இந்த மனுஷருக்கு நீங்கள் செய்யப்போகிறதைக்குறித்து எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[33. When they heard that, they were cut to the heart, and took counsel to slay them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6888,51 +6912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஏனென்றால் இந்நாட்களுக்குமுன்னே தெயுதாஸ் என்பவன் எழும்பி, தன்னை ஒரு பெரியவனாகப் பாராட்டினான்; ஏறக்குறைய நானூறு பேர் அவனைச் சேர்ந்தார்கள்; அவன் மடிந்துபோனான்; அவனை நம்பின அனைவரும் சிதறி, அவமாய்ப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[34. Then stood there up one in the council, a Pharisee, named Gamaliel, a doctor of the law, had in reputation among all the people, and commanded to put the apostles forth a little space;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6997,51 +7021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஏனென்றால் இந்நாட்களுக்குமுன்னே தெயுதாஸ் என்பவன் எழும்பி, தன்னை ஒரு பெரியவனாகப் பாராட்டினான்; ஏறக்குறைய நானூறு பேர் அவனைச் சேர்ந்தார்கள்; அவன் மடிந்துபோனான்; அவனை நம்பின அனைவரும் சிதறி, அவமாய்ப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[34. Then stood there up one in the council, a Pharisee, named Gamaliel, a doctor of the law, had in reputation among all the people, and commanded to put the apostles forth a little space;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7106,51 +7130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஏனென்றால் இந்நாட்களுக்குமுன்னே தெயுதாஸ் என்பவன் எழும்பி, தன்னை ஒரு பெரியவனாகப் பாராட்டினான்; ஏறக்குறைய நானூறு பேர் அவனைச் சேர்ந்தார்கள்; அவன் மடிந்துபோனான்; அவனை நம்பின அனைவரும் சிதறி, அவமாய்ப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And said unto them, All of you men of Israel, take heed to yourselves what all of you intend to do as concerning these men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7215,51 +7239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவனுக்குப்பின்பு, குடிமதிப்பின் நாட்களிலே, கலிலேயனாகிய யூதாஸ் என்பவன் எழும்பி, தன்னைப் பின்பற்றும்படி அநேக ஜனங்களை இழுத்தான்; அவனும் அழிந்துபோனான்; அவனை நம்பியிருந்த அனைவரும் சிதறடிக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And said unto them, All of you men of Israel, take heed to yourselves what all of you intend to do as concerning these men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7324,51 +7348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவனுக்குப்பின்பு, குடிமதிப்பின் நாட்களிலே, கலிலேயனாகிய யூதாஸ் என்பவன் எழும்பி, தன்னைப் பின்பற்றும்படி அநேக ஜனங்களை இழுத்தான்; அவனும் அழிந்துபோனான்; அவனை நம்பியிருந்த அனைவரும் சிதறடிக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[36. For before these days rose up Theudas, boasting himself to be somebody; to whom a number of men, about four hundred, joined themselves: who was slain; and all, as many as obeyed him, were scattered, and brought to nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7433,51 +7457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இப்பொழுது நான் உங்களுக்குச் சொல்லுகிறதென்னவென்றால், இந்த மனுஷருக்கு ஒன்றுஞ்செய்யாமல் இவர்களை விட்டுவிடுங்கள் இந்த யோசனையும் இந்தக் கிரியையும் மனுஷரால் உண்டாயிருந்ததானால் அழிந்துபோம்:]]></a:t>
+              <a:t><![CDATA[36. For before these days rose up Theudas, boasting himself to be somebody; to whom a number of men, about four hundred, joined themselves: who was slain; and all, as many as obeyed him, were scattered, and brought to nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7542,51 +7566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இப்பொழுது நான் உங்களுக்குச் சொல்லுகிறதென்னவென்றால், இந்த மனுஷருக்கு ஒன்றுஞ்செய்யாமல் இவர்களை விட்டுவிடுங்கள் இந்த யோசனையும் இந்தக் கிரியையும் மனுஷரால் உண்டாயிருந்ததானால் அழிந்துபோம்:]]></a:t>
+              <a:t><![CDATA[36. For before these days rose up Theudas, boasting himself to be somebody; to whom a number of men, about four hundred, joined themselves: who was slain; and all, as many as obeyed him, were scattered, and brought to nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7651,51 +7675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏறக்குறைய மூன்று மணி நேரத்துக்குப்பின்பு, அவனுடைய மனைவி நடந்ததை அறியாமல், உள்ளே வந்தாள்.]]></a:t>
+              <a:t><![CDATA[4. While it remained, was it not yours own? and after it was sold, was it not in yours own power? why have you conceived this thing in yours heart? you have not lied unto men, but unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7760,51 +7784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. தேவனால் உண்டாயிருந்ததேயானால், அதை ஒழித்துவிட உங்களால் கூடாது; தேவனோடு போர்செய்கிறவர்களாய்க் காணப்படாதபடிக்குப் பாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. After this man rose up Judas of Galilee in the days of the taxing, and drew away much people after him: he also perished; and all, even as many as obeyed him, were dispersed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7869,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. தேவனால் உண்டாயிருந்ததேயானால், அதை ஒழித்துவிட உங்களால் கூடாது; தேவனோடு போர்செய்கிறவர்களாய்க் காணப்படாதபடிக்குப் பாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. After this man rose up Judas of Galilee in the days of the taxing, and drew away much people after him: he also perished; and all, even as many as obeyed him, were dispersed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7978,51 +8002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது அவர்கள் அவனுடைய யோசனைக்கு உடன்பட்டு, அப்போஸ்தலரை வரவழைத்து, அடித்து, இயேசுவின் நாமத்தைக் குறித்துப் பேசக்கூடாதென்று கட்டளையிட்டு, அவர்களை விடுதலையாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[37. After this man rose up Judas of Galilee in the days of the taxing, and drew away much people after him: he also perished; and all, even as many as obeyed him, were dispersed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8087,51 +8111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது அவர்கள் அவனுடைய யோசனைக்கு உடன்பட்டு, அப்போஸ்தலரை வரவழைத்து, அடித்து, இயேசுவின் நாமத்தைக் குறித்துப் பேசக்கூடாதென்று கட்டளையிட்டு, அவர்களை விடுதலையாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And now I say unto you, Refrain from these men, and let them alone: for if this counsel or this work be of men, it will come to nothing:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8196,51 +8220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவருடைய நாமத்துக்காகத் தாங்கள் அவமானமடைவதற்குப் பாத்திரராக எண்ணப்பட்டபடியினால், சந்தோஷமாய் ஆலோசனை சங்கத்தைவிட்டுப் புறப்பட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[38. And now I say unto you, Refrain from these men, and let them alone: for if this counsel or this work be of men, it will come to nothing:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8305,51 +8329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவருடைய நாமத்துக்காகத் தாங்கள் அவமானமடைவதற்குப் பாத்திரராக எண்ணப்பட்டபடியினால், சந்தோஷமாய் ஆலோசனை சங்கத்தைவிட்டுப் புறப்பட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[39. But if it be of God, all of you cannot overthrow it; lest lest by any means all of you be found even to fight against God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8414,51 +8438,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. தினந்தோறும் தேவாலயத்திலேயும் வீடுகளிலேயும் இடைவிடாமல் உபதேசம்பண்ணி, இயேசுவே கிறிஸ்துவென்று பிரசங்கித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. But if it be of God, all of you cannot overthrow it; lest lest by any means all of you be found even to fight against God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And to him they agreed: and when they had called the apostles, and beaten them, they commanded that they should not speak in the name of Jesus, and let them go.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And to him they agreed: and when they had called the apostles, and beaten them, they commanded that they should not speak in the name of Jesus, and let them go.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And they departed from the presence of the council, rejoicing that they were counted worthy to suffer shame for his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8523,51 +8874,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏறக்குறைய மூன்று மணி நேரத்துக்குப்பின்பு, அவனுடைய மனைவி நடந்ததை அறியாமல், உள்ளே வந்தாள்.]]></a:t>
+              <a:t><![CDATA[4. While it remained, was it not yours own? and after it was sold, was it not in yours own power? why have you conceived this thing in yours heart? you have not lied unto men, but unto God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And they departed from the presence of the council, rejoicing that they were counted worthy to suffer shame for his name.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And daily in the temple, and in every house, they ceased not to teach and preach Jesus Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And daily in the temple, and in every house, they ceased not to teach and preach Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8632,51 +9310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பேதுரு அவளை நோக்கி: நிலத்தை இவ்வளவுக்குத்தானா விற்றீர்கள், எனக்குச் சொல் என்றான். அவள்: ஆம், இவ்வளவுக்குத்தான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[4. While it remained, was it not yours own? and after it was sold, was it not in yours own power? why have you conceived this thing in yours heart? you have not lied unto men, but unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8711,51 +9389,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044066" r:id="rId1"/>
+    <p:sldLayoutId id="2478604197" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9339,54 +10017,102 @@
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9499,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Yea, for so much.]]></a:t>
+              <a:t><![CDATA[5. அனனியா இந்த வார்த்தைகளைக் கேட்கவே, விழுந்து ஜீவனை விட்டான். இவைகளைக் கேள்விப்பட்ட யாவருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then Peter said unto her, How is it that all of you have agreed together to tempt the Spirit of]]></a:t>
+              <a:t><![CDATA[மிகுந்த பயமுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Lord? behold, the feet of them which have buried your husband are at the door, and shall carry]]></a:t>
+              <a:t><![CDATA[6. வாலிபர் எழுந்து, அவனைச் சேலையிலே சுற்றி, வெளியே எடுத்துக்கொண்டுபோய் அடக்கம்பண்ணினார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you out.]]></a:t>
+              <a:t><![CDATA[7. ஏறக்குறைய மூன்று மணி நேரத்துக்குப்பின்பு, அவனுடைய மனைவி நடந்ததை அறியாமல், உள்ளே வந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Then fell she down immediately at his feet, and yielded up the spirit: and the young men came]]></a:t>
+              <a:t><![CDATA[8. பேதுரு அவளை நோக்கி: நிலத்தை இவ்வளவுக்குத்தானா விற்றீர்கள், எனக்குச் சொல் என்றான். அவள்: ஆம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in, and found her dead, and, carrying her forth, buried her by her husband.]]></a:t>
+              <a:t><![CDATA[இவ்வளவுக்குத்தான் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And great fear came upon all the church, and upon as many as heard these things.]]></a:t>
+              <a:t><![CDATA[9. பேதுரு அவளை நோக்கி: கர்த்தருடைய ஆவியைச் சோதிக்கிறதற்கு நீங்கள் ஒருமனப்பட்டதென்ன? இதோ, உன் புருஷனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And by the hands of the apostles were many signs and wonders wrought among the people; (and they]]></a:t>
+              <a:t><![CDATA[அடக்கம்பண்ணினவர்களுடைய கால்கள் வாசற்படியிலே வந்திருக்கிறது, உன்னையும் வெளியே கொண்டுபோவார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were all with one accord in Solomon's porch.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And of the rest durst no man join himself to them: but the people magnified them.]]></a:t>
+              <a:t><![CDATA[10. உடனே அவள் அவனுடைய பாதத்தில் விழுந்து ஜீவனை விட்டாள். வாலிபர் உள்ளே வந்து, அவள் மரித்துப்போனதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. While it remained, was it not yours own? and after it was sold, was it not in yours own power?]]></a:t>
+              <a:t><![CDATA[1. அனனியா என்னும் பேருள்ள ஒருவனும், அவன் மனைவியாகிய சப்பீராளும் தங்கள் காணியாட்சியை விற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And believers were the more added to the Lord, multitudes both of men and women.)]]></a:t>
+              <a:t><![CDATA[கண்டு, அவளை வெளியே எடுத்துக்கொண்டுபோய், அவளுடைய புருஷனண்டையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Insomuch that they brought forth the sick into the streets, and laid them on beds and couches,]]></a:t>
+              <a:t><![CDATA[11. சபையாரெல்லாருக்கும், இவைகளைக் கேள்விப்பட்ட மற்ற யாவருக்கும், மிகுந்த பயமுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that at the least the shadow of Peter passing by might overshadow some of them.]]></a:t>
+              <a:t><![CDATA[12. அப்போஸ்தலருடைய கைகளினாலே அநேக அடையாளங்களும் அற்புதங்களும் ஜனங்களுக்குள்ளே செய்யப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. There came also a multitude out of the cities round about unto Jerusalem, bringing sick folks,]]></a:t>
+              <a:t><![CDATA[எல்லாரும் ஒருமனப்பட்டு சாலொமோனுடைய மண்டபத்தில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and them which were vexed with unclean spirits: and they were healed every one.]]></a:t>
+              <a:t><![CDATA[13. மற்றவர்களில் ஒருவரும் அவர்களுடனே சேரத் துணியவில்லை. ஆகிலும் ஜனங்கள் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then the high priest rose up, and all they that were with him, (which is the sect of the]]></a:t>
+              <a:t><![CDATA[மேன்மைப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sadducees,) and were filled with indignation,]]></a:t>
+              <a:t><![CDATA[14. திரளான புருஷர்களும் ஸ்திரீகளும் விசுவாசமுள்ளவர்களாகிக் கர்த்தரிடத்தில் அதிகமதிகமாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And laid their hands on the apostles, and put them in the common prison.]]></a:t>
+              <a:t><![CDATA[சேர்க்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. But the angel of the Lord by night opened the prison doors, and brought them forth, and said,]]></a:t>
+              <a:t><![CDATA[15. பிணியாளிகளைப் படுக்கைகளின் மேலும் கட்டில்களின்மேலும் கிடத்தி, நடந்துபோகையில் அவனுடைய நிழலாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Go, stand and speak in the temple to the people all the words of this life.]]></a:t>
+              <a:t><![CDATA[அவர்களில் சிலர்மேல் படும்படிக்கு அவர்களை வெளியே வீதிகளில் கொண்டுவந்து வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[why have you conceived this thing in yours heart? you have not lied unto men, but unto God.]]></a:t>
+              <a:t><![CDATA[2. தன் மனைவி அறிய அவன் கிரயத்திலே ஒரு பங்கை வஞ்சித்து வைத்து, ஒரு பங்கைக் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And when they heard that, they entered into the temple early in the morning, and taught. But the]]></a:t>
+              <a:t><![CDATA[16. சுற்றுப்பட்டணங்களிலுமிருந்து திரளான ஜனங்கள் பிணியாளிகளையும் அசுத்த ஆவிகளால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[high priest came, and they that were with him, and called the council together, and all the senate]]></a:t>
+              <a:t><![CDATA[வாதிக்கப்பட்டவர்களையும் எருசலேமுக்குக் கொண்டுவந்தார்கள்; அவர்களெல்லாரும் குணமாக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the children of Israel, and sent to the prison to have them brought.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது பிரதான ஆசாரியரும் அவனுடனேகூட இருந்த சதுசேய சமயத்தாரனைவரும் எழும்பி, பொறாமையினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But when the officers came, and found them not in the prison, they returned and told,]]></a:t>
+              <a:t><![CDATA[நிறைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Saying, The prison truly found we shut with all safety, and the keepers standing without before]]></a:t>
+              <a:t><![CDATA[18. அப்போஸ்தலர்களைப் பிடித்து, பொதுவான சிறைச்சாலையிலே வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the doors: but when we had opened, we found no man within.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தருடைய தூதன் இராத்திரியிலே சிறைச்சாலையின் கதவுகளைத் திறந்து, அவர்களை வெளியே கொண்டுவந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Now when the high priest and the captain of the temple and the chief priests heard these things,]]></a:t>
+              <a:t><![CDATA[20. நீங்கள் போய், தேவாலயத்திலே நின்று, இந்த வார்த்தைகள் எல்லாவற்றையும் ஜனங்களுக்குச் சொல்லுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they doubted of them unto which this would grow.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then came one and told them, saying, Behold, the men whom all of you put in prison are standing]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் அதைக்கேட்டு, அதிகாலமே தேவாலயத்தில் பிரவேசித்துப் போதகம்பண்ணினார்கள். பிரதான ஆசாரியனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the temple, and teaching the people.]]></a:t>
+              <a:t><![CDATA[அவனுடனேகூட இருந்தவர்களும் வந்து, ஆலோசனை சங்கத்தாரையும் இஸ்ரவேல் புத்திரரின் மூப்பரெல்லாரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Ananias hearing these words fell down, and gave up the spirit: and great fear came on all]]></a:t>
+              <a:t><![CDATA[அப்போஸ்தலருடைய பாதத்திலே வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Then went the captain with the officers, and brought them without violence: for they feared the]]></a:t>
+              <a:t><![CDATA[வரவழைத்து அப்போஸ்தலர்களைக் கொண்டுவரும்படி சிறைச்சாலைக்குச் சேவகரை அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, lest they should have been stoned.]]></a:t>
+              <a:t><![CDATA[22. சேவகர் போய், சிறைச்சாலையிலே அவர்களைக் காணாமல், திரும்பிவந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And when they had brought them, they set them before the council: and the high priest asked]]></a:t>
+              <a:t><![CDATA[23. சிறைச்சாலை மிகுந்த பத்திரமாய்ப் பூட்டப்பட்டிருக்கவும், காவற்காரர் வெளியே கதவுகளுக்குமுன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them,]]></a:t>
+              <a:t><![CDATA[நிற்கவும் கண்டோம்; திறந்தபொழுதோ உள்ளே ஒருவரையும் காணோம் என்று அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Saying, Did not we strictly command you that all of you should not teach in this name? and,]]></a:t>
+              <a:t><![CDATA[24. இந்தச் செய்தியை ஆசாரியனும் தேவாலயத்தைக் காக்கிற சேனைத்தலைவனும் பிரதான ஆசாரியர்களும் கேட்டபொழுது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, all of you have filled Jerusalem with your doctrine, and intend to bring this man's blood]]></a:t>
+              <a:t><![CDATA[இதென்னமாய் முடியுமோ என்று, அவர்களைக் குறித்துக் கலக்கமடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon us.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது ஒருவன் வந்து: இதோ, நீங்கள் காவலில் வைத்த மனுஷர் தேவாலயத்தில் நின்று ஜனங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. But a certain man named Ananias, with Sapphira his wife, sold a possession,]]></a:t>
+              <a:t><![CDATA[போதகம்பண்ணுகிறார்கள் என்று அவர்களுக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And kept back part of the price, his wife also being privy to it, and brought a certain part, and]]></a:t>
+              <a:t><![CDATA[26. உடனே சேனைத்தலைவன் சேவகரோடேகூடப் போய், ஜனங்கள் கல்லெறிவார்கள் என்று பயந்ததினால், பலவந்தம்பண்ணாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[laid it at the apostles' feet.]]></a:t>
+              <a:t><![CDATA[அவர்களை அழைத்துக்கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them that heard these things.]]></a:t>
+              <a:t><![CDATA[3. பேதுரு அவனை நோக்கி: அனனியாவே நிலத்தின் கிரயத்தில் ஒரு பங்கை வஞ்சித்துவைத்து, பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But Peter said, Ananias, why has Satan filled yours heart to lie to the Holy Spirit, and to keep]]></a:t>
+              <a:t><![CDATA[27. அப்படி அவர்களை அழைத்துக்கொண்டு, ஆலோசனை சங்கத்துக்கு முன்பாக நிறுத்தினார்கள் அப்பொழுது பிரதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[back part of the price of the land?]]></a:t>
+              <a:t><![CDATA[ஆசாரியன் அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Then Peter and the other apostles answered and said, We ought to obey God rather than men.]]></a:t>
+              <a:t><![CDATA[28. நீங்கள் அந்த நாமத்தைக்குறித்துப் போதகம்பண்ணக்கூடாதென்று நாங்கள் உங்களுக்கு உறுதியாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. The God of our fathers raised up Jesus, whom all of you slew and hanged on a tree.]]></a:t>
+              <a:t><![CDATA[கட்டளையிடவில்லையா. அப்படியிருந்தும், இதோ, எருசலேமை உங்கள் போதகத்தினாலே நிரப்பி, அந்த மனுஷனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Him has God exalted with his right hand to be a Prince and a Saviour, in order to give]]></a:t>
+              <a:t><![CDATA[இரத்தப்பழியை எங்கள்மேல் சுமத்தவேண்டுமென்றிருக்கிறீர்கள் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[repentance to Israel, and forgiveness of sins.]]></a:t>
+              <a:t><![CDATA[29. அதற்குப் பேதுருவும் மற்ற அப்போஸ்தலரும்: மனுஷருக்குக் கீழ்ப்படிகிறதைப்பார்க்கிலும் தேவனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And we are his witnesses of these things; and so is also the Holy Spirit, whom God has given to]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படிகிறதே அவசியமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them that obey him.]]></a:t>
+              <a:t><![CDATA[30. நீங்கள் மரத்திலே தூக்கிக் கொலைசெய்த இயேசுவை நம்முடைய பிதாக்களின் தேவன் எழுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. When they heard that, they were cut to the heart, and took counsel to slay them.]]></a:t>
+              <a:t><![CDATA[31. இஸ்ரவேலுக்கு மனந்திரும்புதலையும் பாவமன்னிப்பையும் அருளுகிறதற்காக, அவரை அதிபதியாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Then stood there up one in the council, a Pharisee, named Gamaliel, a doctor of the law, had in]]></a:t>
+              <a:t><![CDATA[இரட்சகராகவும் தமது வலதுகரத்தினாலே உயர்த்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the young men arose, wound him up, and carried him out, and buried him.]]></a:t>
+              <a:t><![CDATA[ஆவியினிடத்தில் பொய்சொல்லும்படி, சாத்தான் உன் இருதயத்தை நிரப்பினதென்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reputation among all the people, and commanded to put the apostles forth a little space;]]></a:t>
+              <a:t><![CDATA[32. இந்தச் சங்கதிகளைக்குறித்து நாங்கள் அவருக்குச் சாட்சிகளாயிருக்கிறோம். தேவன் தமக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And said unto them, All of you men of Israel, take heed to yourselves what all of you intend to]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படிகிறவர்களுக்குத் தந்தருளின பரிசுத்த ஆவியும் சாட்சி என்றார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do as concerning these men.]]></a:t>
+              <a:t><![CDATA[33. அதை அவர்கள் கேட்டபொழுது, மூர்க்கமடைந்து, அவர்களைக் கொலைசெய்யும்படிக்கு யோசனை பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +17881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. For before these days rose up Theudas, boasting himself to be somebody; to whom a number of men,]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது சகல ஜனங்களாலும் கனம்பெற்ற நியாயசாஸ்திரியாகிய கமாலியேல் என்னும் பேர்கொண்ட ஒரு பரிசேயன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +18013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[about four hundred, joined themselves: who was slain; and all, as many as obeyed him, were]]></a:t>
+              <a:t><![CDATA[ஆலோசனை சங்கத்தில் எழுந்திருந்து, அப்போஸ்தலரைச் சற்றுநேரம் வெளியே கொண்டுபோகச்சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +18145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scattered, and brought to nothing.]]></a:t>
+              <a:t><![CDATA[35. சங்கத்தாரை நோக்கி: இஸ்ரவேலரே, இந்த மனுஷருக்கு நீங்கள் செய்யப்போகிறதைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +18277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. After this man rose up Judas of Galilee in the days of the taxing, and drew away much people]]></a:t>
+              <a:t><![CDATA[எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +18409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after him: he also perished; and all, even as many as obeyed him, were dispersed.]]></a:t>
+              <a:t><![CDATA[36. ஏனென்றால் இந்நாட்களுக்குமுன்னே தெயுதாஸ் என்பவன் எழும்பி, தன்னை ஒரு பெரியவனாகப் பாராட்டினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +18541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And now I say unto you, Refrain from these men, and let them alone: for if this counsel or this]]></a:t>
+              <a:t><![CDATA[ஏறக்குறைய நானூறு பேர் அவனைச் சேர்ந்தார்கள்; அவன் மடிந்துபோனான்; அவனை நம்பின அனைவரும் சிதறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +18673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[work be of men, it will come to nothing:]]></a:t>
+              <a:t><![CDATA[அவமாய்ப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +18805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it was about the space of three hours after, when his wife, not knowing what was done, came]]></a:t>
+              <a:t><![CDATA[4. அதை விற்குமுன்னே அது உன்னுடையதாயிருக்கவில்லையோ? அதை விற்றபின்னும் அதின் கிரயம் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +18937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. But if it be of God, all of you cannot overthrow it; lest lest by any means all of you be found]]></a:t>
+              <a:t><![CDATA[37. அவனுக்குப்பின்பு, குடிமதிப்பின் நாட்களிலே, கலிலேயனாகிய யூதாஸ் என்பவன் எழும்பி, தன்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +19069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even to fight against God.]]></a:t>
+              <a:t><![CDATA[பின்பற்றும்படி அநேக ஜனங்களை இழுத்தான்; அவனும் அழிந்துபோனான்; அவனை நம்பியிருந்த அனைவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +19201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And to him they agreed: and when they had called the apostles, and beaten them, they commanded]]></a:t>
+              <a:t><![CDATA[சிதறடிக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +19333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they should not speak in the name of Jesus, and let them go.]]></a:t>
+              <a:t><![CDATA[38. இப்பொழுது நான் உங்களுக்குச் சொல்லுகிறதென்னவென்றால், இந்த மனுஷருக்கு ஒன்றுஞ்செய்யாமல் இவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +19465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And they departed from the presence of the council, rejoicing that they were counted worthy to]]></a:t>
+              <a:t><![CDATA[விட்டுவிடுங்கள் இந்த யோசனையும் இந்தக் கிரியையும் மனுஷரால் உண்டாயிருந்ததானால் அழிந்துபோம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +19597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[suffer shame for his name.]]></a:t>
+              <a:t><![CDATA[39. தேவனால் உண்டாயிருந்ததேயானால், அதை ஒழித்துவிட உங்களால் கூடாது; தேவனோடு போர்செய்கிறவர்களாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +19729,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And daily in the temple, and in every house, they ceased not to teach and preach Jesus Christ.]]></a:t>
+              <a:t><![CDATA[காணப்படாதபடிக்குப் பாருங்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. அப்பொழுது அவர்கள் அவனுடைய யோசனைக்கு உடன்பட்டு, அப்போஸ்தலரை வரவழைத்து, அடித்து, இயேசுவின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாமத்தைக் குறித்துப் பேசக்கூடாதென்று கட்டளையிட்டு, அவர்களை விடுதலையாக்கினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. அவருடைய நாமத்துக்காகத் தாங்கள் அவமானமடைவதற்குப் பாத்திரராக எண்ணப்பட்டபடியினால், சந்தோஷமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +20257,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in.]]></a:t>
+              <a:t><![CDATA[வசத்திலிருக்கவில்லையோ? நீ உன் இருதயத்திலே இப்படிப்பட்ட எண்ணங்கொண்டதென்ன நீ மனுஷரிடத்தில் அல்ல,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆலோசனை சங்கத்தைவிட்டுப் புறப்பட்டுப்போய்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. தினந்தோறும் தேவாலயத்திலேயும் வீடுகளிலேயும் இடைவிடாமல் உபதேசம்பண்ணி, இயேசுவே கிறிஸ்துவென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரசங்கித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +20785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Peter answered unto her, Tell me whether all of you sold the land for so much? And she said,]]></a:t>
+              <a:t><![CDATA[தேவனிடத்தில் பொய்சொன்னாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19328,91 +20846,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme87">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme87">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +20956,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme87">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19613,51 +21131,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>76</Slides>
+  <Slides>82</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>