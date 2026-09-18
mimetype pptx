--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -53,50 +53,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,50 +110,51 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,53 +283,54 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த யோசனை சபையாரெல்லாருக்கும் பிரியமாயிருந்தது. அப்பொழுது விசுவாசமும் பரிசுத்த ஆவியும் நிறைந்தவனாகிய ஸ்தேவானையும், பிலிப்பையும், பிரொகோரையும், நிக்கானோரையும், தீமோனையும், பர்மெனாவையும், யூதமார்க்கத்தமைந்தவனாகிய அந்தியோகியா பட்டணத்தானாகிய நிக்கொலாவையும் தெரிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[5. And the saying pleased the whole multitude: and they chose Stephen, a man full of faith and of the Holy Spirit, and Philip, and Prochorus, and Nicanor, and Timon, and Parmenas, and Nicolas a proselyte of Antioch:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த யோசனை சபையாரெல்லாருக்கும் பிரியமாயிருந்தது. அப்பொழுது விசுவாசமும் பரிசுத்த ஆவியும் நிறைந்தவனாகிய ஸ்தேவானையும், பிலிப்பையும், பிரொகோரையும், நிக்கானோரையும், தீமோனையும், பர்மெனாவையும், யூதமார்க்கத்தமைந்தவனாகிய அந்தியோகியா பட்டணத்தானாகிய நிக்கொலாவையும் தெரிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[5. And the saying pleased the whole multitude: and they chose Stephen, a man full of faith and of the Holy Spirit, and Philip, and Prochorus, and Nicanor, and Timon, and Parmenas, and Nicolas a proselyte of Antioch:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த யோசனை சபையாரெல்லாருக்கும் பிரியமாயிருந்தது. அப்பொழுது விசுவாசமும் பரிசுத்த ஆவியும் நிறைந்தவனாகிய ஸ்தேவானையும், பிலிப்பையும், பிரொகோரையும், நிக்கானோரையும், தீமோனையும், பர்மெனாவையும், யூதமார்க்கத்தமைந்தவனாகிய அந்தியோகியா பட்டணத்தானாகிய நிக்கொலாவையும் தெரிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[5. And the saying pleased the whole multitude: and they chose Stephen, a man full of faith and of the Holy Spirit, and Philip, and Prochorus, and Nicanor, and Timon, and Parmenas, and Nicolas a proselyte of Antioch:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களை அப்போஸ்தலருக்கு முன்பாக நிறுத்தினார்கள். இவர்கள் ஜெபம்பண்ணி, அவர்கள்மேல் கைகளை வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Whom they set before the apostles: and when they had prayed, they laid their hands on them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவவசனம் விருத்தியடைந்தது; சீஷருடைய தொகை எருசலேமில் மிகவும் பெருகிற்று; ஆசாரியர்களில் அநேகர் விசுவாசத்துக்குக் கீழ்ப்படிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Whom they set before the apostles: and when they had prayed, they laid their hands on them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவவசனம் விருத்தியடைந்தது; சீஷருடைய தொகை எருசலேமில் மிகவும் பெருகிற்று; ஆசாரியர்களில் அநேகர் விசுவாசத்துக்குக் கீழ்ப்படிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the word of God increased; and the number of the disciples multiplied in Jerusalem greatly; and a great company of the priests were obedient to the faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஸ்தேவான் விசுவாசத்தினாலும் வல்லமையினாலும் நிறைந்தவனாய் ஜனங்களுக்குள்ளே பெரிய அற்புதங்களையும் அடையாளங்களையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[7. And the word of God increased; and the number of the disciples multiplied in Jerusalem greatly; and a great company of the priests were obedient to the faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஸ்தேவான் விசுவாசத்தினாலும் வல்லமையினாலும் நிறைந்தவனாய் ஜனங்களுக்குள்ளே பெரிய அற்புதங்களையும் அடையாளங்களையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[8. And Stephen, full of faith and power, did great wonders and miracles among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது லிபர்த்தீனர் என்னப்பட்டவர்களின் ஆலயத்தைச் சேர்ந்தவர்களிலும், சிரேனே பட்டணத்தாரிலும், அலெக்சந்திரியா பட்டணத்தாரிலும், சிலிசியா நாட்டாரிலும், ஆசியா தேசத்தாரிலும் சிலர் எழும்பி, ஸ்தேவானுடனே தர்க்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Stephen, full of faith and power, did great wonders and miracles among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது லிபர்த்தீனர் என்னப்பட்டவர்களின் ஆலயத்தைச் சேர்ந்தவர்களிலும், சிரேனே பட்டணத்தாரிலும், அலெக்சந்திரியா பட்டணத்தாரிலும், சிலிசியா நாட்டாரிலும், ஆசியா தேசத்தாரிலும் சிலர் எழும்பி, ஸ்தேவானுடனே தர்க்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then there arose certain of the synagogue, which is called the synagogue of the Libertines, and Cyrenians, and Alexandrians, and of them of Cilicia and of Asia, disputing with Stephen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களிலே, சீஷர்கள் பெருகினபோது, கிரேக்கரானவர்கள், தங்கள் விதவைகள் அன்றாட விசாரணையில் திட்டமாய் விசாரிக்கப்படவில்லையென்று, எபிரெயருக்கு விரோதமாய் முறுமுறுத்தர்கள்.]]></a:t>
+              <a:t><![CDATA[1. And in those days, when the number of the disciples was multiplied, there arose a murmuring of the Grecians against the Hebrews, because their widows were neglected in the daily ministration.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது லிபர்த்தீனர் என்னப்பட்டவர்களின் ஆலயத்தைச் சேர்ந்தவர்களிலும், சிரேனே பட்டணத்தாரிலும், அலெக்சந்திரியா பட்டணத்தாரிலும், சிலிசியா நாட்டாரிலும், ஆசியா தேசத்தாரிலும் சிலர் எழும்பி, ஸ்தேவானுடனே தர்க்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then there arose certain of the synagogue, which is called the synagogue of the Libertines, and Cyrenians, and Alexandrians, and of them of Cilicia and of Asia, disputing with Stephen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் பேசின ஞானத்தையும் ஆவியையும் எதிர்த்துநிற்க அவர்களால் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. Then there arose certain of the synagogue, which is called the synagogue of the Libertines, and Cyrenians, and Alexandrians, and of them of Cilicia and of Asia, disputing with Stephen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் பேசின ஞானத்தையும் ஆவியையும் எதிர்த்துநிற்க அவர்களால் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[10. And they were not able to resist the wisdom and the spirit by which he spoke.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்கள்: மோசேக்கும் தேவனுக்கும் விரோதமாக இவன் தூஷண வார்த்தைகளைப் பேசக்கேட்டோம் என்று சொல்லும்படியாக மனுஷரை எற்படுத்தி;]]></a:t>
+              <a:t><![CDATA[11. Then they suborned men, which said, We have heard him speak blasphemous words against Moses, and against God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்கள்: மோசேக்கும் தேவனுக்கும் விரோதமாக இவன் தூஷண வார்த்தைகளைப் பேசக்கேட்டோம் என்று சொல்லும்படியாக மனுஷரை எற்படுத்தி;]]></a:t>
+              <a:t><![CDATA[11. Then they suborned men, which said, We have heard him speak blasphemous words against Moses, and against God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜனங்களையும் மூப்பரையும் வேதபாரகரையும் எழுப்பிவிட்டு; அவன்மேல் பாய்ந்து, அவனைப் பிடித்து, ஆலோசனை சங்கத்தாருக்கு முன்பாக இழுத்துக்கொண்டுபோய்;]]></a:t>
+              <a:t><![CDATA[12. And they stirred up the people, and the elders, and the scribes, and came upon him, and caught him, and brought him to the council,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜனங்களையும் மூப்பரையும் வேதபாரகரையும் எழுப்பிவிட்டு; அவன்மேல் பாய்ந்து, அவனைப் பிடித்து, ஆலோசனை சங்கத்தாருக்கு முன்பாக இழுத்துக்கொண்டுபோய்;]]></a:t>
+              <a:t><![CDATA[12. And they stirred up the people, and the elders, and the scribes, and came upon him, and caught him, and brought him to the council,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பொய்ச்சாட்சிகளையும் நிறுத்தினார்கள். இவர்கள்: இந்த மனுஷன் இந்தப் பரிசுத்த ஸ்தலத்துக்கும் வேதப்பிரமாணத்துக்கும் விரோதமாகத் தூஷண வார்த்தைகளை ஓயாமற் பேசுகிறான்;]]></a:t>
+              <a:t><![CDATA[13. And set up false witnesses, which said, This man ceases not to speak blasphemous words against this holy place, and the law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பொய்ச்சாட்சிகளையும் நிறுத்தினார்கள். இவர்கள்: இந்த மனுஷன் இந்தப் பரிசுத்த ஸ்தலத்துக்கும் வேதப்பிரமாணத்துக்கும் விரோதமாகத் தூஷண வார்த்தைகளை ஓயாமற் பேசுகிறான்;]]></a:t>
+              <a:t><![CDATA[13. And set up false witnesses, which said, This man ceases not to speak blasphemous words against this holy place, and the law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்படியென்றால் நசரேயனாகிய அந்த இயேசு இந்த ஸ்தலத்தை அழித்துப்போட்டு, மோசே நமக்குக் கொடுத்த முறைமைகளை மாற்றுவானென்று இவன் சொல்லக் கேட்டோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. For we have heard him say, that this Jesus of Nazareth shall destroy this place, and shall change the customs which Moses delivered us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களிலே, சீஷர்கள் பெருகினபோது, கிரேக்கரானவர்கள், தங்கள் விதவைகள் அன்றாட விசாரணையில் திட்டமாய் விசாரிக்கப்படவில்லையென்று, எபிரெயருக்கு விரோதமாய் முறுமுறுத்தர்கள்.]]></a:t>
+              <a:t><![CDATA[1. And in those days, when the number of the disciples was multiplied, there arose a murmuring of the Grecians against the Hebrews, because their widows were neglected in the daily ministration.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆலோசனை சங்கத்தில் உட்கார்ந்திருந்த அனைவரும் அவன்மேல் கண்ணோக்கமாயிருந்து, அவன் முகம் தேவதூதன் முகம்போலிருக்கக் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. For we have heard him say, that this Jesus of Nazareth shall destroy this place, and shall change the customs which Moses delivered us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2897,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆலோசனை சங்கத்தில் உட்கார்ந்திருந்த அனைவரும் அவன்மேல் கண்ணோக்கமாயிருந்து, அவன் முகம் தேவதூதன் முகம்போலிருக்கக் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And all that sat in the council, looking steadfastly on him, saw his face as it had been the face of an angel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And all that sat in the council, looking steadfastly on him, saw his face as it had been the face of an angel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களிலே, சீஷர்கள் பெருகினபோது, கிரேக்கரானவர்கள், தங்கள் விதவைகள் அன்றாட விசாரணையில் திட்டமாய் விசாரிக்கப்படவில்லையென்று, எபிரெயருக்கு விரோதமாய் முறுமுறுத்தர்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then the twelve called the multitude of the disciples unto them, and said, It is not reason that we should leave the word of God, and serve tables.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது பன்னிருவரும் சீஷர்கூட்டத்தை வரவழைத்து: நாங்கள் தேவ வசனத்தைப் போதியாமல், பந்திவிசாரணை செய்வது தகுதியல்ல.]]></a:t>
+              <a:t><![CDATA[2. Then the twelve called the multitude of the disciples unto them, and said, It is not reason that we should leave the word of God, and serve tables.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது பன்னிருவரும் சீஷர்கூட்டத்தை வரவழைத்து: நாங்கள் தேவ வசனத்தைப் போதியாமல், பந்திவிசாரணை செய்வது தகுதியல்ல.]]></a:t>
+              <a:t><![CDATA[3. Wherefore, brethren, look all of you out among you seven men of honest report, full of the Holy Spirit and wisdom, whom we may appoint over this business.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆதலால் சகோதரரே, பரிசுத்த ஆவியும் ஞானமும் நிறைந்து, நற்சாட்சி பெற்றிருக்கிற ஏழுபேரை உங்களில் தெரிந்துகொள்ளுங்கள்; அவர்களை இந்த வேலைக்காக ஏற்படுத்துவோம்.]]></a:t>
+              <a:t><![CDATA[3. Wherefore, brethren, look all of you out among you seven men of honest report, full of the Holy Spirit and wisdom, whom we may appoint over this business.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆதலால் சகோதரரே, பரிசுத்த ஆவியும் ஞானமும் நிறைந்து, நற்சாட்சி பெற்றிருக்கிற ஏழுபேரை உங்களில் தெரிந்துகொள்ளுங்கள்; அவர்களை இந்த வேலைக்காக ஏற்படுத்துவோம்.]]></a:t>
+              <a:t><![CDATA[4. But we will give ourselves continually to prayer, and to the ministry of the word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாங்களோ ஜெபம்பண்ணுவதிலும் தேவவசனத்தைப் போதிக்கிற ஊழியத்திலும் இடைவிடாமல் தரித்திருப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. But we will give ourselves continually to prayer, and to the ministry of the word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474699496" r:id="rId1"/>
+    <p:sldLayoutId id="2478708550" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3862,50 +3975,58 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তাদের এই প্রস্তাব সকল বিশ্বাসীকে খুশী করল, তাই তারা এদের মনোনীত করলেন; স্তিফান ইনি ঈশ্বরে]]></a:t>
+              <a:t><![CDATA[5. இந்த யோசனை சபையாரெல்லாருக்கும் பிரியமாயிருந்தது. அப்பொழுது விசுவாசமும் பரிசுத்த ஆவியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাসী ও পবিত্র আত্মায় পূর্ণ ছিলেন৷ ফিলিপ, প্রখর, নীকানর, তীমোন, পার্মিনা ও নিকলায় ইনি ছিলেন]]></a:t>
+              <a:t><![CDATA[நிறைந்தவனாகிய ஸ்தேவானையும், பிலிப்பையும், பிரொகோரையும், நிக்கானோரையும், தீமோனையும், பர்மெனாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আন্তিয়খিযার লোক, যিনি ইহুদী ধর্ম গ্রহণ করেছিলেন৷]]></a:t>
+              <a:t><![CDATA[யூதமார்க்கத்தமைந்தவனாகிய அந்தியோகியா பட்டணத்தானாகிய நிக்கொலாவையும் தெரிந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তারা এদের সকলকে প্রেরিতদের সামনে হাজির করল; আর প্রেরিতেরা প্রার্থনা করে তাঁদের ওপর হাত রাখলেন৷]]></a:t>
+              <a:t><![CDATA[6. அவர்களை அப்போஸ்தலருக்கு முன்பாக நிறுத்தினார்கள். இவர்கள் ஜெபம்பண்ணி, அவர்கள்மேல் கைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ঈশ্বরের বাক্যের বহুল প্রচার হল, ফলে জেরুশালেমে অনুগামীদের সংখ্যা বৃদ্ধি পেতে থাকল, এমনকি যাজক]]></a:t>
+              <a:t><![CDATA[வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্প্রদায়ের মধ্যেও একটা বড় দল খ্রীষ্টে বিশ্বাস করে আনুগত্য স্বীকার করল৷]]></a:t>
+              <a:t><![CDATA[7. தேவவசனம் விருத்தியடைந்தது; சீஷருடைய தொகை எருசலேமில் மிகவும் பெருகிற்று; ஆசாரியர்களில் அநேகர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. স্তিফান ঈশ্বরের শক্তি ও অনুগ্রহে পরিপূর্ণ ছিলেন; তিনি জনসাধারণের মধ্যে নানান অলৌকিক ও পরাক্রম কাজ]]></a:t>
+              <a:t><![CDATA[விசுவாசத்துக்குக் கீழ்ப்படிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[8. ஸ்தேவான் விசுவாசத்தினாலும் வல்லமையினாலும் நிறைந்தவனாய் ஜனங்களுக்குள்ளே பெரிய அற்புதங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কিন্তু ইহুদীদের মধ্যে কিছু লোক এসে স্তিফানেব সঙ্গে তর্ক শুরু করল৷ তাদের মধ্যে কেউ কেউ সমাজ-গৃহ]]></a:t>
+              <a:t><![CDATA[அடையாளங்களையும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে এসেছিল যাদের নাম ছিল লিবর্ত্তীনদের সমাজ-গৃহ, আলেকসান্দ্রীয় ও কুরীনীয় কিছু ইহুদীরা এই]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது லிபர்த்தீனர் என்னப்பட்டவர்களின் ஆலயத்தைச் சேர்ந்தவர்களிலும், சிரேனே பட்டணத்தாரிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. বহুলোক দলে দলে খ্রীষ্টের অনুগামী হতে লাগল৷ সেই সময় গ্রীক ভাষাভাষী বিশ্বাসীরা অপর ইহুদী]]></a:t>
+              <a:t><![CDATA[1. அந்நாட்களிலே, சீஷர்கள் பெருகினபோது, கிரேக்கரானவர்கள், தங்கள் விதவைகள் அன்றாட விசாரணையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমাজ-গৃহে য়েত৷ অন্য ইহুদীরা কিলিকিযা ও এশিযা থেকে এসেছিল৷]]></a:t>
+              <a:t><![CDATA[அலெக்சந்திரியா பட்டணத்தாரிலும், சிலிசியா நாட்டாரிலும், ஆசியா தேசத்தாரிலும் சிலர் எழும்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তাদের সঙ্গে বিজ্ঞতায় কথা বলতে পবিত্র আত্মা স্তিফানকে সাহায্য করেছিলেন৷ তাঁর কথা এতো শক্তিশালী]]></a:t>
+              <a:t><![CDATA[ஸ்தேவானுடனே தர்க்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিল য়ে তারা কেউ তাঁর সামনে দাঁড়াতে পারল না৷]]></a:t>
+              <a:t><![CDATA[10. அவன் பேசின ஞானத்தையும் ஆவியையும் எதிர்த்துநிற்க அவர்களால் கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তখন তারা কয়েকজন লোককে ঘুষ দিয়ে মিথ্যে বলাল; যাঁরা বলল, ‘আমরা শুনেছি য়ে স্তিফান মোশি ও ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்கள்: மோசேக்கும் தேவனுக்கும் விரோதமாக இவன் தூஷண வார்த்தைகளைப் பேசக்கேட்டோம் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরুদ্ধে নিন্দা করছে৷’]]></a:t>
+              <a:t><![CDATA[சொல்லும்படியாக மனுஷரை எற்படுத்தி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এইভাবে তারা জনসাধারণ, ইহুদী নেতাদের ও ব্যবস্থার শিক্ষকদের উত্তেজিত করে তুলত৷ তারা এসে স্তিফানকে]]></a:t>
+              <a:t><![CDATA[12. ஜனங்களையும் மூப்பரையும் வேதபாரகரையும் எழுப்பிவிட்டு; அவன்மேல் பாய்ந்து, அவனைப் பிடித்து, ஆலோசனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধরে নিয়ে মহাসভার সামনে হাজির করল৷]]></a:t>
+              <a:t><![CDATA[சங்கத்தாருக்கு முன்பாக இழுத்துக்கொண்டுபோய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এরপর তারা মিথ্যা সাক্ষী দাঁড় করাল, যাঁরা বলল, ‘এই লোক পবিত্র মন্দিরের বিরুদ্ধে ও বিধি-ব্যবস্থার]]></a:t>
+              <a:t><![CDATA[13. பொய்ச்சாட்சிகளையும் நிறுத்தினார்கள். இவர்கள்: இந்த மனுஷன் இந்தப் பரிசுத்த ஸ்தலத்துக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরুদ্ধে কথা বলতে কখনও নিবৃত্ত হয় না৷]]></a:t>
+              <a:t><![CDATA[வேதப்பிரமாணத்துக்கும் விரோதமாகத் தூஷண வார்த்தைகளை ஓயாமற் பேசுகிறான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমরা একে বলতে শুনেছি য়ে এই নাসরতীয় যীশু এই স্থান ধ্বংস করবে আর মোশির দেওযা প্রথা বদলে দেবে৷’]]></a:t>
+              <a:t><![CDATA[14. எப்படியென்றால் நசரேயனாகிய அந்த இயேசு இந்த ஸ்தலத்தை அழித்துப்போட்டு, மோசே நமக்குக் கொடுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাসীদের বিরুদ্ধে অভিযোগ করল, য়ে দৈনিক প্রযোজনীয় সামগ্রী বিতরণের সময়ে তাদের বিধবাদের প্রতি]]></a:t>
+              <a:t><![CDATA[திட்டமாய் விசாரிக்கப்படவில்லையென்று, எபிரெயருக்கு விரோதமாய் முறுமுறுத்தர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তখন মহাসভায় যাঁরা বসেছিল তারা সকলে স্তিফানের দিকে একদৃষ্টে চেয়ে দেখল, স্তিফানের মুখ]]></a:t>
+              <a:t><![CDATA[முறைமைகளை மாற்றுவானென்று இவன் சொல்லக் கேட்டோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7211,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বর্গদূতের মুখের মত উজ্জ্বল৷]]></a:t>
+              <a:t><![CDATA[15. ஆலோசனை சங்கத்தில் உட்கார்ந்திருந்த அனைவரும் அவன்மேல் கண்ணோக்கமாயிருந்து, அவன் முகம் தேவதூதன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முகம்போலிருக்கக் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পক্ষপাতিত্ব করা হচ্ছে৷]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது பன்னிருவரும் சீஷர்கூட்டத்தை வரவழைத்து: நாங்கள் தேவ வசனத்தைப் போதியாமல், பந்திவிசாரணை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তখন সেই বারোজন প্রেরিত সমস্ত অনুগামীদের ডেকে বললেন, ‘লোকদের খাদ্য পরিবেশন করার জন্যে ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[செய்வது தகுதியல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাক্য প্রচারের কাজ বন্ধ করা ঠিক নয়৷]]></a:t>
+              <a:t><![CDATA[3. ஆதலால் சகோதரரே, பரிசுத்த ஆவியும் ஞானமும் நிறைந்து, நற்சாட்சி பெற்றிருக்கிற ஏழுபேரை உங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তাই আমার ভাইয়েরা, তোমরা নিজেদের মধ্য থেকে সাতজন বিজ্ঞ, পবিত্র আত্মায় পূর্ণ ও সুনাম সম্পন্ন]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளுங்கள்; அவர்களை இந்த வேலைக்காக ஏற்படுத்துவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোককে বেছে নাও৷ আমরা তাদের ওপর এই কাজের ভার দেব৷]]></a:t>
+              <a:t><![CDATA[4. நாங்களோ ஜெபம்பண்ணுவதிலும் தேவவசனத்தைப் போதிக்கிற ஊழியத்திலும் இடைவிடாமல் தரித்திருப்போம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. এর ফলে আমরা প্রার্থনা ও ঈশ্বরের বাক্য প্রচারের কাজে আরো বেশী সময় দিতে পারব৷’]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>