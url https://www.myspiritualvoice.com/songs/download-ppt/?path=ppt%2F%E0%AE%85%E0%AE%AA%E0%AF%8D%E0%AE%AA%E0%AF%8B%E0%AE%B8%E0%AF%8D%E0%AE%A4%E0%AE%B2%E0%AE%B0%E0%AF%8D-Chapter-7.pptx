--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -233,50 +233,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -378,50 +384,53 @@
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
     <p:sldId id="361" r:id="rId108"/>
     <p:sldId id="362" r:id="rId109"/>
     <p:sldId id="363" r:id="rId110"/>
     <p:sldId id="364" r:id="rId111"/>
     <p:sldId id="365" r:id="rId112"/>
     <p:sldId id="366" r:id="rId113"/>
     <p:sldId id="367" r:id="rId114"/>
     <p:sldId id="368" r:id="rId115"/>
     <p:sldId id="369" r:id="rId116"/>
     <p:sldId id="370" r:id="rId117"/>
     <p:sldId id="371" r:id="rId118"/>
     <p:sldId id="372" r:id="rId119"/>
     <p:sldId id="373" r:id="rId120"/>
     <p:sldId id="374" r:id="rId121"/>
     <p:sldId id="375" r:id="rId122"/>
     <p:sldId id="376" r:id="rId123"/>
+    <p:sldId id="377" r:id="rId124"/>
+    <p:sldId id="378" r:id="rId125"/>
+    <p:sldId id="379" r:id="rId126"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -640,53 +649,56 @@
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
   <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
   <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
   <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
   <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
   <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
   <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
   <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
   <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
   <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
   <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
   <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
   <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
   <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
   <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
   <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
-  <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
+  <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
+  <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide124.xml"/>
+  <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -746,51 +758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனோ அவனுடனேகூட இருந்து, எல்லா உபத்திரவங்களினின்றும் அவனை விடுவித்து, எகிப்தின் ராஜாவாகிய பார்வோன் சமுகத்திலே அவனுக்குக் கிருபையையும் ஞானத்தையும் அருளினார்; அந்த ராஜா அவனை எகிப்துதேசத்திற்கும் தன் வீட்டனைத்திற்கும் அதிகாரியாக ஏற்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[4. Then came he out of the land of the Chaldaeans, and dwelt in Charran: and from thence, when his father was dead, he removed him into this land, wherein all of you now dwell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -855,51 +867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாகிய உன் பிதாக்களுடைய தேவனாயிருக்கிறேன் என்று கர்த்தர் திருவுளம்பற்றின சத்தம் அவனுக்கு உண்டாயிற்று. அப்பொழுது மோசே நடுக்கமடைந்து, உற்றுப்பார்க்கத் துணியாமலிருந்தான்.]]></a:t>
+              <a:t><![CDATA[48. Nevertheless the most High dwells not in temples made with hands; as says the prophet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -964,51 +976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாகிய உன் பிதாக்களுடைய தேவனாயிருக்கிறேன் என்று கர்த்தர் திருவுளம்பற்றின சத்தம் அவனுக்கு உண்டாயிற்று. அப்பொழுது மோசே நடுக்கமடைந்து, உற்றுப்பார்க்கத் துணியாமலிருந்தான்.]]></a:t>
+              <a:t><![CDATA[49. Heaven is my throne, and earth is my footstool: what house will all of you build me? says the Lord: or what is the place of my rest?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1073,51 +1085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்னும் கர்த்தர் அவனை நோக்கி: உன் பாதங்களிலிருக்கிற பாதரட்சைகளைக் கழற்றிப்போடு; நீ நிற்கிற இடம் பரிசுத்த பூமியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[49. Heaven is my throne, and earth is my footstool: what house will all of you build me? says the Lord: or what is the place of my rest?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1182,51 +1194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்னும் கர்த்தர் அவனை நோக்கி: உன் பாதங்களிலிருக்கிற பாதரட்சைகளைக் கழற்றிப்போடு; நீ நிற்கிற இடம் பரிசுத்த பூமியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[50. Has not my hand made all these things?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1291,51 +1303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. எகிப்திலிருக்கிற என் ஜனத்தின் உபத்திரவத்தை நான் பார்க்கவே பார்த்து, அவர்கள் பெருமூச்சைக்கேட்டு, அவர்களை விடுவிக்கும்படி இறங்கினேன்; ஆகையால், நீ வா நான் உன்னை எகிப்திற்கு அனுப்புவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[50. Has not my hand made all these things?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1400,51 +1412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. எகிப்திலிருக்கிற என் ஜனத்தின் உபத்திரவத்தை நான் பார்க்கவே பார்த்து, அவர்கள் பெருமூச்சைக்கேட்டு, அவர்களை விடுவிக்கும்படி இறங்கினேன்; ஆகையால், நீ வா நான் உன்னை எகிப்திற்கு அனுப்புவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[51. All of you stubborn and uncircumcised in heart and ears, all of you do always resist the Holy Spirit: as your fathers did, so do all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1509,51 +1521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன்னை அதிகாரியாகவும் நியாயாதிபதியாகவும் ஏற்படுத்தினவன் யாரென்று சொல்லி அவர்கள் மறுதலித்திருந்த இந்த மோசேயைத்தானே தேவன், முட்செடியில் அவனுக்குத் தரிசனமான தூதனாலே தலைவனாகவும் மீட்பனாகவும் அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[51. All of you stubborn and uncircumcised in heart and ears, all of you do always resist the Holy Spirit: as your fathers did, so do all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1618,51 +1630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன்னை அதிகாரியாகவும் நியாயாதிபதியாகவும் ஏற்படுத்தினவன் யாரென்று சொல்லி அவர்கள் மறுதலித்திருந்த இந்த மோசேயைத்தானே தேவன், முட்செடியில் அவனுக்குத் தரிசனமான தூதனாலே தலைவனாகவும் மீட்பனாகவும் அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[52. Which of the prophets have not your fathers persecuted? and they have slain them which showed before of the coming of the Just One; of whom all of you have been now the betrayers and murderers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1727,51 +1739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன்னை அதிகாரியாகவும் நியாயாதிபதியாகவும் ஏற்படுத்தினவன் யாரென்று சொல்லி அவர்கள் மறுதலித்திருந்த இந்த மோசேயைத்தானே தேவன், முட்செடியில் அவனுக்குத் தரிசனமான தூதனாலே தலைவனாகவும் மீட்பனாகவும் அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[52. Which of the prophets have not your fathers persecuted? and they have slain them which showed before of the coming of the Just One; of whom all of you have been now the betrayers and murderers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1836,51 +1848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இவனே அவர்களை அங்கேயிருந்து அழைத்துவந்து, எகிப்து தேசத்திலேயும் சிவந்த சமுத்திரத்திலேயும், நாற்பது வருஷகாலமாய் வனாந்தரத்திலேயும், அற்புதங்களையும் அடையாளங்களையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[52. Which of the prophets have not your fathers persecuted? and they have slain them which showed before of the coming of the Just One; of whom all of you have been now the betrayers and murderers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1945,51 +1957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனோ அவனுடனேகூட இருந்து, எல்லா உபத்திரவங்களினின்றும் அவனை விடுவித்து, எகிப்தின் ராஜாவாகிய பார்வோன் சமுகத்திலே அவனுக்குக் கிருபையையும் ஞானத்தையும் அருளினார்; அந்த ராஜா அவனை எகிப்துதேசத்திற்கும் தன் வீட்டனைத்திற்கும் அதிகாரியாக ஏற்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[5. And he gave him none inheritance in it, no, not so much as to set his foot on: yet he promised that he would give it to him for a possession, and to his seed after him, when as yet he had no child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2054,51 +2066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இவனே அவர்களை அங்கேயிருந்து அழைத்துவந்து, எகிப்து தேசத்திலேயும் சிவந்த சமுத்திரத்திலேயும், நாற்பது வருஷகாலமாய் வனாந்தரத்திலேயும், அற்புதங்களையும் அடையாளங்களையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[53. Who have received the law by the disposition of angels, and have not kept it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2163,51 +2175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இஸ்ரவேல் புத்திரரை நோக்கி: உங்கள் தேவனாகிய கர்த்தர் உங்கள் சகோதரரிலிருந்து என்னைப்போல ஒரு தீர்க்கதரிசியை உங்களுக்காக எழும்பப்பண்ணுவார், அவருக்குச் செவிகொடுப்பீர்களாக என்று சொன்னவன் இந்த மோசேயே.]]></a:t>
+              <a:t><![CDATA[53. Who have received the law by the disposition of angels, and have not kept it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2272,51 +2284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இஸ்ரவேல் புத்திரரை நோக்கி: உங்கள் தேவனாகிய கர்த்தர் உங்கள் சகோதரரிலிருந்து என்னைப்போல ஒரு தீர்க்கதரிசியை உங்களுக்காக எழும்பப்பண்ணுவார், அவருக்குச் செவிகொடுப்பீர்களாக என்று சொன்னவன் இந்த மோசேயே.]]></a:t>
+              <a:t><![CDATA[54. When they heard these things, they were cut to the heart, and they gnashed on him with their teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2381,51 +2393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சீனாய்மலையில் தன்னுடனே பேசின தூதனோடும் நம்முடைய பிதாக்களோடுங்கூட வனாந்தரத்திலே சபைக்குள்ளிருந்தவனும், நமக்குக் கொடுக்கும்படி ஜீவவாக்கியங்களைப் பெற்றவனும் இவனே.]]></a:t>
+              <a:t><![CDATA[55. But he, being full of the Holy Spirit, looked up steadfastly into heaven, and saw the glory of God, and Jesus standing on the right hand of God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2490,51 +2502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சீனாய்மலையில் தன்னுடனே பேசின தூதனோடும் நம்முடைய பிதாக்களோடுங்கூட வனாந்தரத்திலே சபைக்குள்ளிருந்தவனும், நமக்குக் கொடுக்கும்படி ஜீவவாக்கியங்களைப் பெற்றவனும் இவனே.]]></a:t>
+              <a:t><![CDATA[55. But he, being full of the Holy Spirit, looked up steadfastly into heaven, and saw the glory of God, and Jesus standing on the right hand of God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2599,51 +2611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சீனாய்மலையில் தன்னுடனே பேசின தூதனோடும் நம்முடைய பிதாக்களோடுங்கூட வனாந்தரத்திலே சபைக்குள்ளிருந்தவனும், நமக்குக் கொடுக்கும்படி ஜீவவாக்கியங்களைப் பெற்றவனும் இவனே.]]></a:t>
+              <a:t><![CDATA[56. And said, Behold, I see the heavens opened, and the Son of man standing on the right hand of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2708,51 +2720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இவனுக்கு நம்முடைய பிதாக்கள் கீழ்ப்படிய மனதாயிராமல், இவனைத்தள்ளிவிட்டு, தங்கள் இருதயங்களிலே எகிப்துக்குத் திரும்பி,]]></a:t>
+              <a:t><![CDATA[56. And said, Behold, I see the heavens opened, and the Son of man standing on the right hand of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2817,51 +2829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இவனுக்கு நம்முடைய பிதாக்கள் கீழ்ப்படிய மனதாயிராமல், இவனைத்தள்ளிவிட்டு, தங்கள் இருதயங்களிலே எகிப்துக்குத் திரும்பி,]]></a:t>
+              <a:t><![CDATA[57. Then they cried out with a loud voice, and stopped their ears, and ran upon him with one accord,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2926,51 +2938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆரோனை நோக்கி: எகிப்துதேசத்திலிருந்து எங்களை அழைத்துக்கொண்டுவந்த அந்த மோசேக்கு என்ன சம்பவித்ததோ அறியோம்; ஆதலால் எங்களுக்கு முன்செல்லும் தெய்வங்களை எங்களுக்கு உண்டுபண்ணும் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[57. Then they cried out with a loud voice, and stopped their ears, and ran upon him with one accord,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3035,51 +3047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆரோனை நோக்கி: எகிப்துதேசத்திலிருந்து எங்களை அழைத்துக்கொண்டுவந்த அந்த மோசேக்கு என்ன சம்பவித்ததோ அறியோம்; ஆதலால் எங்களுக்கு முன்செல்லும் தெய்வங்களை எங்களுக்கு உண்டுபண்ணும் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[58. And cast him out of the city, and stoned him: and the witnesses laid down their clothes at a young man's feet, whose name was Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3144,51 +3156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது தேவன் அவர்களைவிட்டு விலகி, வானசேனைக்கு ஆராதனைசெய்ய அவர்களை ஒப்புக்கொடுத்தார். அதைக்குறித்து: இஸ்ரவேல் வம்சத்தாரே, நீங்கள் வனாந்தரத்திலிருந்த நாற்பது வருஷம்வரையில் காணிக்கைகளையும் பலிகளையும் எனக்குச் செலுத்தினீர்களோ என்றும்,]]></a:t>
+              <a:t><![CDATA[5. And he gave him none inheritance in it, no, not so much as to set his foot on: yet he promised that he would give it to him for a possession, and to his seed after him, when as yet he had no child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3253,51 +3265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அந்நாட்களில் ஒரு கன்றுக்குட்டியை உண்டுபண்ணி, அந்த விக்கிரகத்திற்குப் பலியிட்டு, தங்கள் கையின் கிரியைகளில் களிகூர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[58. And cast him out of the city, and stoned him: and the witnesses laid down their clothes at a young man's feet, whose name was Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3362,51 +3374,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அந்நாட்களில் ஒரு கன்றுக்குட்டியை உண்டுபண்ணி, அந்த விக்கிரகத்திற்குப் பலியிட்டு, தங்கள் கையின் கிரியைகளில் களிகூர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[59. And they stoned Stephen, calling upon God, and saying, Lord Jesus, receive my spirit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[59. And they stoned Stephen, calling upon God, and saying, Lord Jesus, receive my spirit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. And he kneeled down, and cried with a loud voice, Lord, lay not this sin to their charge. And when he had said this, he fell asleep.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. And he kneeled down, and cried with a loud voice, Lord, lay not this sin to their charge. And when he had said this, he fell asleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3471,51 +3810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது தேவன் அவர்களைவிட்டு விலகி, வானசேனைக்கு ஆராதனைசெய்ய அவர்களை ஒப்புக்கொடுத்தார். அதைக்குறித்து: இஸ்ரவேல் வம்சத்தாரே, நீங்கள் வனாந்தரத்திலிருந்த நாற்பது வருஷம்வரையில் காணிக்கைகளையும் பலிகளையும் எனக்குச் செலுத்தினீர்களோ என்றும்,]]></a:t>
+              <a:t><![CDATA[5. And he gave him none inheritance in it, no, not so much as to set his foot on: yet he promised that he would give it to him for a possession, and to his seed after him, when as yet he had no child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3580,51 +3919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது தேவன் அவர்களைவிட்டு விலகி, வானசேனைக்கு ஆராதனைசெய்ய அவர்களை ஒப்புக்கொடுத்தார். அதைக்குறித்து: இஸ்ரவேல் வம்சத்தாரே, நீங்கள் வனாந்தரத்திலிருந்த நாற்பது வருஷம்வரையில் காணிக்கைகளையும் பலிகளையும் எனக்குச் செலுத்தினீர்களோ என்றும்,]]></a:t>
+              <a:t><![CDATA[6. And God spoke likewise, That his seed should sojourn in a strange land; and that they should bring them into bondage, and plead them evil four hundred years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3689,51 +4028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. பணிந்துகொள்ளும்படி நீங்கள் உண்டாக்கின சொரூபங்களாகிய மோளோகினுடைய கூடாரத்தையும், உங்கள் தேவனாகிய ரெம்பான் என்னும் நட்சத்திர சொரூபத்தையும் சுமந்தீர்களே, ஆகையால் உங்களைப் பாபிலோனுக்கு அப்புறத்திலே குடிபோகப்பண்ணுவேன் என்றும், தீர்க்கதரிசிகளின் புத்தகத்தில் எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[6. And God spoke likewise, That his seed should sojourn in a strange land; and that they should bring them into bondage, and plead them evil four hundred years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3798,51 +4137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. பணிந்துகொள்ளும்படி நீங்கள் உண்டாக்கின சொரூபங்களாகிய மோளோகினுடைய கூடாரத்தையும், உங்கள் தேவனாகிய ரெம்பான் என்னும் நட்சத்திர சொரூபத்தையும் சுமந்தீர்களே, ஆகையால் உங்களைப் பாபிலோனுக்கு அப்புறத்திலே குடிபோகப்பண்ணுவேன் என்றும், தீர்க்கதரிசிகளின் புத்தகத்தில் எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[7. And the nation to whom they shall be in bondage will I judge, said God: and after that shall they come forth, and serve me in this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3907,51 +4246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. மேலும் நீ பார்த்த மாதிரியின்படியே சாட்சியின் கூடாரத்தை உண்டுபண்ணுவாயாக என்று மோசேயுடனே பேசினவர் கட்டளையிட்ட பிரகாரமாக, அந்தக் கூடாரம் வனாந்தரத்திலே நம்முடைய பிதாக்களோடு இருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And the nation to whom they shall be in bondage will I judge, said God: and after that shall they come forth, and serve me in this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4016,51 +4355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. மேலும் நீ பார்த்த மாதிரியின்படியே சாட்சியின் கூடாரத்தை உண்டுபண்ணுவாயாக என்று மோசேயுடனே பேசினவர் கட்டளையிட்ட பிரகாரமாக, அந்தக் கூடாரம் வனாந்தரத்திலே நம்முடைய பிதாக்களோடு இருந்தது.]]></a:t>
+              <a:t><![CDATA[8. And he gave him the covenant of circumcision: and so Abraham brings forth Isaac, and circumcised him the eighth day; and Isaac brings forth Jacob; and Jacob brings forth the twelve patriarchs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4125,51 +4464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. மேலும், யோசுவாவுடனேகூட நம்முடைய பிதாக்கள் அதைப் பெற்றுக்கொண்டு, தேவன் அவர்களுக்கு முன்பாகத் துரத்திவிட்ட புறஜாதிகளுடைய தேசத்தை அவர்கள் கட்டிக்கொள்ளுகையில், அதை அந்த தேசத்தில் கொண்டு, தாவீதின் நாள்வரைக்கும் வைத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And he gave him the covenant of circumcision: and so Abraham brings forth Isaac, and circumcised him the eighth day; and Isaac brings forth Jacob; and Jacob brings forth the twelve patriarchs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4234,51 +4573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களை அடிமைப்படுத்தும் ஜனத்தை நான் ஆக்கினைக்குட்படுத்துவேன். அதற்குப்பின் அவர்கள் புறப்பட்டுவந்து இவ்விடத்திலே எனக்கு ஆராதனை செய்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Then said the high priest, Are these things so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4343,51 +4682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. மேலும், யோசுவாவுடனேகூட நம்முடைய பிதாக்கள் அதைப் பெற்றுக்கொண்டு, தேவன் அவர்களுக்கு முன்பாகத் துரத்திவிட்ட புறஜாதிகளுடைய தேசத்தை அவர்கள் கட்டிக்கொள்ளுகையில், அதை அந்த தேசத்தில் கொண்டு, தாவீதின் நாள்வரைக்கும் வைத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And he gave him the covenant of circumcision: and so Abraham brings forth Isaac, and circumcised him the eighth day; and Isaac brings forth Jacob; and Jacob brings forth the twelve patriarchs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4452,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. மேலும், யோசுவாவுடனேகூட நம்முடைய பிதாக்கள் அதைப் பெற்றுக்கொண்டு, தேவன் அவர்களுக்கு முன்பாகத் துரத்திவிட்ட புறஜாதிகளுடைய தேசத்தை அவர்கள் கட்டிக்கொள்ளுகையில், அதை அந்த தேசத்தில் கொண்டு, தாவீதின் நாள்வரைக்கும் வைத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And the patriarchs, moved with envy, sold Joseph into Egypt: but God was with him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4561,51 +4900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. மேலும், யோசுவாவுடனேகூட நம்முடைய பிதாக்கள் அதைப் பெற்றுக்கொண்டு, தேவன் அவர்களுக்கு முன்பாகத் துரத்திவிட்ட புறஜாதிகளுடைய தேசத்தை அவர்கள் கட்டிக்கொள்ளுகையில், அதை அந்த தேசத்தில் கொண்டு, தாவீதின் நாள்வரைக்கும் வைத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And the patriarchs, moved with envy, sold Joseph into Egypt: but God was with him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4670,51 +5009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இவன் தேவனிடத்தில் தயவு பெற்றபடியினால், யாக்கோபின் தேவனுக்கு ஒரு வாசஸ்தலத்தைத் தான் கட்டவேண்டுமென்று விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[10. And delivered him out of all his afflictions, and gave him favour and wisdom in the sight of Pharaoh king of Egypt; and he made him governor over Egypt and all his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4779,51 +5118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இவன் தேவனிடத்தில் தயவு பெற்றபடியினால், யாக்கோபின் தேவனுக்கு ஒரு வாசஸ்தலத்தைத் தான் கட்டவேண்டுமென்று விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[10. And delivered him out of all his afflictions, and gave him favour and wisdom in the sight of Pharaoh king of Egypt; and he made him governor over Egypt and all his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4888,51 +5227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு எகிப்து கானான் என்னும் தேசங்களிலெங்கும் பஞ்சமும் மிகுந்த வருத்தமும் உண்டாகி, நம்முடைய பிதாக்களுக்கு ஆகாரம் கிடையாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[10. And delivered him out of all his afflictions, and gave him favour and wisdom in the sight of Pharaoh king of Egypt; and he made him governor over Egypt and all his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4997,51 +5336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு எகிப்து கானான் என்னும் தேசங்களிலெங்கும் பஞ்சமும் மிகுந்த வருத்தமும் உண்டாகி, நம்முடைய பிதாக்களுக்கு ஆகாரம் கிடையாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[11. Now there came a dearth over all the land of Egypt and Chanaan, and great affliction: and our fathers found no sustenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5106,51 +5445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. சாலொமோனோ அவருக்கு ஆலயத்தைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[11. Now there came a dearth over all the land of Egypt and Chanaan, and great affliction: and our fathers found no sustenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5215,51 +5554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது எகிப்திலே தானியம் உண்டென்று யாக்கோபு கேள்விப்பட்டு நம்முடைய பிதாக்களை முதலாந்தரம் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[12. But when Jacob heard that there was corn in Egypt, he sent out our fathers first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5324,51 +5663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ஆகிலும் உன்னதமானவர் கைகளினால் செய்யப்பட்ட ஆலயங்களில் வாசமாயிரார்.]]></a:t>
+              <a:t><![CDATA[12. But when Jacob heard that there was corn in Egypt, he sent out our fathers first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5433,51 +5772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களை அடிமைப்படுத்தும் ஜனத்தை நான் ஆக்கினைக்குட்படுத்துவேன். அதற்குப்பின் அவர்கள் புறப்பட்டுவந்து இவ்விடத்திலே எனக்கு ஆராதனை செய்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And he said, Men, brethren, and fathers, hearken; The God of glory appeared unto our father Abraham, when he was in Mesopotamia, before he dwelt in Charran,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5542,51 +5881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ஆகிலும் உன்னதமானவர் கைகளினால் செய்யப்பட்ட ஆலயங்களில் வாசமாயிரார்.]]></a:t>
+              <a:t><![CDATA[13. And at the second time Joseph was made known to his brethren; and Joseph's kindred was made known unto Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5651,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இரண்டாந்தரம் யோசேப்பு தன்னுடைய சகோதரருக்குத் தன்னைத் தெரியப்படுத்தினான். யோசேப்புடைய வம்சமும் பார்வோனுக்குக் தெரியவந்தது.]]></a:t>
+              <a:t><![CDATA[13. And at the second time Joseph was made known to his brethren; and Joseph's kindred was made known unto Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5760,51 +6099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இரண்டாந்தரம் யோசேப்பு தன்னுடைய சகோதரருக்குத் தன்னைத் தெரியப்படுத்தினான். யோசேப்புடைய வம்சமும் பார்வோனுக்குக் தெரியவந்தது.]]></a:t>
+              <a:t><![CDATA[14. Then sent Joseph, and called his father Jacob to him, and all his kindred, threescore and fifteen souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5869,51 +6208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. வானம் எனக்குச் சிங்காசனமும் பூமி எனக்குப் பாதபடியுமாயிருக்கிறது; எனக்காக நீங்கள் எப்படிப்பட்ட வீட்டைக் கட்டுவீர்கள், நான் தங்கியிருக்கத்தக்க ஸ்தலம் எது;]]></a:t>
+              <a:t><![CDATA[14. Then sent Joseph, and called his father Jacob to him, and all his kindred, threescore and fifteen souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5978,51 +6317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. வானம் எனக்குச் சிங்காசனமும் பூமி எனக்குப் பாதபடியுமாயிருக்கிறது; எனக்காக நீங்கள் எப்படிப்பட்ட வீட்டைக் கட்டுவீர்கள், நான் தங்கியிருக்கத்தக்க ஸ்தலம் எது;]]></a:t>
+              <a:t><![CDATA[15. So Jacob went down into Egypt, and died, he, and our fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6087,51 +6426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு யோசேப்பு, தன்னுடைய தகப்பன் யாக்கோபும் தன்னுடைய இனத்தார் யாவருமாகிய, எழுபத்தைந்துபேரை அழைக்க அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[16. And were carried over into Sychem, and laid in the tomb that Abraham bought for a sum of money of the sons of Emmor the father of Sychem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6196,51 +6535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு யோசேப்பு, தன்னுடைய தகப்பன் யாக்கோபும் தன்னுடைய இனத்தார் யாவருமாகிய, எழுபத்தைந்துபேரை அழைக்க அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[16. And were carried over into Sychem, and laid in the tomb that Abraham bought for a sum of money of the sons of Emmor the father of Sychem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6305,51 +6644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இவைகள் எல்லாவற்றையும் என்னுடைய கரம் உண்டாக்கவில்லையா என்று கர்த்தர் உரைக்கிறார் என்று தீர்க்கதரிசி சொல்லியிருக்கிறானே.]]></a:t>
+              <a:t><![CDATA[17. But when the time of the promise drew nigh, which God had sworn to Abraham, the people grew and multiplied in Egypt,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6414,51 +6753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தப்படி யாக்கோபு எகிப்துக்குப்போனான். அவனும் நம்முடைய பிதாக்களும் மரித்து,]]></a:t>
+              <a:t><![CDATA[18. Till another king arose, which knew not Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6523,51 +6862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. வணங்காக் கழுத்துள்ளவர்களே, இருதயத்திலும் செவிகளிலும் விருத்தசேதனம் பெறாதவர்களே, உங்கள் பிதாக்களைப்போல நீங்களும் பரிசுத்த ஆவிக்கு எப்பொழுதும் எதிர்த்துநிற்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. The same dealt subtlely with our kindred, and evil pleaded our fathers, so that they cast out their young children, to the end they might not live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6632,51 +6971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் விருத்தசேதன உடன்படிக்கையையும் அவனுக்கு ஏற்படுத்தினார். அந்தப்படியே அவன் ஈசாக்கைப் பெற்றபோது, எட்டாம் நாளிலே அவனை விருத்தசேதனம்பண்ணினான். ஈசாக்கு யாக்கோபையும், யாக்கோபு பன்னிரண்டு கோத்திரப்பிதாக்களையும் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And he said, Men, brethren, and fathers, hearken; The God of glory appeared unto our father Abraham, when he was in Mesopotamia, before he dwelt in Charran,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6741,51 +7080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. வணங்காக் கழுத்துள்ளவர்களே, இருதயத்திலும் செவிகளிலும் விருத்தசேதனம் பெறாதவர்களே, உங்கள் பிதாக்களைப்போல நீங்களும் பரிசுத்த ஆவிக்கு எப்பொழுதும் எதிர்த்துநிற்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. The same dealt subtlely with our kindred, and evil pleaded our fathers, so that they cast out their young children, to the end they might not live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6850,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. வணங்காக் கழுத்துள்ளவர்களே, இருதயத்திலும் செவிகளிலும் விருத்தசேதனம் பெறாதவர்களே, உங்கள் பிதாக்களைப்போல நீங்களும் பரிசுத்த ஆவிக்கு எப்பொழுதும் எதிர்த்துநிற்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. In which time Moses was born, and was exceeding fair, and nourished up in his father's house three months:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6959,51 +7298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அங்கேயிருந்து சீகேமுக்குக் கொண்டுவரப்பட்டு, ஆபிரகாம் சீகேமின் தகப்பனாகிய ஏமோருடைய சந்ததியாரிடத்தில் ரொக்கக்கிரயத்துக்கு வாங்கியிருந்த கல்லறையில் வைக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. In which time Moses was born, and was exceeding fair, and nourished up in his father's house three months:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7068,51 +7407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அங்கேயிருந்து சீகேமுக்குக் கொண்டுவரப்பட்டு, ஆபிரகாம் சீகேமின் தகப்பனாகிய ஏமோருடைய சந்ததியாரிடத்தில் ரொக்கக்கிரயத்துக்கு வாங்கியிருந்த கல்லறையில் வைக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And when he was cast out, Pharaoh's daughter took him up, and nourished him for her own son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7177,51 +7516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. தீர்க்கதரிசிகளில் யாரை உங்கள் பிதாக்கள் துன்பப்படுத்தாமலிருந்தார்கள்? நீதிபரருடைய வருகையை முன்னறிவித்தவர்களையும் அவர்கள் கொலைசெய்தார்கள். இப்பொழுது நீங்கள் அவருக்குத் துரோகிகளும், அவரைக் கொலைசெய்த பாதகருமாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. And when he was cast out, Pharaoh's daughter took him up, and nourished him for her own son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7286,51 +7625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. தீர்க்கதரிசிகளில் யாரை உங்கள் பிதாக்கள் துன்பப்படுத்தாமலிருந்தார்கள்? நீதிபரருடைய வருகையை முன்னறிவித்தவர்களையும் அவர்கள் கொலைசெய்தார்கள். இப்பொழுது நீங்கள் அவருக்குத் துரோகிகளும், அவரைக் கொலைசெய்த பாதகருமாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[22. And Moses was learned in all the wisdom of the Egyptians, and was mighty in words and in deeds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7395,51 +7734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. தீர்க்கதரிசிகளில் யாரை உங்கள் பிதாக்கள் துன்பப்படுத்தாமலிருந்தார்கள்? நீதிபரருடைய வருகையை முன்னறிவித்தவர்களையும் அவர்கள் கொலைசெய்தார்கள். இப்பொழுது நீங்கள் அவருக்குத் துரோகிகளும், அவரைக் கொலைசெய்த பாதகருமாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. And when he was full forty years old, it came into his heart to visit his brethren the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7504,51 +7843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆபிரகாமுக்கு தேவன் ஆணையிட்டு அருளின வாக்குத்தத்தம் நிறைவேறுங்காலம் சமீபித்தபோது,]]></a:t>
+              <a:t><![CDATA[23. And when he was full forty years old, it came into his heart to visit his brethren the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7613,51 +7952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆபிரகாமுக்கு தேவன் ஆணையிட்டு அருளின வாக்குத்தத்தம் நிறைவேறுங்காலம் சமீபித்தபோது,]]></a:t>
+              <a:t><![CDATA[24. And seeing one of them suffer wrong, he defended him, and avenged him that was oppressed, and stroke the Egyptian:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7722,51 +8061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. தேவதூதரைக்கொண்டு நீங்கள் நியாயப்பிரமாணத்தைப் பெற்றிருந்தும், அதைக் கைக்கொள்ளாமற்போனீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And seeing one of them suffer wrong, he defended him, and avenged him that was oppressed, and stroke the Egyptian:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7831,51 +8170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் விருத்தசேதன உடன்படிக்கையையும் அவனுக்கு ஏற்படுத்தினார். அந்தப்படியே அவன் ஈசாக்கைப் பெற்றபோது, எட்டாம் நாளிலே அவனை விருத்தசேதனம்பண்ணினான். ஈசாக்கு யாக்கோபையும், யாக்கோபு பன்னிரண்டு கோத்திரப்பிதாக்களையும் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And he said, Men, brethren, and fathers, hearken; The God of glory appeared unto our father Abraham, when he was in Mesopotamia, before he dwelt in Charran,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7940,51 +8279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. தேவதூதரைக்கொண்டு நீங்கள் நியாயப்பிரமாணத்தைப் பெற்றிருந்தும், அதைக் கைக்கொள்ளாமற்போனீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. For he supposed his brethren would have understood how that God by his hand would deliver them: but they understood not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8049,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யோசேப்பை அறியாத வேறொரு ராஜா தோன்றின காலமளவும், ஜனங்கள் எகிப்திலே பலுகிப் பெருகினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. For he supposed his brethren would have understood how that God by his hand would deliver them: but they understood not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8158,51 +8497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. இவைகளை அவர்கள் கேட்டபொழுது, மூர்க்கமடைந்து, அவனைப் பார்த்துப் பல்லைக் கடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And the next day he showed himself unto them as they strove, and would have set them to reconcile again, saying, Sirs, all of you are brethren; why do all of you wrong one to another?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8267,51 +8606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. இவைகளை அவர்கள் கேட்டபொழுது, மூர்க்கமடைந்து, அவனைப் பார்த்துப் பல்லைக் கடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And the next day he showed himself unto them as they strove, and would have set them to reconcile again, saying, Sirs, all of you are brethren; why do all of you wrong one to another?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8376,51 +8715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் நம்முடைய ஜனங்களை வஞ்சனையாய் நடப்பித்து, நம்முடைய பிதாக்களின் குழந்தைகள் உயிரோடிராதபடிக்கு அவர்கள் அவைகளை வெளியே போட்டுவிடும்படி செய்து, அவர்களை உபத்திரவப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[26. And the next day he showed himself unto them as they strove, and would have set them to reconcile again, saying, Sirs, all of you are brethren; why do all of you wrong one to another?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8485,51 +8824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் நம்முடைய ஜனங்களை வஞ்சனையாய் நடப்பித்து, நம்முடைய பிதாக்களின் குழந்தைகள் உயிரோடிராதபடிக்கு அவர்கள் அவைகளை வெளியே போட்டுவிடும்படி செய்து, அவர்களை உபத்திரவப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[27. But he that did his neighbour wrong thrust him away, saying, Who made you a ruler and a judge over us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8594,51 +8933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அவன் பரிசுத்த ஆவியிலே நிறைந்ததவனாய், வானத்தை அண்ணாந்துபார்த்து: தேவனுடைய மகிமையையும், தேவனுடைய வலதுபாரிசத்தில் இயேசு நிற்கிறதையும் கண்டு;]]></a:t>
+              <a:t><![CDATA[27. But he that did his neighbour wrong thrust him away, saying, Who made you a ruler and a judge over us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8703,51 +9042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அவன் பரிசுத்த ஆவியிலே நிறைந்ததவனாய், வானத்தை அண்ணாந்துபார்த்து: தேவனுடைய மகிமையையும், தேவனுடைய வலதுபாரிசத்தில் இயேசு நிற்கிறதையும் கண்டு;]]></a:t>
+              <a:t><![CDATA[28. Will you kill me, as you did the Egyptian yesterday?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8812,51 +9151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்காலத்திலே மோசே பிறந்து, திவ்விய சவுந்தரியமுள்ளவனாயிருந்து, மூன்று மாதமளவும் தன் தகப்பன் வீட்டிலே வளர்க்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[29. Then fled Moses at this saying, and was a stranger in the land of Madian, where he brings forth two sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8921,51 +9260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்காலத்திலே மோசே பிறந்து, திவ்விய சவுந்தரியமுள்ளவனாயிருந்து, மூன்று மாதமளவும் தன் தகப்பன் வீட்டிலே வளர்க்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[29. Then fled Moses at this saying, and was a stranger in the land of Madian, where he brings forth two sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9030,51 +9369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் விருத்தசேதன உடன்படிக்கையையும் அவனுக்கு ஏற்படுத்தினார். அந்தப்படியே அவன் ஈசாக்கைப் பெற்றபோது, எட்டாம் நாளிலே அவனை விருத்தசேதனம்பண்ணினான். ஈசாக்கு யாக்கோபையும், யாக்கோபு பன்னிரண்டு கோத்திரப்பிதாக்களையும் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And said unto him, Get you out of your country, and from your kindred, and come into the land which I shall show you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9139,51 +9478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. அதோ வானங்கள் திறந்திருக்கிறதையும், மனுஷகுமாரன் தேவனுடைய வலதுபாரிசத்தில் நிற்கிறதையும் காண்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. And when forty years were expired, there appeared to him in the wilderness of mount Sina an angel of the Lord in a flame of fire in a bush.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9248,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் வெளியே போட்டுவிடப்பட்டபோது, பார்வோனுடைய குமாரத்தி அவனை எடுத்துத் தனக்குப் பிள்ளையாக வளர்த்தாள்.]]></a:t>
+              <a:t><![CDATA[30. And when forty years were expired, there appeared to him in the wilderness of mount Sina an angel of the Lord in a flame of fire in a bush.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9357,51 +9696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. அப்பொழுது அவர்கள் உரத்தசத்தமாய்க் கூக்குரலிட்டுத் தங்கள் காதுகளை அடைத்துக்கொண்டு, ஒருமனப்பட்டு அவன்மேல் பாய்ந்து,]]></a:t>
+              <a:t><![CDATA[31. When Moses saw it, he wondered at the sight: and as he drew near to behold it, the voice of the LORD came unto him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9466,51 +9805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. அப்பொழுது அவர்கள் உரத்தசத்தமாய்க் கூக்குரலிட்டுத் தங்கள் காதுகளை அடைத்துக்கொண்டு, ஒருமனப்பட்டு அவன்மேல் பாய்ந்து,]]></a:t>
+              <a:t><![CDATA[32. Saying, I am the God of your fathers, the God of Abraham, and the God of Isaac, and the God of Jacob. Then Moses trembled, and durst not behold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9575,51 +9914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மோசே எகிப்தியருடைய சகல சாஸ்திரங்களிலும் கற்பிக்கப்பட்டு, வாக்கிலும் செய்கையிலும் வல்லவனானான்.]]></a:t>
+              <a:t><![CDATA[32. Saying, I am the God of your fathers, the God of Abraham, and the God of Isaac, and the God of Jacob. Then Moses trembled, and durst not behold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9684,51 +10023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. அவனை நகரத்துக்குப் புறம்பே தள்ளி அவனைக் கல்லெறிந்தார்கள். சாட்சிக்காரர் தங்கள் வஸ்திரங்களைக் கழற்றி, சவுல் என்னப்பட்ட ஒரு வாலிபனுடைய பாதத்தினருகே வைத்தார்கள்]]></a:t>
+              <a:t><![CDATA[32. Saying, I am the God of your fathers, the God of Abraham, and the God of Isaac, and the God of Jacob. Then Moses trembled, and durst not behold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9793,51 +10132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. அவனை நகரத்துக்குப் புறம்பே தள்ளி அவனைக் கல்லெறிந்தார்கள். சாட்சிக்காரர் தங்கள் வஸ்திரங்களைக் கழற்றி, சவுல் என்னப்பட்ட ஒரு வாலிபனுடைய பாதத்தினருகே வைத்தார்கள்]]></a:t>
+              <a:t><![CDATA[33. Then said the Lord to him, Put off your shoes from your feet: for the place where you stand is holy ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9902,51 +10241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. அவனை நகரத்துக்குப் புறம்பே தள்ளி அவனைக் கல்லெறிந்தார்கள். சாட்சிக்காரர் தங்கள் வஸ்திரங்களைக் கழற்றி, சவுல் என்னப்பட்ட ஒரு வாலிபனுடைய பாதத்தினருகே வைத்தார்கள்]]></a:t>
+              <a:t><![CDATA[33. Then said the Lord to him, Put off your shoes from your feet: for the place where you stand is holy ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10011,51 +10350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனுக்கு நாற்பது வயதானபோது, இஸ்ரவேல் புத்திரராகிய தன்னுடைய சகோதரரைக் கண்டு சந்திக்கும்படி அவனுடைய இருதயத்தில் எண்ணமுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[34. I have seen, I have seen the affliction of my people which is in Egypt, and I have heard their groaning, and am come down to deliver them. And now come, I will send you into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10120,51 +10459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. அப்பொழுது. கர்த்தராகிய இயேசுவே, என் ஆவியை ஏற்றுக்கொள்ளுமென்று ஸ்தேவான் தொழுதுகொள்ளுகையில், அவனைக் கல்லெறிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. I have seen, I have seen the affliction of my people which is in Egypt, and I have heard their groaning, and am come down to deliver them. And now come, I will send you into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10229,51 +10568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த கோத்திரப்பிதாக்கள் பொறாமைகொண்டு யோசேப்பை எகிப்துக்குக் கொண்டுபோகும்படியாக விற்றுப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And said unto him, Get you out of your country, and from your kindred, and come into the land which I shall show you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10338,51 +10677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. அப்பொழுது. கர்த்தராகிய இயேசுவே, என் ஆவியை ஏற்றுக்கொள்ளுமென்று ஸ்தேவான் தொழுதுகொள்ளுகையில், அவனைக் கல்லெறிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. This Moses whom they refused, saying, Who made you a ruler and a judge? the same did God send to be a ruler and a deliverer by the hand of the angel which appeared to him in the bush.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10447,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அவர்களில் ஒருவன் அநியாயமாய் நடத்தப்படுகிறதை அவன் கண்டு, அவனுக்குத் துணைநின்று, எகிப்தியனை வெட்டி, துன்பப்பட்டவனுக்கு நியாயஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[35. This Moses whom they refused, saying, Who made you a ruler and a judge? the same did God send to be a ruler and a deliverer by the hand of the angel which appeared to him in the bush.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10556,51 +10895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அவர்களில் ஒருவன் அநியாயமாய் நடத்தப்படுகிறதை அவன் கண்டு, அவனுக்குத் துணைநின்று, எகிப்தியனை வெட்டி, துன்பப்பட்டவனுக்கு நியாயஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[35. This Moses whom they refused, saying, Who made you a ruler and a judge? the same did God send to be a ruler and a deliverer by the hand of the angel which appeared to him in the bush.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10665,51 +11004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அவர்களில் ஒருவன் அநியாயமாய் நடத்தப்படுகிறதை அவன் கண்டு, அவனுக்குத் துணைநின்று, எகிப்தியனை வெட்டி, துன்பப்பட்டவனுக்கு நியாயஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[36. He brought them out, after that he had showed wonders and signs in the land of Egypt, and in the Red sea, and in the wilderness forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10774,51 +11113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. அவனோ முழங்காற்படியிட்டு: ஆண்டவரே, இவர்கள்மேல் இந்தப் பாவத்தைச் சுமத்தாதிரும் என்று மிகுந்த சத்தமிட்டுச் சொன்னான். இப்படிச் சொல்லி, நித்திரையடைந்தான்.]]></a:t>
+              <a:t><![CDATA[36. He brought them out, after that he had showed wonders and signs in the land of Egypt, and in the Red sea, and in the wilderness forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10883,51 +11222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. அவனோ முழங்காற்படியிட்டு: ஆண்டவரே, இவர்கள்மேல் இந்தப் பாவத்தைச் சுமத்தாதிரும் என்று மிகுந்த சத்தமிட்டுச் சொன்னான். இப்படிச் சொல்லி, நித்திரையடைந்தான்.]]></a:t>
+              <a:t><![CDATA[37. This is that Moses, which said unto the children of Israel, A prophet shall the Lord your God raise up unto you of your brethren, like unto me; him shall all of you hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10992,51 +11331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தன்னுடைய கையினாலே தேவன் தங்களுக்கு இரட்சிப்பைத் தருவாரென்பதைத் தன்னுடைய சகோதரர் அறிந்துகொள்வார்களென்று அவன் நினைத்தான்; அவர்களோ அதை அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[37. This is that Moses, which said unto the children of Israel, A prophet shall the Lord your God raise up unto you of your brethren, like unto me; him shall all of you hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11101,51 +11440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தன்னுடைய கையினாலே தேவன் தங்களுக்கு இரட்சிப்பைத் தருவாரென்பதைத் தன்னுடைய சகோதரர் அறிந்துகொள்வார்களென்று அவன் நினைத்தான்; அவர்களோ அதை அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[37. This is that Moses, which said unto the children of Israel, A prophet shall the Lord your God raise up unto you of your brethren, like unto me; him shall all of you hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11210,51 +11549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பிரதான ஆசாரியன் அவனை நோக்கி: காரியம் இப்படியாயிருக்கிறது என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[38. This is he, that was in the church in the wilderness with the angel which spoke to him in the mount Sina, and with our fathers: who received the lively oracles to give unto us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11319,51 +11658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மறுநாளிலே சண்டைபண்ணிக்கொண்டிருக்கிற இரண்டுபேருக்கு அவன் எதிர்ப்பட்டு: மனுஷரே, நீங்கள் சகோதரராயிருக்கிறீர்கள்: ஒருவருக்கொருவர் நியாயஞ்செய்கிறதென்ன என்று, அவர்களைச் சமாதானப்படுத்தும்படி பேசினான்.]]></a:t>
+              <a:t><![CDATA[38. This is he, that was in the church in the wilderness with the angel which spoke to him in the mount Sina, and with our fathers: who received the lively oracles to give unto us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11428,51 +11767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த கோத்திரப்பிதாக்கள் பொறாமைகொண்டு யோசேப்பை எகிப்துக்குக் கொண்டுபோகும்படியாக விற்றுப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Then came he out of the land of the Chaldaeans, and dwelt in Charran: and from thence, when his father was dead, he removed him into this land, wherein all of you now dwell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11537,51 +11876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மறுநாளிலே சண்டைபண்ணிக்கொண்டிருக்கிற இரண்டுபேருக்கு அவன் எதிர்ப்பட்டு: மனுஷரே, நீங்கள் சகோதரராயிருக்கிறீர்கள்: ஒருவருக்கொருவர் நியாயஞ்செய்கிறதென்ன என்று, அவர்களைச் சமாதானப்படுத்தும்படி பேசினான்.]]></a:t>
+              <a:t><![CDATA[39. To whom our fathers would not obey, but thrust him from them, and in their hearts turned back again into Egypt,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11646,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு அவன்: சகோதரரே, பிதாக்களே, கேளுங்கள். நம்முடைய பிதாவாகிய ஆபிரகாம் காரானூரிலே குடியிருக்கிறதற்கு முன்னமே மெசொப்பொத்தாமியா நாட்டிலே இருக்கும்போது மகிமையின் தேவன் அவனுக்குத் தரிசனமாகி:]]></a:t>
+              <a:t><![CDATA[39. To whom our fathers would not obey, but thrust him from them, and in their hearts turned back again into Egypt,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11755,51 +12094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு அவன்: சகோதரரே, பிதாக்களே, கேளுங்கள். நம்முடைய பிதாவாகிய ஆபிரகாம் காரானூரிலே குடியிருக்கிறதற்கு முன்னமே மெசொப்பொத்தாமியா நாட்டிலே இருக்கும்போது மகிமையின் தேவன் அவனுக்குத் தரிசனமாகி:]]></a:t>
+              <a:t><![CDATA[40. Saying unto Aaron, Make us gods to go before us: for as for this Moses, which brought us out of the land of Egypt, we know not what is become of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11864,51 +12203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு அவன்: சகோதரரே, பிதாக்களே, கேளுங்கள். நம்முடைய பிதாவாகிய ஆபிரகாம் காரானூரிலே குடியிருக்கிறதற்கு முன்னமே மெசொப்பொத்தாமியா நாட்டிலே இருக்கும்போது மகிமையின் தேவன் அவனுக்குத் தரிசனமாகி:]]></a:t>
+              <a:t><![CDATA[40. Saying unto Aaron, Make us gods to go before us: for as for this Moses, which brought us out of the land of Egypt, we know not what is become of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11973,51 +12312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பிறனுக்கு அநியாயஞ்செய்தவன் அவனைப் பிடித்துத் தள்ளி எங்கள்மேல் அதிகாரியாகவும் நியாயாதிபதியாகவும் உன்னை ஏற்படுத்தினவன் யார்?]]></a:t>
+              <a:t><![CDATA[41. And they made a calf in those days, and offered sacrifice unto the idol, and rejoiced in the works of their own hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12082,51 +12421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பிறனுக்கு அநியாயஞ்செய்தவன் அவனைப் பிடித்துத் தள்ளி எங்கள்மேல் அதிகாரியாகவும் நியாயாதிபதியாகவும் உன்னை ஏற்படுத்தினவன் யார்?]]></a:t>
+              <a:t><![CDATA[41. And they made a calf in those days, and offered sacrifice unto the idol, and rejoiced in the works of their own hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12191,51 +12530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நேற்று நீ அந்த எகிப்தியனைக்கொன்றதுபோல என்னையும் கொன்றுபோட மனதாயிருக்கிறாயோ என்றான்.]]></a:t>
+              <a:t><![CDATA[42. Then God turned, and gave them up to worship the host of heaven; as it is written in the book of the prophets, O all of you house of Israel, have all of you offered to me slain beasts and sacrifices by the space of forty years in the wilderness?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12300,51 +12639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ உன் தேசத்தையும் உன் இனத்தையும் விட்டுப் புறப்பட்டு, நான் உனக்குக் காண்பிக்கும் தேசத்துக்கு வா என்றார்.]]></a:t>
+              <a:t><![CDATA[42. Then God turned, and gave them up to worship the host of heaven; as it is written in the book of the prophets, O all of you house of Israel, have all of you offered to me slain beasts and sacrifices by the space of forty years in the wilderness?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12409,51 +12748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ உன் தேசத்தையும் உன் இனத்தையும் விட்டுப் புறப்பட்டு, நான் உனக்குக் காண்பிக்கும் தேசத்துக்கு வா என்றார்.]]></a:t>
+              <a:t><![CDATA[42. Then God turned, and gave them up to worship the host of heaven; as it is written in the book of the prophets, O all of you house of Israel, have all of you offered to me slain beasts and sacrifices by the space of forty years in the wilderness?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12518,51 +12857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்த வார்த்தையினிமித்தம் மோசே ஓடிப்போய், மீதியான் தேசத்திலே சஞ்சரித்துக்கொண்டிருந்தான்; அங்கே இருக்கும்போது அவனுக்கு இரண்டு குமாரர்கள் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[43. Yea, all of you took up the tabernacle of Moloch, and the star of your god Remphan, figures which all of you made to worship them: and I will carry you away beyond Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12627,51 +12966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனோ அவனுடனேகூட இருந்து, எல்லா உபத்திரவங்களினின்றும் அவனை விடுவித்து, எகிப்தின் ராஜாவாகிய பார்வோன் சமுகத்திலே அவனுக்குக் கிருபையையும் ஞானத்தையும் அருளினார்; அந்த ராஜா அவனை எகிப்துதேசத்திற்கும் தன் வீட்டனைத்திற்கும் அதிகாரியாக ஏற்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[4. Then came he out of the land of the Chaldaeans, and dwelt in Charran: and from thence, when his father was dead, he removed him into this land, wherein all of you now dwell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12736,51 +13075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்த வார்த்தையினிமித்தம் மோசே ஓடிப்போய், மீதியான் தேசத்திலே சஞ்சரித்துக்கொண்டிருந்தான்; அங்கே இருக்கும்போது அவனுக்கு இரண்டு குமாரர்கள் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[43. Yea, all of you took up the tabernacle of Moloch, and the star of your god Remphan, figures which all of you made to worship them: and I will carry you away beyond Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12845,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அவன் கல்தேயர் தேசத்தைவிட்டுப் புறப்பட்டு, காரானூரிலே வாசம்பண்ணினான். அவனுடைய தகப்பன் மரித்தபின்பு, அவ்விடத்தை விட்டு நீங்கள் இப்பொழுது குடியிருக்கிற இத்தேசத்திற்கு அவனை அழைத்துக்கொண்டுவந்து குடியிருக்கும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[43. Yea, all of you took up the tabernacle of Moloch, and the star of your god Remphan, figures which all of you made to worship them: and I will carry you away beyond Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12954,51 +13293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அவன் கல்தேயர் தேசத்தைவிட்டுப் புறப்பட்டு, காரானூரிலே வாசம்பண்ணினான். அவனுடைய தகப்பன் மரித்தபின்பு, அவ்விடத்தை விட்டு நீங்கள் இப்பொழுது குடியிருக்கிற இத்தேசத்திற்கு அவனை அழைத்துக்கொண்டுவந்து குடியிருக்கும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[44. Our fathers had the tabernacle of witness in the wilderness, as he had appointed, speaking unto Moses, that he should make it according to the fashion that he had seen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13063,51 +13402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நாற்பது வருஷம் சென்றபின்பு, சீனாய்மலையின் வனாந்தரத்திலே கர்த்தருடைய தூதனானவர் முட்செடி எரிகிற அக்கினிஜுவாலையிலே அவனுக்குத் தரிசனமானார்.]]></a:t>
+              <a:t><![CDATA[44. Our fathers had the tabernacle of witness in the wilderness, as he had appointed, speaking unto Moses, that he should make it according to the fashion that he had seen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13172,51 +13511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நாற்பது வருஷம் சென்றபின்பு, சீனாய்மலையின் வனாந்தரத்திலே கர்த்தருடைய தூதனானவர் முட்செடி எரிகிற அக்கினிஜுவாலையிலே அவனுக்குத் தரிசனமானார்.]]></a:t>
+              <a:t><![CDATA[45. Which also our fathers that came after brought in with Jesus into the possession of the Gentiles, whom God drove out before the face of our fathers, unto the days of David;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13281,51 +13620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதிலே ஒரு அடி நிலத்தையாகிலும் அவனுடைய கையாட்சிக்குக் கொடாமலிருக்கையில், அவனுக்குப் பிள்ளையில்லாதிருக்கும்போது: உனக்கும் உனக்குப் பின்வரும் உன் சந்ததிக்கும் இதைச் சுதந்தரமாகத் தருவேன் என்று அவனுக்கு வாக்குத்தத்தம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[45. Which also our fathers that came after brought in with Jesus into the possession of the Gentiles, whom God drove out before the face of our fathers, unto the days of David;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13390,51 +13729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதிலே ஒரு அடி நிலத்தையாகிலும் அவனுடைய கையாட்சிக்குக் கொடாமலிருக்கையில், அவனுக்குப் பிள்ளையில்லாதிருக்கும்போது: உனக்கும் உனக்குப் பின்வரும் உன் சந்ததிக்கும் இதைச் சுதந்தரமாகத் தருவேன் என்று அவனுக்கு வாக்குத்தத்தம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[45. Which also our fathers that came after brought in with Jesus into the possession of the Gentiles, whom God drove out before the face of our fathers, unto the days of David;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13499,51 +13838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப்படி தேவன் அவனை நோக்கி: உன் சந்ததியார் அந்நிய தேசத்தில் சஞ்சரிப்பார்கள்; அத்தேசத்தார் அவர்களை அடிமைகளாக்கி, நானூறு வருஷம் துன்பப்படுத்துவார்கள்.]]></a:t>
+              <a:t><![CDATA[46. Who found favour before God, and desired to find a tabernacle for the God of Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13608,51 +13947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப்படி தேவன் அவனை நோக்கி: உன் சந்ததியார் அந்நிய தேசத்தில் சஞ்சரிப்பார்கள்; அத்தேசத்தார் அவர்களை அடிமைகளாக்கி, நானூறு வருஷம் துன்பப்படுத்துவார்கள்.]]></a:t>
+              <a:t><![CDATA[46. Who found favour before God, and desired to find a tabernacle for the God of Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13717,51 +14056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மோசே அந்தத் தரிசனத்தைக்கண்டு, அதிசயப்பட்டு, அதை உற்றுப்பார்க்கும்படி சமீபித்துவருகையில்:]]></a:t>
+              <a:t><![CDATA[47. But Solomon built him an house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -13796,51 +14135,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474718523" r:id="rId1"/>
+    <p:sldLayoutId id="2478619034" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14040,50 +14379,74 @@
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide120.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide120.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide121.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide121.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide122.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide122.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide123.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide123.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide124.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide124.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -14944,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফরৌণ তখন মিশরের রাজা, য়োষেফের মধ্যে ঈশ্বরদত্ত বিজ্ঞতা দেখতে পেয়ে ফরৌণ তাঁকে পছন্দ করলেন৷ ফরৌণ]]></a:t>
+              <a:t><![CDATA[அழைத்துக்கொண்டுவந்து குடியிருக்கும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ‘আমি তোমার পিতৃপুরুষদের ঈশ্বর, অব্রাহামের, ইসহাকের ও যাকোবের ঈশ্বর৷’মোশি ভয়ে কাঁপতে লাগলেন,]]></a:t>
+              <a:t><![CDATA[48. ஆகிலும் உன்னதமானவர் கைகளினால் செய்யப்பட்ட ஆலயங்களில் வாசமாயிரார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভালভাবে তাকাতেও সাহস করলেন না৷]]></a:t>
+              <a:t><![CDATA[49. வானம் எனக்குச் சிங்காசனமும் பூமி எனக்குப் பாதபடியுமாயிருக்கிறது; எனக்காக நீங்கள் எப்படிப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. এরপর প্রভু তাঁকে বললেন, ‘তোমার পা থেকে চটি (জুতো) খুলে ফেল, কারণ য়েখানে তুমি দাঁড়িয়ে আছ, সেই]]></a:t>
+              <a:t><![CDATA[வீட்டைக் கட்டுவீர்கள், நான் தங்கியிருக்கத்தக்க ஸ்தலம் எது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জায়গা পবিত্র৷]]></a:t>
+              <a:t><![CDATA[50. இவைகள் எல்லாவற்றையும் என்னுடைய கரம் உண்டாக்கவில்லையா என்று கர்த்தர் உரைக்கிறார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. মিশরে আমি আমার লোকদের দুরবস্থা ভাল করেই দেখেছি, তাদের আর্তনাদ শুনেছি, তাই আমি তাদের উদ্ধার করার]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசி சொல்லியிருக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য নেমে এসেছি৷ মোশি, তুমি এস, এখন আমি তোমাকে মিশরে পাঠাব৷’]]></a:t>
+              <a:t><![CDATA[51. வணங்காக் கழுத்துள்ளவர்களே, இருதயத்திலும் செவிகளிலும் விருத்தசேதனம் பெறாதவர்களே, உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ‘এই মোশিকেই ইস্রায়েলীয়রা চায় নি বলে বলেছিল, ‘কে তোমাকে আমাদের শাসক ও বিচারক বানিয়েছে?’ মোশিই]]></a:t>
+              <a:t><![CDATA[பிதாக்களைப்போல நீங்களும் பரிசுத்த ஆவிக்கு எப்பொழுதும் எதிர்த்துநிற்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই ব্যক্তি যাকে ঈশ্বর স্বর্গদূতের মাধ্যমে শাসনকর্তা ও ত্রাণকর্তারূপে পাঠিয়েছিলেন৷ সেই স্বর্গদূতকেই]]></a:t>
+              <a:t><![CDATA[52. தீர்க்கதரிசிகளில் யாரை உங்கள் பிதாக்கள் துன்பப்படுத்தாமலிருந்தார்கள்? நீதிபரருடைய வருகையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মোশি জ্বলন্ত ঝোপের মধ্যে রেখেছিলেন৷]]></a:t>
+              <a:t><![CDATA[முன்னறிவித்தவர்களையும் அவர்கள் கொலைசெய்தார்கள். இப்பொழுது நீங்கள் அவருக்குத் துரோகிகளும், அவரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. এরপর মোশি লোকদের মিশর থেকে বের করে আনলেন৷ তিনি মিশরে, লোহিত সাগরে আর প্রান্তরে চল্লিশ বছর ধরে]]></a:t>
+              <a:t><![CDATA[கொலைசெய்த பாதகருமாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়োষেফকে মিশরের অধ্যক্ষরূপে নিযুক্ত করলেন, এমনকি ফরৌণের গৃহের সমস্ত পরিজনের উপরে তাকে কর্তা করলেন৷]]></a:t>
+              <a:t><![CDATA[5. இதிலே ஒரு அடி நிலத்தையாகிலும் அவனுடைய கையாட்சிக்குக் கொடாமலிருக்கையில், அவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বহু অলৌকিক ও পরাক্রমের কাজ করেন৷]]></a:t>
+              <a:t><![CDATA[53. தேவதூதரைக்கொண்டு நீங்கள் நியாயப்பிரமாணத்தைப் பெற்றிருந்தும், அதைக் கைக்கொள்ளாமற்போனீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. মোশিই তাঁর ইহুদী ভাইদের বলেছিলেন, ‘ঈশ্বর তোমাদের মধ্য থেকে এক ভাববাদী ঠিক করবেন, তিনি হবেন আমারই]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মতো৷’]]></a:t>
+              <a:t><![CDATA[54. இவைகளை அவர்கள் கேட்டபொழுது, மூர்க்கமடைந்து, அவனைப் பார்த்துப் பல்லைக் கடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. এই মোশিই প্রান্তরে ইহুদীদের সমাবেশে ছিলেন৷ য়ে স্বর্গদূত সীনয় পর্বতে তাঁর সঙ্গে কথা বলেছিলেন,]]></a:t>
+              <a:t><![CDATA[55. அவன் பரிசுத்த ஆவியிலே நிறைந்ததவனாய், வானத்தை அண்ணாந்துபார்த்து: தேவனுடைய மகிமையையும், தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি তাঁর সঙ্গে ও আমাদের পিতৃপুরুষদের সঙ্গে ছিলেন৷ মোশি ঈশ্বরের কাছ থেকে জীবনদাযী আদেশ লাভ করে তাঁর]]></a:t>
+              <a:t><![CDATA[வலதுபாரிசத்தில் இயேசு நிற்கிறதையும் கண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আজ্ঞা সকল আমাদের দিয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[56. அதோ வானங்கள் திறந்திருக்கிறதையும், மனுஷகுமாரன் தேவனுடைய வலதுபாரிசத்தில் நிற்கிறதையும் காண்கிறேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ‘কিন্তু আমাদের পিতৃপুরুষেরা তাঁর কথা পালন করতে চান নি, তার পরিবর্তে তাঁরা তাঁকে অগ্রাহ্য় করে]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মিশরে ফিরে য়েতে চেয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[57. அப்பொழுது அவர்கள் உரத்தசத்தமாய்க் கூக்குரலிட்டுத் தங்கள் காதுகளை அடைத்துக்கொண்டு, ஒருமனப்பட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. আমাদের পিতৃপুরুষরা হারোণকে বললেন, ‘মোশি আমাদের মিশর থেকে বের করে এনেছেন, কিন্তু তার কি হল আমরা]]></a:t>
+              <a:t><![CDATA[அவன்மேல் பாய்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিছুই বুঝতে পারছি না৷ তাই কিছু দেবতাদের গড়ে তোল, যাঁরা আমাদেব আগে আগে যাবে ও পরিচালিত করবে৷’]]></a:t>
+              <a:t><![CDATA[58. அவனை நகரத்துக்குப் புறம்பே தள்ளி அவனைக் கல்லெறிந்தார்கள். சாட்சிக்காரர் தங்கள் வஸ்திரங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. কিন্তু ঈশ্বর তাদের প্রতি বিমুখ হলেন, তিনি তাদের আকাশের সেনা অর্থাত্ অলীক দেবতাদের পূজায় বাধা]]></a:t>
+              <a:t><![CDATA[பிள்ளையில்லாதிருக்கும்போது: உனக்கும் உனக்குப் பின்வரும் உன் சந்ததிக்கும் இதைச் சுதந்தரமாகத் தருவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. তাই লোকেরা বাছুরের এক প্রতিমা গড়ল আর সেই প্রতিমার সামনে বলিদান উত্‌সর্গ করল৷ তারা তাদের হাতে]]></a:t>
+              <a:t><![CDATA[கழற்றி, சவுல் என்னப்பட்ட ஒரு வாலிபனுடைய பாதத்தினருகே வைத்தார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +18475,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গড়া সেই দেবতাকে নিয়ে আনন্দ করতে লাগল৷]]></a:t>
+              <a:t><![CDATA[59. அப்பொழுது. கர்த்தராகிய இயேசுவே, என் ஆவியை ஏற்றுக்கொள்ளுமென்று ஸ்தேவான் தொழுதுகொள்ளுகையில்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide122.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனைக் கல்லெறிந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. அவனோ முழங்காற்படியிட்டு: ஆண்டவரே, இவர்கள்மேல் இந்தப் பாவத்தைச் சுமத்தாதிரும் என்று மிகுந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சத்தமிட்டுச் சொன்னான். இப்படிச் சொல்லி, நித்திரையடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +19003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিলেন না৷ ভাববাদীদের পুস্তকে একথা লেখা আছে:‘হে ইস্রায়েলের গোষ্ঠী, প্রান্তরে চল্লিশ বছর ধরে তোমরা তো]]></a:t>
+              <a:t><![CDATA[என்று அவனுக்கு வாக்குத்தத்தம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার উদ্দেশ্যে পশুবলি ও নৈবেদ্য উত্‌সর্গ কর নি;]]></a:t>
+              <a:t><![CDATA[6. அந்தப்படி தேவன் அவனை நோக்கி: உன் சந்ததியார் அந்நிய தேசத்தில் சஞ்சரிப்பார்கள்; அத்தேசத்தார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. তোমরা মোলক দেবতার পূজার তাঁবু, রিফান দেবতার নক্ষত্রের প্রতিমূর্তি বহন করেছিলে৷ পূজা করবার জন্যই]]></a:t>
+              <a:t><![CDATA[அவர்களை அடிமைகளாக்கி, நானூறு வருஷம் துன்பப்படுத்துவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +19399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা ঐসব দেবতার মূর্তি গড়েছিলে৷ তাই আমি তোমাদের বাবিলের ওপারে নির্বাসনে পাঠাব৷’ আমোষ 5:25 -27]]></a:t>
+              <a:t><![CDATA[7. அவர்களை அடிமைப்படுத்தும் ஜனத்தை நான் ஆக்கினைக்குட்படுத்துவேன். அதற்குப்பின் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +19531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ‘মরু এলাকায় আমাদের সেই পিতৃপুরুষদের কাছেই সেই সাক্ষ্য তাঁবু ছিল৷ এই পবিত্র তাঁবু তৈরী হয়েছিল]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுவந்து இவ்விடத்திலே எனக்கு ஆராதனை செய்வார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +19663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই ধারায়, য়েভাবে নমুনা দেখিয়ে ঈশ্বর মোশিকে তা করতে বলেছিলেন৷]]></a:t>
+              <a:t><![CDATA[8. மேலும் விருத்தசேதன உடன்படிக்கையையும் அவனுக்கு ஏற்படுத்தினார். அந்தப்படியே அவன் ஈசாக்கைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +19795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. পরবর্তীকালে যিহোশূয় আমাদের পিতৃপুরুষদের পরিচালিত করলে তাঁরা ভিন্ন জাতির দেশ দখল করলেন৷ আমাদের]]></a:t>
+              <a:t><![CDATA[பெற்றபோது, எட்டாம் நாளிலே அவனை விருத்தசேதனம்பண்ணினான். ஈசாக்கு யாக்கோபையும், யாக்கோபு பன்னிரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +19927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তারা য়ে জাতির দাসত্ব করবে, আমি তাদের দণ্ড দেব৷’ঈশ্বর আরো বললেন, ‘এরপর তারা সেই দেশ থেকে বেরিয়ে]]></a:t>
+              <a:t><![CDATA[1. பிரதான ஆசாரியன் அவனை நோக்கி: காரியம் இப்படியாயிருக்கிறது என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +20059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকেরা সেই দেশে প্রবেশ করলে ঈশ্বর সেখানকার লোকদের সেই দেশ ছেড়ে চলে য়েতে বাধ্য করলেন৷ আমাদের লোকেরা]]></a:t>
+              <a:t><![CDATA[கோத்திரப்பிதாக்களையும் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +20191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই নতুন দেশে গেলে ঐ তাঁবুও সঙ্গে নিয়ে এলেন৷ পিতৃপুরুষদের কাছ থেকে তাঁরা এই তাঁবু পেয়েছিলেন৷ সেই]]></a:t>
+              <a:t><![CDATA[9. அந்த கோத்திரப்பிதாக்கள் பொறாமைகொண்டு யோசேப்பை எகிப்துக்குக் கொண்டுபோகும்படியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +20323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁবু রাজা দাযূদের সময় পর্যন্ত তাঁদের কাছে ছিল৷]]></a:t>
+              <a:t><![CDATA[விற்றுப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +20455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. দাযূদ ঈশ্বরের দৃষ্টিতে বিশেষ অনুগ্রহ লাভ করলেন আর যাকোবের ঈশ্বরের জন্য এক গৃহ নির্মাণ করার]]></a:t>
+              <a:t><![CDATA[10. தேவனோ அவனுடனேகூட இருந்து, எல்லா உபத்திரவங்களினின்றும் அவனை விடுவித்து, எகிப்தின் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +20587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অনুমতি চাইলেন৷]]></a:t>
+              <a:t><![CDATA[பார்வோன் சமுகத்திலே அவனுக்குக் கிருபையையும் ஞானத்தையும் அருளினார்; அந்த ராஜா அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +20719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এরপর সারা মিশরে ও কনান দেশে প্রচণ্ড খরা হল৷ এমন খরা যাতে কোন ফসল উত্‌পন্ন হল না, এতে লোকেরা]]></a:t>
+              <a:t><![CDATA[எகிப்துதேசத்திற்கும் தன் வீட்டனைத்திற்கும் அதிகாரியாக ஏற்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +20851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মহাকষ্টে পড়ল৷ আমাদের পিতৃপুরুষদের খাদ্যবস্তুর অভাব হল৷]]></a:t>
+              <a:t><![CDATA[11. பின்பு எகிப்து கானான் என்னும் தேசங்களிலெங்கும் பஞ்சமும் மிகுந்த வருத்தமும் உண்டாகி, நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +20983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. কিন্তু দাযূদের ছেলে শলোমন তাঁর জন্য মন্দির নির্মাণ করলেন৷]]></a:t>
+              <a:t><![CDATA[பிதாக்களுக்கு ஆகாரம் கிடையாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +21115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কিন্তু যাকোব শুনতে পেলেন য়ে মিশরে শস্য মজুত আছে, তখন তিনি আমাদের পিতৃপুরুষদের মিশরে পাঠালেন৷]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது எகிப்திலே தானியம் உண்டென்று யாக்கோபு கேள்விப்பட்டு நம்முடைய பிதாக்களை முதலாந்தரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +21247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ‘কিন্তু যিনি পরমেশ্বর তিনি কখনও মানুষের হাতে তৈরী গৃহে বাস করেন না৷ এ বিষয়ে ভাববাদী]]></a:t>
+              <a:t><![CDATA[அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +21379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এসে এখানে আমার উপাসনা করবে৷’]]></a:t>
+              <a:t><![CDATA[2. அதற்கு அவன்: சகோதரரே, பிதாக்களே, கேளுங்கள். நம்முடைய பிதாவாகிய ஆபிரகாம் காரானூரிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +21511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেছেন:‘প্রভু বলেন,]]></a:t>
+              <a:t><![CDATA[13. இரண்டாந்தரம் யோசேப்பு தன்னுடைய சகோதரருக்குத் தன்னைத் தெரியப்படுத்தினான். யோசேப்புடைய வம்சமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +21643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তাঁদের সেই ছিল প্রথমবার মিশরে যাওযা৷ তাঁরা যখন দ্বিতীয়বার সেখানে গেলেন, তখন য়োষেফ নিজে থেকে]]></a:t>
+              <a:t><![CDATA[பார்வோனுக்குக் தெரியவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +21775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর ভাইদের কাছে আত্মপরিচয় দিলেন৷ য়োষেফের পরে পরিজনদের সংবাদ ফরৌণ শুনতে পেলেন৷]]></a:t>
+              <a:t><![CDATA[14. பின்பு யோசேப்பு, தன்னுடைய தகப்பன் யாக்கோபும் தன்னுடைய இனத்தார் யாவருமாகிய, எழுபத்தைந்துபேரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +21907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. স্বর্গ আমার সিংহাসন৷ পৃথিবী আমার পা রাখার জায়গা৷ তুমি আমার জন্য কিরূপ গৃহ নির্মাণ করবে? আমার]]></a:t>
+              <a:t><![CDATA[அழைக்க அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +22039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্রামের স্থান কোথায়!]]></a:t>
+              <a:t><![CDATA[15. அந்தப்படி யாக்கோபு எகிப்துக்குப்போனான். அவனும் நம்முடைய பிதாக்களும் மரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +22171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. পরে কিছু লোক পাঠিয়ে য়োষেফ তাঁর পিতা যাকোব ও তাঁর সব আত্মীয় পরিজনদের ডেকে পাঠালেন, তাঁরা মোট]]></a:t>
+              <a:t><![CDATA[16. அங்கேயிருந்து சீகேமுக்குக் கொண்டுவரப்பட்டு, ஆபிரகாம் சீகேமின் தகப்பனாகிய ஏமோருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +22303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পঁচাত্তর জন ছিলেন৷]]></a:t>
+              <a:t><![CDATA[சந்ததியாரிடத்தில் ரொக்கக்கிரயத்துக்கு வாங்கியிருந்த கல்லறையில் வைக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21676,51 +22435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. আমার হাতই কি এই বস্তুগুলি নির্মাণ করে নি!’যিশাইয় 66 :1-2]]></a:t>
+              <a:t><![CDATA[17. ஆபிரகாமுக்கு தேவன் ஆணையிட்டு அருளின வாக்குத்தத்தம் நிறைவேறுங்காலம் சமீபித்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21808,51 +22567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. এইভাবে যাকোব মিশরে গেলেন, পরে তাঁর ও আমাদের পিতৃপুরুষদের সেখানে মৃত্যু হল৷]]></a:t>
+              <a:t><![CDATA[18. யோசேப்பை அறியாத வேறொரு ராஜா தோன்றின காலமளவும், ஜனங்கள் எகிப்திலே பலுகிப் பெருகினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21940,51 +22699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ‘আপনারা একগুঁয়ে লোক! ঈশ্বরকে আপনারা নিজ নিজ হৃদয় সঁপে দেন নি! আপনারা তাঁর কথা শুনতে চান নি!]]></a:t>
+              <a:t><![CDATA[19. அவன் நம்முடைய ஜனங்களை வஞ்சனையாய் நடப்பித்து, நம்முடைய பிதாக்களின் குழந்தைகள் உயிரோடிராதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22072,51 +22831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এরপর অব্রাহামের সঙ্গে ঈশ্বর এক চুক্তি করলেন৷ এই চুক্তির চিহ্ন হল সুন্নত সংস্কার৷ এরপর অব্রাহামের]]></a:t>
+              <a:t><![CDATA[குடியிருக்கிறதற்கு முன்னமே மெசொப்பொத்தாமியா நாட்டிலே இருக்கும்போது மகிமையின் தேவன் அவனுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22204,51 +22963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনারা সব সময় পবিত্র আত্মা যা বলতে চাইছেন তা প্রতিরোধ করে আসছেন৷ আপনাদের পিতৃপুরুষরা য়েমন]]></a:t>
+              <a:t><![CDATA[அவர்கள் அவைகளை வெளியே போட்டுவிடும்படி செய்து, அவர்களை உபத்திரவப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22336,51 +23095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিলেন, আপনারাও তাদের মতোই করছেন৷]]></a:t>
+              <a:t><![CDATA[20. அக்காலத்திலே மோசே பிறந்து, திவ்விய சவுந்தரியமுள்ளவனாயிருந்து, மூன்று மாதமளவும் தன் தகப்பன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22468,51 +23227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তাঁদের মৃতদেহ শিখিমে নিয়ে যাওযা হয়েছিল, আর সেখানে তাঁদেরকে কবরে রাখা হয়৷ এই কবরস্থান অব্রাহাম]]></a:t>
+              <a:t><![CDATA[வீட்டிலே வளர்க்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22600,51 +23359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিখিম শহরে হমোরের ছেলেদের কাছ থেকে কিছু টাকা দিয়ে কিনেছিলেন৷]]></a:t>
+              <a:t><![CDATA[21. அவன் வெளியே போட்டுவிடப்பட்டபோது, பார்வோனுடைய குமாரத்தி அவனை எடுத்துத் தனக்குப் பிள்ளையாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22732,51 +23491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. এমন কোন ভাববাদী ছিলেন কি যাকে আপনাদের পিতৃপুরুষেরা নির্য়াতন করেন নি? সেই ধার্মিক ব্যক্তির]]></a:t>
+              <a:t><![CDATA[வளர்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22864,51 +23623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগমণের কথা যাঁরা বহুপূর্বে ঘোষণা করেছিলেন আপনাদের পিতৃপুরুষরা তাদেরকে খুন করেছেন; আর এখন আপনারা সেই]]></a:t>
+              <a:t><![CDATA[22. மோசே எகிப்தியருடைய சகல சாஸ்திரங்களிலும் கற்பிக்கப்பட்டு, வாக்கிலும் செய்கையிலும் வல்லவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22996,51 +23755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধার্মিককে শত্রুর হাতে সঁপে দিয়ে হত্যা করছেন৷]]></a:t>
+              <a:t><![CDATA[23. அவனுக்கு நாற்பது வயதானபோது, இஸ்ரவேல் புத்திரராகிய தன்னுடைய சகோதரரைக் கண்டு சந்திக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23128,51 +23887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ‘মিশরে ইহুদীরা বৃদ্ধি পেয়ে বহুসংখ্যক হয়ে উঠল৷ ঈশ্বর অব্রাহামের কাছে য়ে প্রতিশ্রুতি দিয়েছিলেন]]></a:t>
+              <a:t><![CDATA[அவனுடைய இருதயத்தில் எண்ணமுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23260,51 +24019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা পূর্ণ হওযার সময় হল৷]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது அவர்களில் ஒருவன் அநியாயமாய் நடத்தப்படுகிறதை அவன் கண்டு, அவனுக்குத் துணைநின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23392,51 +24151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. আপনারা মোশির বিধি-ব্যবস্থা পেয়েছিলেন, ঈশ্বরই তাঁর স্বর্গদূতদের মাধ্যমে তা দিয়েছিলেন, কিন্তু]]></a:t>
+              <a:t><![CDATA[எகிப்தியனை வெட்டி, துன்பப்பட்டவனுக்கு நியாயஞ்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23524,51 +24283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটি পুত্র সন্তান হল৷ আট দিনের দিন তিনি তার সুন্নত করালেন; সেই পুত্রের নাম ইসহাক৷ ইসহাকের পুত্র]]></a:t>
+              <a:t><![CDATA[தரிசனமாகி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23656,51 +24415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনারা তা পালন করেন নি!’]]></a:t>
+              <a:t><![CDATA[25. தன்னுடைய கையினாலே தேவன் தங்களுக்கு இரட்சிப்பைத் தருவாரென்பதைத் தன்னுடைய சகோதரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23788,51 +24547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. মিশরে তখন অন্য একজন রাজা হয়েছেন৷ তিনি য়োষেফের সম্পর্কে জানতেন না৷]]></a:t>
+              <a:t><![CDATA[அறிந்துகொள்வார்களென்று அவன் நினைத்தான்; அவர்களோ அதை அறியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23920,51 +24679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. ইহুদী নেতারা স্তিফানের এইসব কথা শুনে প্রচণ্ড রেগে গেল৷ স্তিফানের প্রতি তারা ক্ষিপ্ত হয়ে উঠে]]></a:t>
+              <a:t><![CDATA[26. மறுநாளிலே சண்டைபண்ணிக்கொண்டிருக்கிற இரண்டுபேருக்கு அவன் எதிர்ப்பட்டு: மனுஷரே, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24052,51 +24811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাঁতে দাঁত ঘষতে লাগল৷]]></a:t>
+              <a:t><![CDATA[சகோதரராயிருக்கிறீர்கள்: ஒருவருக்கொருவர் நியாயஞ்செய்கிறதென்ன என்று, அவர்களைச் சமாதானப்படுத்தும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24184,51 +24943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. এই রাজা আমাদের লোকদের সঙ্গে চাতুরী করলেন৷ তিনি আমাদের পিতৃপুরুষদের প্রতি দুর্য়্ববহার করতে]]></a:t>
+              <a:t><![CDATA[பேசினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24316,51 +25075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাগলেন৷ তাদের নবজাত শিশুদের জোর করে বাইরে ফেলে দিতে হুকুম দিলেন, য়েন তারা মারা যায়৷]]></a:t>
+              <a:t><![CDATA[27. பிறனுக்கு அநியாயஞ்செய்தவன் அவனைப் பிடித்துத் தள்ளி எங்கள்மேல் அதிகாரியாகவும் நியாயாதிபதியாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24448,51 +25207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. স্তিফান পবিত্র আত্মায় পূর্ণ হয়ে স্বর্গের দিকে তাকালেন আর দেখলেন ঈশ্বরের মহিমা, দেখলেন যীশু]]></a:t>
+              <a:t><![CDATA[உன்னை ஏற்படுத்தினவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24580,51 +25339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের ডানদিকে দাঁড়িয়ে আছেন৷]]></a:t>
+              <a:t><![CDATA[28. நேற்று நீ அந்த எகிப்தியனைக்கொன்றதுபோல என்னையும் கொன்றுபோட மனதாயிருக்கிறாயோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24712,51 +25471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. সেই সময় মোশির জন্ম হয়, তিনি ঈশ্বরের দৃষ্টিতে সুন্দর ছিলেন, তিন মাস পর্যন্ত তিনি তাঁর পিতার]]></a:t>
+              <a:t><![CDATA[29. இந்த வார்த்தையினிமித்தம் மோசே ஓடிப்போய், மீதியான் தேசத்திலே சஞ்சரித்துக்கொண்டிருந்தான்; அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24844,51 +25603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গৃহেই লালিত-পালিত হন৷]]></a:t>
+              <a:t><![CDATA[இருக்கும்போது அவனுக்கு இரண்டு குமாரர்கள் பிறந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24976,51 +25735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাকোবেরও তারা সুন্নত করলেন৷ যাকোবের পুত্ররা বারোজন গোষ্ঠীর পিতা হলেন৷]]></a:t>
+              <a:t><![CDATA[3. நீ உன் தேசத்தையும் உன் இனத்தையும் விட்டுப் புறப்பட்டு, நான் உனக்குக் காண்பிக்கும் தேசத்துக்கு வா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25108,51 +25867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. তিনি বললেন, ‘দেখ! আমি দেখছি স্বর্গ খোলা রয়েছে; আর মানবপুত্র ঈশ্বরের ডানদিকে দাঁড়িয়ে আছেন!’]]></a:t>
+              <a:t><![CDATA[30. நாற்பது வருஷம் சென்றபின்பு, சீனாய்மலையின் வனாந்தரத்திலே கர்த்தருடைய தூதனானவர் முட்செடி எரிகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25240,51 +25999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. পরে তাঁকে বাইরে রেখে দেওযা হলে ফরৌণের কন্যা তাঁকে কুড়িয়ে এনে তাঁর নিজের ছেলের মত মানুষ করেন৷]]></a:t>
+              <a:t><![CDATA[அக்கினிஜுவாலையிலே அவனுக்குத் தரிசனமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25372,51 +26131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. তখন ইহুদী নেতারা জোরে চিত্‌কার করে উঠল, আর নিজেদের কানে হাত চাপা দিল৷ এরপর সবাই মিলে এক সঙ্গে]]></a:t>
+              <a:t><![CDATA[31. மோசே அந்தத் தரிசனத்தைக்கண்டு, அதிசயப்பட்டு, அதை உற்றுப்பார்க்கும்படி சமீபித்துவருகையில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25504,51 +26263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর দিকে ছুটে গেল৷]]></a:t>
+              <a:t><![CDATA[32. நான் ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாகிய உன் பிதாக்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25636,51 +26395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. মোশি মিশরীয়দের সমস্ত জ্ঞানে শিক্ষিত হয়ে উঠলেন, আর কথায় ও কাজে মহাক্ষমতাশালী হয়ে উঠলেন৷]]></a:t>
+              <a:t><![CDATA[தேவனாயிருக்கிறேன் என்று கர்த்தர் திருவுளம்பற்றின சத்தம் அவனுக்கு உண்டாயிற்று. அப்பொழுது மோசே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25768,51 +26527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. তারা স্তিফানকে মেরে ফেলার জন্য তাঁকে টানতে টানতে শহর থেকে বাইরে নিয়ে গিয়ে পাথর মারতে লাগল৷]]></a:t>
+              <a:t><![CDATA[நடுக்கமடைந்து, உற்றுப்பார்க்கத் துணியாமலிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25900,51 +26659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাঁরা স্তিফানের বিরুদ্ধে মিথ্যা সাক্ষ্য দিতে এসেছিল, তারা শৌল নামে এক যুবকের পায়ের কাছে তাদের]]></a:t>
+              <a:t><![CDATA[33. பின்னும் கர்த்தர் அவனை நோக்கி: உன் பாதங்களிலிருக்கிற பாதரட்சைகளைக் கழற்றிப்போடு; நீ நிற்கிற இடம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26032,51 +26791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আলখাল্লা খুলে জমা রাখল৷]]></a:t>
+              <a:t><![CDATA[பரிசுத்த பூமியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26164,51 +26923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ‘মোশির বয়স যখন চল্লিশ বছর তখন তাঁর ইস্রায়েলী ভাইদের সঙ্গে দেখা করার ইচ্ছা হল৷]]></a:t>
+              <a:t><![CDATA[34. எகிப்திலிருக்கிற என் ஜனத்தின் உபத்திரவத்தை நான் பார்க்கவே பார்த்து, அவர்கள் பெருமூச்சைக்கேட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26296,51 +27055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. তারা যখন স্তিফানকে পাথর মেরে চলেছে তখন তিনি প্রার্থনা করে বললেন, ‘প্রভু যীশু আমার আত্মাকে গ্রহণ]]></a:t>
+              <a:t><![CDATA[அவர்களை விடுவிக்கும்படி இறங்கினேன்; ஆகையால், நீ வா நான் உன்னை எகிப்திற்கு அனுப்புவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26428,51 +27187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ‘তাদের সেই পিতাগণ য়োষেফের প্রতি ঈর্ষান্বিত হলেন৷ য়োষেফকে দাস ব্যবসাযীদের কাছে বিক্রি করা হলে]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26560,51 +27319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কর!’]]></a:t>
+              <a:t><![CDATA[35. உன்னை அதிகாரியாகவும் நியாயாதிபதியாகவும் ஏற்படுத்தினவன் யாரென்று சொல்லி அவர்கள் மறுதலித்திருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26692,51 +27451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. মোশি দেখলেন য়ে একজন মিশরীয় একজন ইস্রায়েলীয়র প্রতি দুর্য়্ববহার করছে, তিনি তখন ইস্রায়েলী]]></a:t>
+              <a:t><![CDATA[இந்த மோசேயைத்தானே தேவன், முட்செடியில் அவனுக்குத் தரிசனமான தூதனாலே தலைவனாகவும் மீட்பனாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26824,51 +27583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকটির পক্ষ সমর্থন করলেন৷ ইস্রায়েলী লোকটিকে আঘাত করার জন্য মোশি সেই মিশরীয়কে শাস্তি দিলেন এবং তাকে]]></a:t>
+              <a:t><![CDATA[அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26956,51 +27715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এমন মার দিলেন য়ে সে মরেই গেল৷]]></a:t>
+              <a:t><![CDATA[36. இவனே அவர்களை அங்கேயிருந்து அழைத்துவந்து, எகிப்து தேசத்திலேயும் சிவந்த சமுத்திரத்திலேயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27088,51 +27847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. এরপর তিনি হাঁটু গেড়ে বসে চিত্‌কার করে বললেন, ‘প্রভু, এঁদের বিরুদ্ধে এই পাপ গন্য করো না!’ এই বলে]]></a:t>
+              <a:t><![CDATA[நாற்பது வருஷகாலமாய் வனாந்தரத்திலேயும், அற்புதங்களையும் அடையாளங்களையும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27220,51 +27979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি মৃত্যুতে ঢলে পড়লেন৷]]></a:t>
+              <a:t><![CDATA[37. இஸ்ரவேல் புத்திரரை நோக்கி: உங்கள் தேவனாகிய கர்த்தர் உங்கள் சகோதரரிலிருந்து என்னைப்போல ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27352,51 +28111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. তিনি মনে করলেন য়ে তাঁর স্বজাতীয় ভাইরা হয়তো বুঝবে য়ে তাদের উদ্ধার করতে ঈশ্বরই তাকে]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசியை உங்களுக்காக எழும்பப்பண்ணுவார், அவருக்குச் செவிகொடுப்பீர்களாக என்று சொன்னவன் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27484,51 +28243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাঠিয়েছেন, কিন্তু তারা তা বুঝল না৷]]></a:t>
+              <a:t><![CDATA[மோசேயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27616,51 +28375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এরপর যাজক স্তিফানকে বললেন, ‘এসব কথা কি সত্যি?’]]></a:t>
+              <a:t><![CDATA[38. சீனாய்மலையில் தன்னுடனே பேசின தூதனோடும் நம்முடைய பிதாக்களோடுங்கூட வனாந்தரத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27748,51 +28507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. পরদিন, দুজন ইস্রায়েলী যখন নিজেদের মধ্যে মারামারি করছে, সেই সময় তিনি তাদের কাছে এসে তাদের মধ্যে]]></a:t>
+              <a:t><![CDATA[சபைக்குள்ளிருந்தவனும், நமக்குக் கொடுக்கும்படி ஜீவவாக்கியங்களைப் பெற்றவனும் இவனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27880,51 +28639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে মিশরে নিয়ে আসা হল, কিন্তু ঈশ্বর তাঁর সহবর্তী ছিলেন৷]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அவன் கல்தேயர் தேசத்தைவிட்டுப் புறப்பட்டு, காரானூரிலே வாசம்பண்ணினான். அவனுடைய தகப்பன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28012,51 +28771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মিলন করে দেবার জন্য বললেন, ‘দেখ, তোমরা পরস্পর ভাই৷ তবে কেন একে অপরের প্রতি দুর্য়্ববহার করছ?’]]></a:t>
+              <a:t><![CDATA[39. இவனுக்கு நம்முடைய பிதாக்கள் கீழ்ப்படிய மனதாயிராமல், இவனைத்தள்ளிவிட்டு, தங்கள் இருதயங்களிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28144,51 +28903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. এর উত্তরে স্তিফান বললেন, ‘ভাইয়েরা ও এই জাতির পিতাগণ, আমার কথা শুনুন৷ আমাদের পিতৃপুরুষ অব্রাহাম]]></a:t>
+              <a:t><![CDATA[எகிப்துக்குத் திரும்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28276,51 +29035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হারণে বসবাস করার আগে য়ে সময় মিসপতামিযাতে ছিলেন, সেই সময় মহিমার ঈশ্বর তাঁর সামনে আবির্ভূত]]></a:t>
+              <a:t><![CDATA[40. ஆரோனை நோக்கி: எகிப்துதேசத்திலிருந்து எங்களை அழைத்துக்கொண்டுவந்த அந்த மோசேக்கு என்ன சம்பவித்ததோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28408,51 +29167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[அறியோம்; ஆதலால் எங்களுக்கு முன்செல்லும் தெய்வங்களை எங்களுக்கு உண்டுபண்ணும் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28540,51 +29299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. কিন্তু অন্যায়কারী লোকটি মোশিকে ধাক্কা মেরে সরিয়ে দিয়ে বলল, ‘আমাদের বিচার করতে কে তোমাকে]]></a:t>
+              <a:t><![CDATA[41. அந்நாட்களில் ஒரு கன்றுக்குட்டியை உண்டுபண்ணி, அந்த விக்கிரகத்திற்குப் பலியிட்டு, தங்கள் கையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28672,51 +29431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অধিকার দিয়েছে?]]></a:t>
+              <a:t><![CDATA[கிரியைகளில் களிகூர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28804,51 +29563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. গতকাল তুমি য়েমন সেই মিশরীয়কে খুন করেছিলে, তেমনি কি আমাকেও খুন করতে চাও?’]]></a:t>
+              <a:t><![CDATA[42. அப்பொழுது தேவன் அவர்களைவிட்டு விலகி, வானசேனைக்கு ஆராதனைசெய்ய அவர்களை ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28936,51 +29695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আর তাঁকে বলেছিলেন, ‘তুমি তোমার স্বদেশ ও স্বজনের মধ্য থেকে চলে এস, আর আমি য়ে দেশ দেখাব সেই দেশে]]></a:t>
+              <a:t><![CDATA[அதைக்குறித்து: இஸ்ரவேல் வம்சத்தாரே, நீங்கள் வனாந்தரத்திலிருந்த நாற்பது வருஷம்வரையில் காணிக்கைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29068,51 +29827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাও৷’]]></a:t>
+              <a:t><![CDATA[பலிகளையும் எனக்குச் செலுத்தினீர்களோ என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29200,51 +29959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. একথা শুনে মোশি মিশর থেকে পালিয়ে গেলেন; আর মিদিয়নে বিদেশীরূপে বাস করতে লাগলেন৷ সেখানে তিনি]]></a:t>
+              <a:t><![CDATA[43. பணிந்துகொள்ளும்படி நீங்கள் உண்டாக்கின சொரூபங்களாகிய மோளோகினுடைய கூடாரத்தையும், உங்கள் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29332,51 +30091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. য়োষেফ সেখানে অনেক কষ্ট পেয়েছিলেন; কিন্তু ঈশ্বর তাকে তাঁর সমস্ত কষ্টের হাত থেকে উদ্ধার করলেন৷]]></a:t>
+              <a:t><![CDATA[மரித்தபின்பு, அவ்விடத்தை விட்டு நீங்கள் இப்பொழுது குடியிருக்கிற இத்தேசத்திற்கு அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29464,51 +30223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অপরিচিত আগন্তুকের মতো ছিলেন৷ সেখানে থাকার সময় মোশির দুই ছেলের জন্ম হয়৷]]></a:t>
+              <a:t><![CDATA[ரெம்பான் என்னும் நட்சத்திர சொரூபத்தையும் சுமந்தீர்களே, ஆகையால் உங்களைப் பாபிலோனுக்கு அப்புறத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29596,51 +30355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. অব্রাহাম তখন কলদীয়ের দেশ ছেড়ে হারণে এসে বসবাস করেন৷ তাঁর বাবার মৃত্যুর পর ঈশ্বর তাঁকে সেখান]]></a:t>
+              <a:t><![CDATA[குடிபோகப்பண்ணுவேன் என்றும், தீர்க்கதரிசிகளின் புத்தகத்தில் எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29728,51 +30487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে এই দেশে আনলেন, য়ে দেশে এখন আপনারা বাস করছেন৷]]></a:t>
+              <a:t><![CDATA[44. மேலும் நீ பார்த்த மாதிரியின்படியே சாட்சியின் கூடாரத்தை உண்டுபண்ணுவாயாக என்று மோசேயுடனே பேசினவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29860,51 +30619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ‘এর চল্লিশ বছর পরে তিনি যখন সীনয় পর্বতের কাছে মরুপ্রান্তরে ছিলেন, সেখানে এক জ্বলন্ত ঝোপের]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்ட பிரகாரமாக, அந்தக் கூடாரம் வனாந்தரத்திலே நம்முடைய பிதாக்களோடு இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29992,51 +30751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগুনের শিখার মধ্যে এক স্বর্গদূত তাঁকে দেখা দিলেন৷]]></a:t>
+              <a:t><![CDATA[45. மேலும், யோசுவாவுடனேகூட நம்முடைய பிதாக்கள் அதைப் பெற்றுக்கொண்டு, தேவன் அவர்களுக்கு முன்பாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30124,51 +30883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এখানে ঈশ্বর তাঁকে কোন ভূসম্পত্তি দিলেন না, এমন কি এক ছটাক জমিও না; কিন্তু প্রতিশ্রুতি দিলেন য়ে]]></a:t>
+              <a:t><![CDATA[துரத்திவிட்ட புறஜாதிகளுடைய தேசத்தை அவர்கள் கட்டிக்கொள்ளுகையில், அதை அந்த தேசத்தில் கொண்டு, தாவீதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30256,51 +31015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শেষ পর্যন্ত এই দেশটা তাঁকে ও তাঁর বংশধরদের দেবেন৷ যদিও অব্রাহামের তখনও কোন সন্তান ছিল না৷]]></a:t>
+              <a:t><![CDATA[நாள்வரைக்கும் வைத்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30388,51 +31147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ঈশ্বর তাঁকে এই কথা বললেন, ‘তোমার বংশধরেরা বিদেশে প্রবাসী জীবন কাটাবে, তারা দাসত্ব-শৃঙ্খলে বদ্ধ]]></a:t>
+              <a:t><![CDATA[46. இவன் தேவனிடத்தில் தயவு பெற்றபடியினால், யாக்கோபின் தேவனுக்கு ஒரு வாசஸ்தலத்தைத் தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30520,51 +31279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে, আর সে দেশের লোকেরা তাদের প্রতি চারশো বছর ধরে অত্যাচার করবে৷]]></a:t>
+              <a:t><![CDATA[கட்டவேண்டுமென்று விண்ணப்பம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30652,51 +31411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. এই দেখে মোশি আশ্চর্য হয়ে আরো ভাল করে দেখবার জন্য যখন কাছে গেলেন, তখন প্রভুর এই রব শুনলেন,]]></a:t>
+              <a:t><![CDATA[47. சாலொமோனோ அவருக்கு ஆலயத்தைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30713,91 +31472,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -30823,51 +31582,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -30998,51 +31757,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>121</Slides>
+  <Slides>124</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>