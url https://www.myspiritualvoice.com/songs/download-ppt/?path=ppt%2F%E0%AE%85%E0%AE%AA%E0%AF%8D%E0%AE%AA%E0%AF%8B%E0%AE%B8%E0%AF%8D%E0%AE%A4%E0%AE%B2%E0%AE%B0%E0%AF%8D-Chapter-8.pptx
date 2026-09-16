--- v0 (2026-06-21)
+++ v1 (2026-09-16)
@@ -123,50 +123,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -213,50 +233,60 @@
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -420,53 +450,63 @@
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -526,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பிலிப்பு செய்த அதிசயங்களை ஜனங்கள் கேள்விப்பட்டு கண்டு, அவனால் சொல்லப்பட்டவைகளை ஒருமனப்பட்டுக் கவனித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the people with one accord gave heed unto those things which Philip spoke, hearing and seeing the miracles which he did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -635,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அநேகரிலிருந்த அசுத்தஆவிகள் மிகுந்த சத்தத்தோடே கூப்பிட்டு அவர்களை விட்டுப் புறப்பட்டது. அநேகந் திமிர்வாதக்காரரும் சப்பாணிகளும் குணமாக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the people with one accord gave heed unto those things which Philip spoke, hearing and seeing the miracles which he did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -744,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அநேகரிலிருந்த அசுத்தஆவிகள் மிகுந்த சத்தத்தோடே கூப்பிட்டு அவர்களை விட்டுப் புறப்பட்டது. அநேகந் திமிர்வாதக்காரரும் சப்பாணிகளும் குணமாக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For unclean spirits, crying with loud voice, came out of many that were possessed with them: and many taken with palsies, and that were lame, were healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -853,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்தப் பட்டணத்திலே மிகுந்த சந்தோஷம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[7. For unclean spirits, crying with loud voice, came out of many that were possessed with them: and many taken with palsies, and that were lame, were healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -962,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீமோன் என்று பேர்கொண்ட ஒருமனுஷன் அந்தப் பட்டணத்திலே மாயவித்தைக்காரனாயிருந்து, தன்னை ஒரு பெரியவனென்று சொல்லி, சமாரியாநாட்டு ஜனங்களைப் பிரமிக்கப்பண்ணிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. And there was great joy in that city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1071,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீமோன் என்று பேர்கொண்ட ஒருமனுஷன் அந்தப் பட்டணத்திலே மாயவித்தைக்காரனாயிருந்து, தன்னை ஒரு பெரியவனென்று சொல்லி, சமாரியாநாட்டு ஜனங்களைப் பிரமிக்கப்பண்ணிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. But there was a certain man, called Simon, which in time past in the same city used sorcery, and bewitched the people of Samaria, giving out that himself was some great one:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1180,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுடைய பெரிதான சக்தி இவன்தான் என்று எண்ணி, சிறியோர் பெரியோர் யாவரும் அவனுக்குச் செவிகொடுத்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. But there was a certain man, called Simon, which in time past in the same city used sorcery, and bewitched the people of Samaria, giving out that himself was some great one:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1289,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுடைய பெரிதான சக்தி இவன்தான் என்று எண்ணி, சிறியோர் பெரியோர் யாவரும் அவனுக்குச் செவிகொடுத்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. To whom they all gave heed, from the least to the greatest, saying, This man is the great power of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1398,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் அநேக காலமாய்த் தன்னுடைய மாயவித்தைகளினாலே அவர்களைப் பிரமிக்கப்பண்ணினதினால் அவனை மதித்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. To whom they all gave heed, from the least to the greatest, saying, This man is the great power of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1507,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய ராஜ்யத்துக்கும் இயேசுகிறிஸ்துவினுடைய நாமத்துக்கும் ஏற்றவைகளைக்குறித்து, பிலிப்பு பிரசங்கித்ததை அவர்கள் விசுவாசித்தபோது, புருஷரும் ஸ்திரீகளும் ஞானஸ்நானம்பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And to him they had regard, because that of long time he had bewitched them with sorceries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1616,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவனைக் கொலைசெய்கிறதற்குச் சவுலும் சம்மதித்திருந்தான். அக்காலத்திலே எருசலேமிலுள்ள சபைக்கு மிகுந்த துன்பம் உண்டாயிற்று. அப்போஸ்தலர்தவிர, மற்ற யாவரும் யூதேயா சமாரியா தேசங்களில் சிறைப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Saul was consenting unto his death. And at that time there was a great persecution against the church which was at Jerusalem; and they were all scattered abroad throughout the regions of Judaea and Samaria, except the apostles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1725,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய ராஜ்யத்துக்கும் இயேசுகிறிஸ்துவினுடைய நாமத்துக்கும் ஏற்றவைகளைக்குறித்து, பிலிப்பு பிரசங்கித்ததை அவர்கள் விசுவாசித்தபோது, புருஷரும் ஸ்திரீகளும் ஞானஸ்நானம்பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And to him they had regard, because that of long time he had bewitched them with sorceries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1834,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது சீமோனும் விசுவாசித்து ஞானஸ்நானம் பெற்று, பிலிப்பைப்பற்றிக்கொண்டு, அவனால் நடந்த அடையாளங்களையும் பெரிய அற்புதங்களையும்கண்டு பிரமித்தான்.]]></a:t>
+              <a:t><![CDATA[12. But when they believed Philip preaching the things concerning the kingdom of God, and the name of Jesus Christ, they were baptized, both men and women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1943,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது சீமோனும் விசுவாசித்து ஞானஸ்நானம் பெற்று, பிலிப்பைப்பற்றிக்கொண்டு, அவனால் நடந்த அடையாளங்களையும் பெரிய அற்புதங்களையும்கண்டு பிரமித்தான்.]]></a:t>
+              <a:t><![CDATA[12. But when they believed Philip preaching the things concerning the kingdom of God, and the name of Jesus Christ, they were baptized, both men and women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2052,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சமாரியர் தேவவசனத்தை ஏற்றுக்கொண்டதை எருசலேமிலுள்ள அப்போஸ்தலர்கள் கேள்விப்பட்டு, பேதுருவையும் யோவானையும் அவர்களிடத்திற்கு அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then Simon himself believed also: and when he was baptized, he continued with Philip, and wondered, beholding the miracles and signs which were done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2161,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சமாரியர் தேவவசனத்தை ஏற்றுக்கொண்டதை எருசலேமிலுள்ள அப்போஸ்தலர்கள் கேள்விப்பட்டு, பேதுருவையும் யோவானையும் அவர்களிடத்திற்கு அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then Simon himself believed also: and when he was baptized, he continued with Philip, and wondered, beholding the miracles and signs which were done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2270,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவர்கள் வந்தபொழுது அவர்களிலொருவனும் பரிசுத்த ஆவியைப் பெறாமல் கர்த்தராகிய இயேசுவின் நாமத்திலே ஞானஸ்நானத்தை மாத்திரம் பெற்றிருந்தவர்களாகக் கண்டு,]]></a:t>
+              <a:t><![CDATA[14. Now when the apostles which were at Jerusalem heard that Samaria had received the word of God, they sent unto them Peter and John:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2379,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் பரிசுத்த ஆவியைப் பெற்றுக்கொள்ளும்படி அவர்களுக்காக ஜெபம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[14. Now when the apostles which were at Jerusalem heard that Samaria had received the word of God, they sent unto them Peter and John:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2488,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் பரிசுத்த ஆவியைப் பெற்றுக்கொள்ளும்படி அவர்களுக்காக ஜெபம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[15. Who, when they were come down, prayed for them, that they might receive the Holy Spirit:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2597,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள்மேல் கைகளை வைத்தார்கள், அப்பொழுது அவர்கள் பரிசுத்த ஆவியைப் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Who, when they were come down, prayed for them, that they might receive the Holy Spirit:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2706,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்போஸ்தலர் தங்கள் கைகளை அவர்கள்மேல் வைத்ததினால் பரிசுத்த ஆவி தந்தருளப்படுகிறதைச் சீமோன் கண்டபோது, அவர்களிடத்தில் பணத்தைக் கொண்டுவந்து:]]></a:t>
+              <a:t><![CDATA[16. (For as yet he was fallen upon none of them: only they were baptized in the name of the Lord Jesus.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2815,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவனைக் கொலைசெய்கிறதற்குச் சவுலும் சம்மதித்திருந்தான். அக்காலத்திலே எருசலேமிலுள்ள சபைக்கு மிகுந்த துன்பம் உண்டாயிற்று. அப்போஸ்தலர்தவிர, மற்ற யாவரும் யூதேயா சமாரியா தேசங்களில் சிறைப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Saul was consenting unto his death. And at that time there was a great persecution against the church which was at Jerusalem; and they were all scattered abroad throughout the regions of Judaea and Samaria, except the apostles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2924,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் எவன்மேல் என் கைகளை வைக்கிறேனோ அவன் பரிசுத்த ஆவியைப் பெறத்தக்கதாக எனக்கும் இந்த அதிகாரத்தைக் கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Then laid they their hands on them, and they received the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3033,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் எவன்மேல் என் கைகளை வைக்கிறேனோ அவன் பரிசுத்த ஆவியைப் பெறத்தக்கதாக எனக்கும் இந்த அதிகாரத்தைக் கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And when Simon saw that through laying on of the apostles' hands the Holy Spirit was given, he offered them money,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3142,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பேதுரு அவனை நோக்கி: தேவனுடைய வரத்தைப் பணத்தினாலே சம்பாதித்துக்கொள்ளலாமென்று நீ நினைத்தபடியால் உன் பணம் உன்னோடேகூட நாசமாய்ப் போகக்கடவது,]]></a:t>
+              <a:t><![CDATA[18. And when Simon saw that through laying on of the apostles' hands the Holy Spirit was given, he offered them money,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3251,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பேதுரு அவனை நோக்கி: தேவனுடைய வரத்தைப் பணத்தினாலே சம்பாதித்துக்கொள்ளலாமென்று நீ நினைத்தபடியால் உன் பணம் உன்னோடேகூட நாசமாய்ப் போகக்கடவது,]]></a:t>
+              <a:t><![CDATA[19. Saying, Give me also this power, that on whomsoever I lay hands, he may receive the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3360,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உன் இருதயம் தேவனுக்குமுன்பாகச் செம்மையாயிராதபடியால், இந்த விஷயத்திலே உனக்குப் பங்குமில்லை பாகமுமில்லை.]]></a:t>
+              <a:t><![CDATA[19. Saying, Give me also this power, that on whomsoever I lay hands, he may receive the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3469,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் நீ உன் துர்க்குணத்தை விட்டு மனந்திரும்பி, தேவனை நோக்கி வேண்டிக்கொள்; ஒருவேளை உன் இருதயத்தின் எண்ணம் உனக்கு மன்னிக்கப்படலாம்.]]></a:t>
+              <a:t><![CDATA[20. But Peter said unto him, Your money perish with you, because you have thought that the gift of God may be purchased with money.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3578,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் நீ உன் துர்க்குணத்தை விட்டு மனந்திரும்பி, தேவனை நோக்கி வேண்டிக்கொள்; ஒருவேளை உன் இருதயத்தின் எண்ணம் உனக்கு மன்னிக்கப்படலாம்.]]></a:t>
+              <a:t><![CDATA[20. But Peter said unto him, Your money perish with you, because you have thought that the gift of God may be purchased with money.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3687,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ கசப்பான பிச்சிலும் பாவக்கட்டிலும் அகப்பட்டிருக்கிறதாகக் காண்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. You have neither part nor lot in this matter: for your heart is not right in the sight of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3796,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்குச் சீமோன்: நீங்கள் சொன்ன காரியங்களில் ஒன்றும் எனக்கு நேரிடாதபடிக்கு, எனக்காகக் கர்த்தரை வேண்டிக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. You have neither part nor lot in this matter: for your heart is not right in the sight of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3905,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்குச் சீமோன்: நீங்கள் சொன்ன காரியங்களில் ஒன்றும் எனக்கு நேரிடாதபடிக்கு, எனக்காகக் கர்த்தரை வேண்டிக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. Repent therefore of this your wickedness, and pray God, if perhaps the thought of yours heart may be forgiven you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4014,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவ பக்தியுள்ள மனுஷர் ஸ்தேவானை எடுத்து அடக்கம்பண்ணி, அவனுக்காக மிகவும் துக்கங்கொண்டாடினார்கள்]]></a:t>
+              <a:t><![CDATA[2. And devout men carried Stephen to his burial, and made great lamentation over him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4123,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவ்விதமாய் அவர்கள் கர்த்தருடைய வசனத்தைச் சாட்சியாய் அறிவித்துச் சொன்னபின்பு, சமாரியருடைய அநேக கிராமங்களில் சுவிசேஷத்தைப் பிரசங்கித்து, எருசலேமுக்குத் திரும்பிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Repent therefore of this your wickedness, and pray God, if perhaps the thought of yours heart may be forgiven you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4232,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவ்விதமாய் அவர்கள் கர்த்தருடைய வசனத்தைச் சாட்சியாய் அறிவித்துச் சொன்னபின்பு, சமாரியருடைய அநேக கிராமங்களில் சுவிசேஷத்தைப் பிரசங்கித்து, எருசலேமுக்குத் திரும்பிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. For I perceive that you are in the gall of bitterness, and in the bond of iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4341,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்பு கர்த்தருடைய தூதன் பிலிப்பை நோக்கி: நீ எழுந்து, தெற்கு முகமாய் எருசலேமிலிருந்து காசா பட்டணத்துக்குப் போகிற வனாந்தரமார்க்கமாய்ப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[24. Then answered Simon, and said, Pray all of you to the LORD for me, that none of these things which all of you have spoken come upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4450,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்பு கர்த்தருடைய தூதன் பிலிப்பை நோக்கி: நீ எழுந்து, தெற்கு முகமாய் எருசலேமிலிருந்து காசா பட்டணத்துக்குப் போகிற வனாந்தரமார்க்கமாய்ப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[24. Then answered Simon, and said, Pray all of you to the LORD for me, that none of these things which all of you have spoken come upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4559,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தப்படி அவன் எழுந்து போனான். அப்பொழுது எத்தியோப்பியருடைய ராஜஸ்திரீயாகிய கந்தாகே என்பவளுக்கு மந்திரியும் அவளுடைய பொக்கிஷமெல்லாவற்றிற்கும் தலைவனுமாயிருந்த எத்தியோப்பியனாகிய ஒருவன் பணிந்துகொள்ளும்படி எருசலேமுக்கு வந்திருந்து;]]></a:t>
+              <a:t><![CDATA[25. And they, when they had testified and preached the word of the Lord, returned to Jerusalem, and preached the gospel in many villages of the Samaritans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4668,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தப்படி அவன் எழுந்து போனான். அப்பொழுது எத்தியோப்பியருடைய ராஜஸ்திரீயாகிய கந்தாகே என்பவளுக்கு மந்திரியும் அவளுடைய பொக்கிஷமெல்லாவற்றிற்கும் தலைவனுமாயிருந்த எத்தியோப்பியனாகிய ஒருவன் பணிந்துகொள்ளும்படி எருசலேமுக்கு வந்திருந்து;]]></a:t>
+              <a:t><![CDATA[25. And they, when they had testified and preached the word of the Lord, returned to Jerusalem, and preached the gospel in many villages of the Samaritans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4777,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஊருக்குத் திரும்பிப்போகும்போது, தன் இரதத்திலே உட்கார்ந்து, ஏசாயா தீர்க்கதரிசியின் ஆகமத்தை வாசித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. And the angel of the Lord spoke unto Philip, saying, Arise, and go toward the south unto the way that goes down from Jerusalem unto Gaza, which is desert.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4886,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆவியானவர்: நீ போய், அந்த இரதத்துடனே சேர்ந்துகொள் என்று பிலிப்புடனே சொன்னார்;]]></a:t>
+              <a:t><![CDATA[26. And the angel of the Lord spoke unto Philip, saying, Arise, and go toward the south unto the way that goes down from Jerusalem unto Gaza, which is desert.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4995,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது பிலிப்பு ஓடிப்போய்ச்சேர்ந்து, அவன் தீர்க்கதரிசியின் ஆகமத்தை வாசிக்கிறதைக் கேட்டு நீர் வாசிக்கிறவைகளின் கருத்து உமக்குத் தெரியுமா என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And he arose and went: and, behold, a man of Ethiopia, an eunuch of great authority under Candace queen of the Ethiopians, who had the charge of all her treasure, and had come to Jerusalem in order to worship,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5104,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது பிலிப்பு ஓடிப்போய்ச்சேர்ந்து, அவன் தீர்க்கதரிசியின் ஆகமத்தை வாசிக்கிறதைக் கேட்டு நீர் வாசிக்கிறவைகளின் கருத்து உமக்குத் தெரியுமா என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And he arose and went: and, behold, a man of Ethiopia, an eunuch of great authority under Candace queen of the Ethiopians, who had the charge of all her treasure, and had come to Jerusalem in order to worship,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5213,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சவுல் வீடுகள்தோறும் நுழைந்து, புருஷரையும் ஸ்திரீகளையும் இழுத்துக்கொண்டுபோய், காவலில் போடுவித்து, சபையைப் பாழாக்கிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. As for Saul, he made havoc of the church, entering into every house, and haling men and women committed them to prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5322,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதற்கு அவன் ஒருவன் எனக்குத் தெரிவிக்காவிட்டால் அது எனக்கு எப்படித் தெரியும் என்று சொல்லி; பிலிப்பு ஏறி, தன்னோடே உட்காரும்படி அவனை வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[27. And he arose and went: and, behold, a man of Ethiopia, an eunuch of great authority under Candace queen of the Ethiopians, who had the charge of all her treasure, and had come to Jerusalem in order to worship,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5431,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதற்கு அவன் ஒருவன் எனக்குத் தெரிவிக்காவிட்டால் அது எனக்கு எப்படித் தெரியும் என்று சொல்லி; பிலிப்பு ஏறி, தன்னோடே உட்காரும்படி அவனை வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[28. Was returning, and sitting in his chariot read Isaiah the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5540,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவன் வாசித்த வேதவாக்கியமென்னவென்றால்; அவர் ஒரு ஆட்டைப்போல அடிக்கப்படுவதற்குக் கொண்டு போகப்பட்டார்; மயிர்க்கத்தரிக்கிறவனுக்கு முன்பாகச் சத்தமிடாதிருக்கிற ஆட்டுக்குட்டியைப்போல அவர் தமது வாயைத் திறவாதிருந்தார்.]]></a:t>
+              <a:t><![CDATA[28. Was returning, and sitting in his chariot read Isaiah the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5649,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவன் வாசித்த வேதவாக்கியமென்னவென்றால்; அவர் ஒரு ஆட்டைப்போல அடிக்கப்படுவதற்குக் கொண்டு போகப்பட்டார்; மயிர்க்கத்தரிக்கிறவனுக்கு முன்பாகச் சத்தமிடாதிருக்கிற ஆட்டுக்குட்டியைப்போல அவர் தமது வாயைத் திறவாதிருந்தார்.]]></a:t>
+              <a:t><![CDATA[29. Then the Spirit said unto Philip, Go near, and join yourself to this chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5758,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர் தம்மைத் தாழ்த்தினபோது அவருடைய நியாயம் எடுத்துப்போடப்பட்டது; அவருடைய ஜீவன் பூமியிலிருந்து எடுபட்டுப்போயிற்று; அவருடைய வம்சத்தை யாராலே சொல்லிமுடியும் என்பதே.]]></a:t>
+              <a:t><![CDATA[30. And Philip ran thither to him, and heard him read the prophet Isaiah, and said, Understand you what you read?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5867,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர் தம்மைத் தாழ்த்தினபோது அவருடைய நியாயம் எடுத்துப்போடப்பட்டது; அவருடைய ஜீவன் பூமியிலிருந்து எடுபட்டுப்போயிற்று; அவருடைய வம்சத்தை யாராலே சொல்லிமுடியும் என்பதே.]]></a:t>
+              <a:t><![CDATA[30. And Philip ran thither to him, and heard him read the prophet Isaiah, and said, Understand you what you read?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5976,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மந்திரி பிலிப்பை நோக்கி: தீர்க்கதரிசி யாரைக்குறித்து இதைச் சொல்லுகிறார்? தம்மைக்குறித்தோ, வேறொருவரைக்குறித்தோ? எனக்குச் சொல்லவேண்டும் என்று கேட்டுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[31. And he said, How can I, except some man should guide me? And he desired Philip that he would come up and sit with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6085,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மந்திரி பிலிப்பை நோக்கி: தீர்க்கதரிசி யாரைக்குறித்து இதைச் சொல்லுகிறார்? தம்மைக்குறித்தோ, வேறொருவரைக்குறித்தோ? எனக்குச் சொல்லவேண்டும் என்று கேட்டுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[31. And he said, How can I, except some man should guide me? And he desired Philip that he would come up and sit with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6194,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது பிலிப்பு பேசத்தொடங்கி, இந்த வேதவாக்கியத்தை முன்னிட்டு இயேசுவைக்குறித்து அவனுக்குப்பிரசங்கித்தான்.]]></a:t>
+              <a:t><![CDATA[32. The place of the scripture which he read was this, He was led as a sheep to the slaughter; and like a lamb dumb before his shearer, so opened he not his mouth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6303,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இவ்விதமாய் அவர்கள் வழிநடந்துபோகையில், தண்ணீருள்ள ஓரிடத்திற்கு வந்தார்கள். அப்பொழுது மந்திரி: இதோ, தண்ணீர் இருக்கிறதே, நான் ஞானஸ்நானம் பெறுகிறதற்குத் தடையென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[32. The place of the scripture which he read was this, He was led as a sheep to the slaughter; and like a lamb dumb before his shearer, so opened he not his mouth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6412,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சவுல் வீடுகள்தோறும் நுழைந்து, புருஷரையும் ஸ்திரீகளையும் இழுத்துக்கொண்டுபோய், காவலில் போடுவித்து, சபையைப் பாழாக்கிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. As for Saul, he made havoc of the church, entering into every house, and haling men and women committed them to prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6521,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இவ்விதமாய் அவர்கள் வழிநடந்துபோகையில், தண்ணீருள்ள ஓரிடத்திற்கு வந்தார்கள். அப்பொழுது மந்திரி: இதோ, தண்ணீர் இருக்கிறதே, நான் ஞானஸ்நானம் பெறுகிறதற்குத் தடையென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[32. The place of the scripture which he read was this, He was led as a sheep to the slaughter; and like a lamb dumb before his shearer, so opened he not his mouth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6630,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதற்குப் பிலிப்பு: நீர் முழு இருதயத்தோடும் விசுவாசித்தால் தடையில்லையென்றான். அப்பொழுது அவன் இயேசுகிறிஸ்துவை தேவனுடைய குமாரனென்று விசுவாசிக்கிறேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[33. In his humiliation his judgment was taken away: and who shall declare his generation? for his life is taken from the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6739,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இரதத்தை நிறுத்தச்சொன்னான். அப்பொழுது பிலிப்பும் மந்திரியும் ஆகிய இருவரும் தண்ணீரில் இறங்கினார்கள், பிலிப்பு அவனுக்கு ஞானஸ்நானங்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[33. In his humiliation his judgment was taken away: and who shall declare his generation? for his life is taken from the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6848,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் தண்ணீரிலிருந்து கரையேறினபொழுது கர்த்தருடைய ஆவியானவர் பிலிப்பைக் கொண்டுபோய்விட்டார். மந்திரி அப்புறம் அவனைக் காணாமல், சந்தோஷத்தோடே தன் வழியே போனான்.]]></a:t>
+              <a:t><![CDATA[34. And the eunuch answered Philip, and said, I pray you, of whom speaks the prophet this? of himself, or of some other man?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6957,51 +6997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் தண்ணீரிலிருந்து கரையேறினபொழுது கர்த்தருடைய ஆவியானவர் பிலிப்பைக் கொண்டுபோய்விட்டார். மந்திரி அப்புறம் அவனைக் காணாமல், சந்தோஷத்தோடே தன் வழியே போனான்.]]></a:t>
+              <a:t><![CDATA[34. And the eunuch answered Philip, and said, I pray you, of whom speaks the prophet this? of himself, or of some other man?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7066,51 +7106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பிலிப்பு ஆசோத்திலே காணப்பட்டு, அவ்விடத்திலிருந்து பிரயாணம் பண்ணி செசரியாவுக்கு வருகிறவரையில் சகல பட்டணங்களிலும் சுவிசேஷத்தைப் பிரசங்கித்துக்கொண்டுவந்தான்]]></a:t>
+              <a:t><![CDATA[35. Then Philip opened his mouth, and began at the same scripture, and preached unto him Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7175,51 +7215,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பிலிப்பு ஆசோத்திலே காணப்பட்டு, அவ்விடத்திலிருந்து பிரயாணம் பண்ணி செசரியாவுக்கு வருகிறவரையில் சகல பட்டணங்களிலும் சுவிசேஷத்தைப் பிரசங்கித்துக்கொண்டுவந்தான்]]></a:t>
+              <a:t><![CDATA[35. Then Philip opened his mouth, and began at the same scripture, and preached unto him Jesus.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And as they went on their way, they came unto a certain water: and the eunuch said, See, here is water; what does hinder me to be baptized?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And as they went on their way, they came unto a certain water: and the eunuch said, See, here is water; what does hinder me to be baptized?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And Philip said, If you believe with all yours heart, you may. And he answered and said, I believe that Jesus Christ is the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7284,51 +7651,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சிதறிப்போனவர்கள் எங்குந்திரிந்து, சுவிசேஷ வசனத்தைப் பிரசங்கித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Therefore they that were scattered abroad went every where preaching the word.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And Philip said, If you believe with all yours heart, you may. And he answered and said, I believe that Jesus Christ is the Son of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And he commanded the chariot to stand still: and they went down both into the water, both Philip and the eunuch; and he baptized him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And he commanded the chariot to stand still: and they went down both into the water, both Philip and the eunuch; and he baptized him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And when they were come up out of the water, the Spirit of the Lord caught away Philip, that the eunuch saw him no more: and he went on his way rejoicing.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And when they were come up out of the water, the Spirit of the Lord caught away Philip, that the eunuch saw him no more: and he went on his way rejoicing.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. But Philip was found at Azotus: and passing through he preached in all the cities, till he came to Caesarea.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. But Philip was found at Azotus: and passing through he preached in all the cities, till he came to Caesarea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7393,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது பிலிப்பென்பவன் சமாரியாவிலுள்ள ஒரு பட்டணத்திற்குப் போய், அங்குள்ளவர்களுக்கு பிரசங்கித்தான்.]]></a:t>
+              <a:t><![CDATA[5. Then Philip went down to the city of Samaria, and preached Christ unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7502,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பிலிப்பு செய்த அதிசயங்களை ஜனங்கள் கேள்விப்பட்டு கண்டு, அவனால் சொல்லப்பட்டவைகளை ஒருமனப்பட்டுக் கவனித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Then Philip went down to the city of Samaria, and preached Christ unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7581,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471043795" r:id="rId1"/>
+    <p:sldLayoutId id="2478604175" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8121,54 +9251,134 @@
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8289,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లక్ష్యముంచగా.]]></a:t>
+              <a:t><![CDATA[6. பிலிப்பு செய்த அதிசயங்களை ஜனங்கள் கேள்விப்பட்டு கண்டு, அவனால் சொல்லப்பட்டவைகளை ஒருமனப்பட்டுக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అనేకులను పట్టిన అపవిత్రాత్మలు పెద్ద కేకలువేసి వారిని వదలిపోయెను; పక్షవాయువుగలవారును కుంటివారును]]></a:t>
+              <a:t><![CDATA[கவனித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అనేకులు స్వస్థత పొందిరి.]]></a:t>
+              <a:t><![CDATA[7. அநேகரிலிருந்த அசுத்தஆவிகள் மிகுந்த சத்தத்தோடே கூப்பிட்டு அவர்களை விட்டுப் புறப்பட்டது. அநேகந்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అందుకు ఆ పట్టణములో మిగుల సంతోషము కలిగెను.]]></a:t>
+              <a:t><![CDATA[திமிர்வாதக்காரரும் சப்பாணிகளும் குணமாக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. సీమోనను ఒక మనుష్యుడు లోగడ ఆ పట్టణములో గారడీచేయుచు, తానెవడో యొక గొప్పవాడని చెప్పు కొనుచు, సమరయ]]></a:t>
+              <a:t><![CDATA[8. அந்தப் பட்டணத்திலே மிகுந்த சந்தோஷம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జనులను విభ్రాంతిపరచుచుండెను.]]></a:t>
+              <a:t><![CDATA[9. சீமோன் என்று பேர்கொண்ட ஒருமனுஷன் அந்தப் பட்டணத்திலே மாயவித்தைக்காரனாயிருந்து, தன்னை ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. కొద్దివాడు మొదలుకొని గొప్పవాని మట్టుకు అందరుదేవుని మహాశక్తి యనబడిన వాడు ఇతడే అని చెప్పు కొనుచు]]></a:t>
+              <a:t><![CDATA[பெரியவனென்று சொல்லி, சமாரியாநாட்டு ஜனங்களைப் பிரமிக்கப்பண்ணிக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతని లక్ష్యపెట్టిరి.]]></a:t>
+              <a:t><![CDATA[10. தேவனுடைய பெரிதான சக்தி இவன்தான் என்று எண்ணி, சிறியோர் பெரியோர் யாவரும் அவனுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అతడు బహుకాలము గారడీలు చేయుచు వారిని విభ్రాంతిపరచినందున వారతని లక్ష్య పెట్టిరి.]]></a:t>
+              <a:t><![CDATA[செவிகொடுத்துவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అయితే ఫిలిప్పు దేవుని రాజ్యమునుగూర్చియు యేసుక్రీస్తు నామమును గూర్చియు సువార్త ప్రకటించు చుండగా]]></a:t>
+              <a:t><![CDATA[11. அவன் அநேக காலமாய்த் தன்னுடைய மாயவித்தைகளினாலே அவர்களைப் பிரமிக்கப்பண்ணினதினால் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఆ కాలమందు యెరూషలేములోని సంఘమునకు గొప్ప హింస కలిగినందున, అపొస్తలులు తప్ప అందరు యూదయ సమరయ]]></a:t>
+              <a:t><![CDATA[1. அவனைக் கொலைசெய்கிறதற்குச் சவுலும் சம்மதித்திருந்தான். அக்காலத்திலே எருசலேமிலுள்ள சபைக்கு மிகுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారతని నమి్మ, పురుషులును స్త్రీలును బాప్తిస్మము పొందిరి.]]></a:t>
+              <a:t><![CDATA[மதித்துவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అప్పుడు సీమోనుకూడ నమి్మబాప్తిస్మముపొంది ఫిలిప్పును ఎడబాయకుండి, సూచక క్రియలున ు గొప్ప]]></a:t>
+              <a:t><![CDATA[12. தேவனுடைய ராஜ்யத்துக்கும் இயேசுகிறிஸ்துவினுடைய நாமத்துக்கும் ஏற்றவைகளைக்குறித்து, பிலிப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అద్భుతములును జరుగుట చూచి విభ్రాంతి నొందెను.]]></a:t>
+              <a:t><![CDATA[பிரசங்கித்ததை அவர்கள் விசுவாசித்தபோது, புருஷரும் ஸ்திரீகளும் ஞானஸ்நானம்பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. సమరయవారు దేవుని వాక్యము అంగీకరించిరని యెరూషలేములోని అపొస్తలులు విని, పేతురును యోహానును]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது சீமோனும் விசுவாசித்து ஞானஸ்நானம் பெற்று, பிலிப்பைப்பற்றிக்கொண்டு, அவனால் நடந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారియొద్దకు పంపిరి.]]></a:t>
+              <a:t><![CDATA[அடையாளங்களையும் பெரிய அற்புதங்களையும்கண்டு பிரமித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. వీరు వచ్చి వారు పరిశుద్ధాత్మను పొందవలెనని వారికొరకు ప్రార్థనచేసిరి.]]></a:t>
+              <a:t><![CDATA[14. சமாரியர் தேவவசனத்தை ஏற்றுக்கொண்டதை எருசலேமிலுள்ள அப்போஸ்தலர்கள் கேள்விப்பட்டு, பேதுருவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అంతకు ముందు వారిలో ఎవనిమీదను ఆయన దిగియుండ లేదు, వారు ప్రభువైన యేసు నామమున బాప్తిస్మము మాత్రము]]></a:t>
+              <a:t><![CDATA[யோவானையும் அவர்களிடத்திற்கு அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొందియుండిరి.]]></a:t>
+              <a:t><![CDATA[15. இவர்கள் வந்தபொழுது அவர்களிலொருவனும் பரிசுத்த ஆவியைப் பெறாமல் கர்த்தராகிய இயேசுவின் நாமத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అప్పుడు పేతురును యోహానును వారిమీద చేతు లుంచగా వారు పరిశుద్ధాత్మను పొందిరి.]]></a:t>
+              <a:t><![CDATA[ஞானஸ்நானத்தை மாத்திரம் பெற்றிருந்தவர்களாகக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అపొస్తలులు చేతులుంచుటవలన పరిశుద్ధాత్మ అనుగ్రహింపబడెనని సీమోను చూచి]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் பரிசுத்த ஆவியைப் பெற்றுக்கொள்ளும்படி அவர்களுக்காக ஜெபம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేశములయందు చెదరిపోయిరి.]]></a:t>
+              <a:t><![CDATA[துன்பம் உண்டாயிற்று. அப்போஸ்தலர்தவிர, மற்ற யாவரும் யூதேயா சமாரியா தேசங்களில் சிறைப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. వారియెదుట ద్రవ్యము పెట్టినేనెవనిమీద చేతులుంచుదునో వాడు పరిశుద్ధాత్మను పొందునట్లు ఈ అధికారము]]></a:t>
+              <a:t><![CDATA[17. அவர்கள்மேல் கைகளை வைத்தார்கள், அப்பொழுது அவர்கள் பரிசுத்த ஆவியைப் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాకియ్యుడని అడిగెను.]]></a:t>
+              <a:t><![CDATA[18. அப்போஸ்தலர் தங்கள் கைகளை அவர்கள்மேல் வைத்ததினால் பரிசுத்த ஆவி தந்தருளப்படுகிறதைச் சீமோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. అందుకు పేతురునీవు ద్రవ్యమిచ్చి దేవుని వరము సంపాదించు కొందునని తలంచుకొనినందున నీ వెండి నీతోకూడ]]></a:t>
+              <a:t><![CDATA[கண்டபோது, அவர்களிடத்தில் பணத்தைக் கொண்டுவந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నశించునుగాక.]]></a:t>
+              <a:t><![CDATA[19. நான் எவன்மேல் என் கைகளை வைக்கிறேனோ அவன் பரிசுத்த ஆவியைப் பெறத்தக்கதாக எனக்கும் இந்த அதிகாரத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. నీ హృదయము దేవునియెదుట సరియైనది కాదు గనుక యీ కార్యమందు నీకు పాలుపంపులు లేవు.]]></a:t>
+              <a:t><![CDATA[கொடுக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. కాబట్టి యీ నీ చెడుతనము మానుకొని మారు మనస్సునొంది ప్రభువును వేడుకొనుము; ఒకవేళ నీ హృదయాలోచన]]></a:t>
+              <a:t><![CDATA[20. பேதுரு அவனை நோக்கி: தேவனுடைய வரத்தைப் பணத்தினாலே சம்பாதித்துக்கொள்ளலாமென்று நீ நினைத்தபடியால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[క్షమింపబడవచ్చును;]]></a:t>
+              <a:t><![CDATA[உன் பணம் உன்னோடேகூட நாசமாய்ப் போகக்கடவது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. నీవు ఘోర దుష్టత్వములోను దుర్నీతి బంధకములోను ఉన్నట్టు నాకు కనబడుచున్నదని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[21. உன் இருதயம் தேவனுக்குமுன்பாகச் செம்மையாயிராதபடியால், இந்த விஷயத்திலே உனக்குப் பங்குமில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. అందుకు సీమోనుమీరు చెప్పినవాటిలో ఏదియు నా మీదికి రాకుండ మీరే నాకొరకు ప్రభువును వేడుకొనుడని]]></a:t>
+              <a:t><![CDATA[பாகமுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను.]]></a:t>
+              <a:t><![CDATA[22. ஆகையால் நீ உன் துர்க்குணத்தை விட்டு மனந்திரும்பி, தேவனை நோக்கி வேண்டிக்கொள்; ஒருவேளை உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. భక్తిగల మనుష్యులు స్తెఫనును సమాధిచేసి అతనిని గూర్చి బహుగా ప్రలాపించిరి.]]></a:t>
+              <a:t><![CDATA[2. தேவ பக்தியுள்ள மனுஷர் ஸ்தேவானை எடுத்து அடக்கம்பண்ணி, அவனுக்காக மிகவும் துக்கங்கொண்டாடினார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. అంతట వారు సాక్ష్యమిచ్చుచు ప్రభువు వాక్యము బోధించి యెరూషలేమునకు తిరిగి వెళ్లుచు, సమరయుల అనేక]]></a:t>
+              <a:t><![CDATA[இருதயத்தின் எண்ணம் உனக்கு மன்னிக்கப்படலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గ్రామములలో సువార్త ప్రకటించుచు వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[23. நீ கசப்பான பிச்சிலும் பாவக்கட்டிலும் அகப்பட்டிருக்கிறதாகக் காண்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ప్రభువు దూతనీవు లేచి, దక్షిణముగా వెళ్లి, యెరూషలేమునుండి గాజాకు పోవు అరణ్యమార్గమును కలసి కొమ్మని]]></a:t>
+              <a:t><![CDATA[24. அதற்குச் சீமோன்: நீங்கள் சொன்ன காரியங்களில் ஒன்றும் எனக்கு நேரிடாதபடிக்கு, எனக்காகக் கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఫిలిప్పుతో చెప్పగా అతడు లేచి వెళ్లెను.]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொள்ளுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. అప్పుడు ఐతియొపీయుల రాణియైన కందాకేక్రింద మంత్రియై ఆమెయొక్క ధనాగారమంతటి మీదనున్న ఐతియొపీయుడైన]]></a:t>
+              <a:t><![CDATA[25. இவ்விதமாய் அவர்கள் கர்த்தருடைய வசனத்தைச் சாட்சியாய் அறிவித்துச் சொன்னபின்பு, சமாரியருடைய அநேக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నపుంసకుడు ఆరాధించుటకు యెరూష లేమునకు వచ్చియుండెను.]]></a:t>
+              <a:t><![CDATA[கிராமங்களில் சுவிசேஷத்தைப் பிரசங்கித்து, எருசலேமுக்குத் திரும்பிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. అతడు తిరిగి వెళ్లుచు, తన రథముమీద కూర్చుండి ప్రవక్తయైన యెషయా గ్రంథము చదువుచుండెను.]]></a:t>
+              <a:t><![CDATA[26. பின்பு கர்த்தருடைய தூதன் பிலிப்பை நோக்கி: நீ எழுந்து, தெற்கு முகமாய் எருசலேமிலிருந்து காசா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. అప్పుడు ఆత్మ ఫిలిప్పుతోనీవు ఆ రథము దగ్గరకుపోయి దానిని కలిసికొనుమని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[பட்டணத்துக்குப் போகிற வனாந்தரமார்க்கமாய்ப் போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ఫిలిప్పు దగ్గరకు పరుగెత్తికొనిపోయి అతడు ప్రవక్తయైన యెషయా గ్రంథము చదువుచుండగా వినినీవు చదువునది]]></a:t>
+              <a:t><![CDATA[27. அந்தப்படி அவன் எழுந்து போனான். அப்பொழுது எத்தியோப்பியருடைய ராஜஸ்திரீயாகிய கந்தாகே என்பவளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గ్రహించుచున్నావా? అని అడుగగా]]></a:t>
+              <a:t><![CDATA[மந்திரியும் அவளுடைய பொக்கிஷமெல்லாவற்றிற்கும் தலைவனுமாயிருந்த எத்தியோப்பியனாகிய ஒருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. సౌలయితే ఇంటింట జొచ్చి, పురుషులను స్త్రీలను ఈడ్చుకొని పోయి, చెరసాలలో వేయించి సంఘమును]]></a:t>
+              <a:t><![CDATA[3. சவுல் வீடுகள்தோறும் நுழைந்து, புருஷரையும் ஸ்திரீகளையும் இழுத்துக்கொண்டுபோய், காவலில் போடுவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. అతడు ఎవడైనను నాకు త్రోవ చూపకుంటే ఏలాగు గ్రహింపగలనని చెప్పి, రథమెక్కి తనతో కూర్చుండమని ఫిలిప్పును]]></a:t>
+              <a:t><![CDATA[பணிந்துகொள்ளும்படி எருசலேமுக்கு வந்திருந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వేడు కొనెను.]]></a:t>
+              <a:t><![CDATA[28. ஊருக்குத் திரும்பிப்போகும்போது, தன் இரதத்திலே உட்கார்ந்து, ஏசாயா தீர்க்கதரிசியின் ஆகமத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. అతడు లేఖనమందు చదువుచున్న భాగ మేదనగా ఆయన గొఱ్ఱవలె వధకు తేబడెను బొచ్చు కత్తిరించువాని యెదుట]]></a:t>
+              <a:t><![CDATA[வாசித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గొఱ్ఱపిల్ల ఏలాగు మౌనముగా ఉండునో ఆలాగే ఆయన నోరు తెరవకుండెను.]]></a:t>
+              <a:t><![CDATA[29. ஆவியானவர்: நீ போய், அந்த இரதத்துடனே சேர்ந்துகொள் என்று பிலிப்புடனே சொன்னார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ఆయన దీనత్వమునుబట్టి ఆయనకు న్యాయవిమర్శ దొరకకపోయెను ఆయన సంతానమును ఎవరు వివరింతురు? ఆయన జీవము]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது பிலிப்பு ஓடிப்போய்ச்சேர்ந்து, அவன் தீர்க்கதரிசியின் ஆகமத்தை வாசிக்கிறதைக் கேட்டு நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భూమిమీదనుండి తీసివేయబడినది.]]></a:t>
+              <a:t><![CDATA[வாசிக்கிறவைகளின் கருத்து உமக்குத் தெரியுமா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. అప్పుడు నపుంసకుడుప్రవక్త యెవనిగూర్చి యీలాగు చెప్పుచున్నాడు? తన్నుగూర్చియా, వేరొకని]]></a:t>
+              <a:t><![CDATA[31. அதற்கு அவன் ஒருவன் எனக்குத் தெரிவிக்காவிட்டால் அது எனக்கு எப்படித் தெரியும் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గూర్చియా?దయచేసి నాకు తెలుపుమని ఫిలిప్పు నడిగెను.]]></a:t>
+              <a:t><![CDATA[பிலிப்பு ஏறி, தன்னோடே உட்காரும்படி அவனை வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. అందుకు ఫిలిప్పు నోరు తెరచి, ఆ లేఖనమును అనుసరించి అతనికి యేసునుగూర్చిన సువార్త ప్రకటించెను.]]></a:t>
+              <a:t><![CDATA[32. அவன் வாசித்த வேதவாக்கியமென்னவென்றால்; அவர் ஒரு ஆட்டைப்போல அடிக்கப்படுவதற்குக் கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. వారు త్రోవలో వెళ్లుచుండగా నీళ్లున్న యొక చోటికి వచ్చినప్పుడు నపుంసకుడుఇదిగో నీళ్లు; నాకు]]></a:t>
+              <a:t><![CDATA[போகப்பட்டார்; மயிர்க்கத்தரிக்கிறவனுக்கு முன்பாகச் சத்தமிடாதிருக்கிற ஆட்டுக்குட்டியைப்போல அவர் தமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పాడుచేయుచుండెను.]]></a:t>
+              <a:t><![CDATA[சபையைப் பாழாக்கிக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బాప్తిస్మ మిచ్చుటకు ఆటంకమేమని అడిగి రథము నిలుపుమని ఆజ్ఞాపించెను.]]></a:t>
+              <a:t><![CDATA[வாயைத் திறவாதிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ఫిలిప్పు నపుంసకుడు ఇద్దరును నీళ్లలోనికి దిగిరి.]]></a:t>
+              <a:t><![CDATA[33. அவர் தம்மைத் தாழ்த்தினபோது அவருடைய நியாயம் எடுத்துப்போடப்பட்டது; அவருடைய ஜீவன் பூமியிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. అంతట ఫిలిప్పు అతనికి బాప్తిస్మ మిచ్చెను.]]></a:t>
+              <a:t><![CDATA[எடுபட்டுப்போயிற்று; அவருடைய வம்சத்தை யாராலே சொல்லிமுடியும் என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. వారు నీళ్లలోనుండి వెడలి వచ్చినప్పుడు ప్రభువు ఆత్మ ఫిలిప్పును కొనిపోయెను, నపుంసకుడు సంతోషించుచు]]></a:t>
+              <a:t><![CDATA[34. மந்திரி பிலிப்பை நோக்கி: தீர்க்கதரிசி யாரைக்குறித்து இதைச் சொல்லுகிறார்? தம்மைக்குறித்தோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తన త్రోవను వెళ్లెను; అతడు ఫిలిప్పును మరి యెన్నడును చూడలేదు.]]></a:t>
+              <a:t><![CDATA[வேறொருவரைக்குறித்தோ? எனக்குச் சொல்லவேண்டும் என்று கேட்டுக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. అయితే ఫిలిప్పు అజోతులో కనబడెను. అక్కడనుండి కైసరయకు వచ్చువరకు అతడు పట్టణము లన్నిటిలో సంచరించుచు]]></a:t>
+              <a:t><![CDATA[35. அப்பொழுது பிலிப்பு பேசத்தொடங்கி, இந்த வேதவாக்கியத்தை முன்னிட்டு இயேசுவைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +17551,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సువార్త ప్రకటించుచు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[அவனுக்குப்பிரசங்கித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. இவ்விதமாய் அவர்கள் வழிநடந்துபோகையில், தண்ணீருள்ள ஓரிடத்திற்கு வந்தார்கள். அப்பொழுது மந்திரி:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இதோ, தண்ணீர் இருக்கிறதே, நான் ஞானஸ்நானம் பெறுகிறதற்குத் தடையென்ன என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அதற்குப் பிலிப்பு: நீர் முழு இருதயத்தோடும் விசுவாசித்தால் தடையில்லையென்றான். அப்பொழுது அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +18079,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. కాబట్టి చెదరిపోయివారు సువార్త వాక్యమును ప్రకటించుచు సంచారముచేసిరి.]]></a:t>
+              <a:t><![CDATA[4. சிதறிப்போனவர்கள் எங்குந்திரிந்து, சுவிசேஷ வசனத்தைப் பிரசங்கித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இயேசுகிறிஸ்துவை தேவனுடைய குமாரனென்று விசுவாசிக்கிறேன் என்று சொல்லி;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. இரதத்தை நிறுத்தச்சொன்னான். அப்பொழுது பிலிப்பும் மந்திரியும் ஆகிய இருவரும் தண்ணீரில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இறங்கினார்கள், பிலிப்பு அவனுக்கு ஞானஸ்நானங்கொடுத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. அவர்கள் தண்ணீரிலிருந்து கரையேறினபொழுது கர்த்தருடைய ஆவியானவர் பிலிப்பைக் கொண்டுபோய்விட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மந்திரி அப்புறம் அவனைக் காணாமல், சந்தோஷத்தோடே தன் வழியே போனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. பிலிப்பு ஆசோத்திலே காணப்பட்டு, அவ்விடத்திலிருந்து பிரயாணம் பண்ணி செசரியாவுக்கு வருகிறவரையில் சகல]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டணங்களிலும் சுவிசேஷத்தைப் பிரசங்கித்துக்கொண்டுவந்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అప్పుడు ఫిలిప్పు సమరయ పట్టణమువరకును వెళ్లి క్రీస్తును వారికి ప్రకటించు చుండెను.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது பிலிப்பென்பவன் சமாரியாவிலுள்ள ஒரு பட்டணத்திற்குப் போய், அங்குள்ளவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. జనసమూహములు విని ఫిలిప్పు చేసిన సూచక క్రియలను చూచినందున అతడు చెప్పిన మాటలయందు ఏక మనస్సుతో]]></a:t>
+              <a:t><![CDATA[பிரசங்கித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16798,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17083,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>66</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>