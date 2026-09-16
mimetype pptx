--- v0 (2026-06-21)
+++ v1 (2026-09-16)
@@ -145,50 +145,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -246,50 +262,58 @@
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -464,53 +488,61 @@
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -570,51 +602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. லித்தாவிலும் சாரோனிலும் குடியிருந்தவர்களெல்லாரும் அவனைக் கண்டு, கர்த்தரிடத்தில் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he said, Who are you, Lord? And the Lord said, I am Jesus whom you persecute: it is hard for you to kick against the pricks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -679,51 +711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. யோப்பா பட்டணத்தில் கிரேக்குப்பாஷையிலே தொற்காள் என்று அர்த்தங்கொள்ளும் தபீத்தாள் என்னும் பேருடைய ஒரு சீஷி இருந்தாள்; அவள் நற்கிரியைகளையும் தருமங்களையும் மிகுதியாய்ச் செய்துகொண்டுவந்தாள்.]]></a:t>
+              <a:t><![CDATA[5. And he said, Who are you, Lord? And the Lord said, I am Jesus whom you persecute: it is hard for you to kick against the pricks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -788,51 +820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. யோப்பா பட்டணத்தில் கிரேக்குப்பாஷையிலே தொற்காள் என்று அர்த்தங்கொள்ளும் தபீத்தாள் என்னும் பேருடைய ஒரு சீஷி இருந்தாள்; அவள் நற்கிரியைகளையும் தருமங்களையும் மிகுதியாய்ச் செய்துகொண்டுவந்தாள்.]]></a:t>
+              <a:t><![CDATA[6. And he trembling and astonished said, Lord, what will you have me to do? And the Lord said unto him, Arise, and go into the city, and it shall be told you what you must do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -897,51 +929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அந்நாட்களில் அவள் வியாதிப்பட்டு மரணமடைந்தாள். அவளைக் குளிப்பாட்டி, மேல்வீட்டிலே கிடத்திவைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And he trembling and astonished said, Lord, what will you have me to do? And the Lord said unto him, Arise, and go into the city, and it shall be told you what you must do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1006,51 +1038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அந்நாட்களில் அவள் வியாதிப்பட்டு மரணமடைந்தாள். அவளைக் குளிப்பாட்டி, மேல்வீட்டிலே கிடத்திவைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the men which journeyed with him stood speechless, hearing a voice, but seeing no man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1115,51 +1147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. யோப்பா பட்டணம் லித்தா ஊருக்குச் சமீபமானபடியினாலே, பேதுரு அவ்விடத்தில் இருக்கிறானென்று சீஷர்கள் கேள்விப்பட்டு, தாமதமில்லாமல் தங்களிடத்தில் வரவேண்டுமென்று சொல்லும்படி இரண்டு மனுஷரை அவனிடத்திற்கு அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the men which journeyed with him stood speechless, hearing a voice, but seeing no man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1224,51 +1256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. யோப்பா பட்டணம் லித்தா ஊருக்குச் சமீபமானபடியினாலே, பேதுரு அவ்விடத்தில் இருக்கிறானென்று சீஷர்கள் கேள்விப்பட்டு, தாமதமில்லாமல் தங்களிடத்தில் வரவேண்டுமென்று சொல்லும்படி இரண்டு மனுஷரை அவனிடத்திற்கு அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Saul arose from the earth; and when his eyes were opened, he saw no man: but they led him by the hand, and brought him into Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1333,51 +1365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பேதுரு எழுந்து, அவர்களுடனே கூடப்போனான். அவன் போய்ச் சேர்ந்தபொழுது, அவர்கள் அவனை மேல்வீட்டுக்கு அழைத்துக்கொண்டு போனார்கள். அப்பொழுது விதவைகளெல்லாரும் அழுது, தொற்காள் தங்களுடனே கூட இருக்கையில் செய்திருந்த அங்கிகளையும் வஸ்திரங்களையும் காண்பித்து, அவனைச் சூழ்ந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Saul arose from the earth; and when his eyes were opened, he saw no man: but they led him by the hand, and brought him into Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1442,51 +1474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பேதுரு எழுந்து, அவர்களுடனே கூடப்போனான். அவன் போய்ச் சேர்ந்தபொழுது, அவர்கள் அவனை மேல்வீட்டுக்கு அழைத்துக்கொண்டு போனார்கள். அப்பொழுது விதவைகளெல்லாரும் அழுது, தொற்காள் தங்களுடனே கூட இருக்கையில் செய்திருந்த அங்கிகளையும் வஸ்திரங்களையும் காண்பித்து, அவனைச் சூழ்ந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And he was three days without sight, and neither did eat nor drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1551,51 +1583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பேதுரு எழுந்து, அவர்களுடனே கூடப்போனான். அவன் போய்ச் சேர்ந்தபொழுது, அவர்கள் அவனை மேல்வீட்டுக்கு அழைத்துக்கொண்டு போனார்கள். அப்பொழுது விதவைகளெல்லாரும் அழுது, தொற்காள் தங்களுடனே கூட இருக்கையில் செய்திருந்த அங்கிகளையும் வஸ்திரங்களையும் காண்பித்து, அவனைச் சூழ்ந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And there was a certain disciple at Damascus, named Ananias; and to him said the Lord in a vision, Ananias. And he said, Behold, I am here, Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1660,51 +1692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது யூதேயா கலிலேயா சமாரியா நாடுகளிலெங்கும் சபைகள் சமாதானம் பெற்று, பக்திவிருத்தியடைந்து, கர்த்தருக்குப் பயப்படுகிற பயத்தோடும், பரிசுத்த ஆவியின் ஆறுதலோடும் நடந்து பெருகின.]]></a:t>
+              <a:t><![CDATA[1. And Saul, yet breathing out threatenings and slaughter against the disciples of the Lord, went unto the high priest,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1769,51 +1801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பேதுரு எல்லாரையும் வெளியே போகச்செய்து, முழங்காற்படியிட்டு ஜெபம்பண்ணி, பிரேதத்தின் புறமாய்த் திரும்பி: தபீத்தாளே, எழுந்திரு என்றான். அப்பொழுது அவள் தன் கண்களைத் திறந்து, பேதுருவைப் பார்த்து உட்கார்ந்தாள்.]]></a:t>
+              <a:t><![CDATA[10. And there was a certain disciple at Damascus, named Ananias; and to him said the Lord in a vision, Ananias. And he said, Behold, I am here, Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1878,51 +1910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பேதுரு எல்லாரையும் வெளியே போகச்செய்து, முழங்காற்படியிட்டு ஜெபம்பண்ணி, பிரேதத்தின் புறமாய்த் திரும்பி: தபீத்தாளே, எழுந்திரு என்றான். அப்பொழுது அவள் தன் கண்களைத் திறந்து, பேதுருவைப் பார்த்து உட்கார்ந்தாள்.]]></a:t>
+              <a:t><![CDATA[11. And the Lord said unto him, Arise, and go into the street which is called Straight, and enquire in the house of Judas for one called Saul, of Tarsus: for, behold, he prays,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1987,51 +2019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவன் அவளுக்குக் கைகொடுத்து, அவளை எழுந்திருக்கப்பண்ணி, பரிசுத்தவான்களையும் விதவைகளையும் அழைத்து, அவளை உயிருள்ளவளாக அவர்கள் முன் நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[11. And the Lord said unto him, Arise, and go into the street which is called Straight, and enquire in the house of Judas for one called Saul, of Tarsus: for, behold, he prays,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2096,51 +2128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவன் அவளுக்குக் கைகொடுத்து, அவளை எழுந்திருக்கப்பண்ணி, பரிசுத்தவான்களையும் விதவைகளையும் அழைத்து, அவளை உயிருள்ளவளாக அவர்கள் முன் நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[12. And has seen in a vision a man named Ananias coming in, and putting his hand on him, that he might receive his sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2205,51 +2237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இது யோப்பா பட்டணம் எங்கும் தெரியவந்தது. அப்பொழுது அநேகர் கர்த்தரிடத்தில் விசுவாசமுள்ளவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And has seen in a vision a man named Ananias coming in, and putting his hand on him, that he might receive his sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2314,51 +2346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. பின்பு அவன் யோப்பா பட்டணத்தில் தோல் பதனிடுகிறவனாகிய சீமோன் என்னும் ஒருவனிடத்தில் அநேகநாள் தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. Then Ananias answered, Lord, I have heard by many of this man, how much evil he has done to your saints at Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2423,51 +2455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சவுல் என்பவன் இன்னுங் கர்த்தருடைய சீஷரைப் பயமுறுத்திக் கொலை செய்யும்படி சீறிப் பிரதான ஆசாரியரிடத்திற்குப் போய்;]]></a:t>
+              <a:t><![CDATA[13. Then Ananias answered, Lord, I have heard by many of this man, how much evil he has done to your saints at Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2532,51 +2564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சவுல் என்பவன் இன்னுங் கர்த்தருடைய சீஷரைப் பயமுறுத்திக் கொலை செய்யும்படி சீறிப் பிரதான ஆசாரியரிடத்திற்குப் போய்;]]></a:t>
+              <a:t><![CDATA[14. And here he has authority from the chief priests to bind all that call on your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2641,51 +2673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதமார்க்கத்தாராகிய புருஷரையாகிலும் ஸ்திரீகளையாகிலும் தான் கண்டுபிடித்தால், அவர்களைக் கட்டி எருசலேமுக்குக் கொண்டுவரும்படி, தமஸ்குவிலுள்ள ஜெபஆலயங்களுக்கு நிருபங்களைக் கேட்டு வாங்கினான்.]]></a:t>
+              <a:t><![CDATA[14. And here he has authority from the chief priests to bind all that call on your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2750,51 +2782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதமார்க்கத்தாராகிய புருஷரையாகிலும் ஸ்திரீகளையாகிலும் தான் கண்டுபிடித்தால், அவர்களைக் கட்டி எருசலேமுக்குக் கொண்டுவரும்படி, தமஸ்குவிலுள்ள ஜெபஆலயங்களுக்கு நிருபங்களைக் கேட்டு வாங்கினான்.]]></a:t>
+              <a:t><![CDATA[15. But the Lord said unto him, Go your way: for he is a chosen vessel unto me, to bear my name before the Gentiles, and kings, and the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2859,51 +2891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது யூதேயா கலிலேயா சமாரியா நாடுகளிலெங்கும் சபைகள் சமாதானம் பெற்று, பக்திவிருத்தியடைந்து, கர்த்தருக்குப் பயப்படுகிற பயத்தோடும், பரிசுத்த ஆவியின் ஆறுதலோடும் நடந்து பெருகின.]]></a:t>
+              <a:t><![CDATA[1. And Saul, yet breathing out threatenings and slaughter against the disciples of the Lord, went unto the high priest,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2968,51 +3000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் பிரயாணமாய்ப் போய், தமஸ்குவுக்குச் சமீபித்தபோது சடிதியிலே வானத்திலிருந்து ஒரு ஒளி அவனைச் சுற்றிப் பிரகாசித்தது;]]></a:t>
+              <a:t><![CDATA[15. But the Lord said unto him, Go your way: for he is a chosen vessel unto me, to bear my name before the Gentiles, and kings, and the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3077,51 +3109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் பிரயாணமாய்ப் போய், தமஸ்குவுக்குச் சமீபித்தபோது சடிதியிலே வானத்திலிருந்து ஒரு ஒளி அவனைச் சுற்றிப் பிரகாசித்தது;]]></a:t>
+              <a:t><![CDATA[16. For I will show him how great things he must suffer for my name's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3186,51 +3218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் தரையிலே விழுந்தான். அப்பொழுது: சவுலே, சவுலே, நீ என்னை ஏன் துன்பப்படுத்துகிறாய் என்று தன்னுடனே சொல்லுகிற ஒரு சத்தத்தைக் கேட்டான்.]]></a:t>
+              <a:t><![CDATA[17. And Ananias went his way, and entered into the house; and putting his hands on him said, Brother Saul, the Lord, even Jesus, that appeared unto you in the way as you came, has sent me, that you might receive your sight, and be filled with the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3295,51 +3327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அவன்: ஆண்டவரே, நீர் யார், என்றான். அதற்குக் கர்த்தர்: நீ துன்பப்படுத்துகிற இயேசு நானே, முள்ளில் உதைக்கிறது உனக்குக் கடினமாம் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And Ananias went his way, and entered into the house; and putting his hands on him said, Brother Saul, the Lord, even Jesus, that appeared unto you in the way as you came, has sent me, that you might receive your sight, and be filled with the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3404,51 +3436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அவன்: ஆண்டவரே, நீர் யார், என்றான். அதற்குக் கர்த்தர்: நீ துன்பப்படுத்துகிற இயேசு நானே, முள்ளில் உதைக்கிறது உனக்குக் கடினமாம் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And Ananias went his way, and entered into the house; and putting his hands on him said, Brother Saul, the Lord, even Jesus, that appeared unto you in the way as you came, has sent me, that you might receive your sight, and be filled with the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3513,51 +3545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் நடுங்கித் திகைத்து: ஆண்டவரே, நான் என்னசெய்யச் சித்தமாயிருக்கிறீர் என்றான். அதற்குக் கர்த்தர்: நீ எழுந்து, பட்டணத்துக்குள்ளே போ, நீ செய்யவேண்டியது அங்கே உனக்குச் சொல்லப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And immediately there fell from his eyes as it had been scales: and he received sight forthwith, and arose, and was baptized.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3622,51 +3654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் நடுங்கித் திகைத்து: ஆண்டவரே, நான் என்னசெய்யச் சித்தமாயிருக்கிறீர் என்றான். அதற்குக் கர்த்தர்: நீ எழுந்து, பட்டணத்துக்குள்ளே போ, நீ செய்யவேண்டியது அங்கே உனக்குச் சொல்லப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And immediately there fell from his eyes as it had been scales: and he received sight forthwith, and arose, and was baptized.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3731,51 +3763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுடனேகூடப் பிரயாணம்பண்ணின மனுஷர்கள் சத்தத்தைக் கேட்டும் ஒருவரையுங் காணாமல் பிரமித்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And when he had received food, he was strengthened. Then was Saul certain days with the disciples which were at Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3840,51 +3872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சவுல் தரையிலிருந்தெழுந்து, தன் கண்களைத் திறந்தபோது ஒருவரையுங் காணவில்லை. அப்பொழுது கைலாகு கொடுத்து, அவனைத் தமஸ்குவுக்குக் கூட்டிக்கொண்டுபோனார்கள்]]></a:t>
+              <a:t><![CDATA[20. And immediately he preached Christ in the synagogues, that he is the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3949,51 +3981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சவுல் தரையிலிருந்தெழுந்து, தன் கண்களைத் திறந்தபோது ஒருவரையுங் காணவில்லை. அப்பொழுது கைலாகு கொடுத்து, அவனைத் தமஸ்குவுக்குக் கூட்டிக்கொண்டுபோனார்கள்]]></a:t>
+              <a:t><![CDATA[21. But all that heard him were amazed, and said; Is not this he that destroyed them which called on this name in Jerusalem, and came here for that intent, that he might bring them bound unto the chief priests?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4058,51 +4090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பேதுரு போய் எல்லாரையும் சந்தித்துவருகையில், அவன் லித்தா ஊரிலே குடியிருக்கிற பரிசுத்தவான்களிடத்திற்கும் போனான்.]]></a:t>
+              <a:t><![CDATA[2. And desired of him letters to Damascus to the synagogues, that if he found any of this way, whether they were men or women, he might bring them bound unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4167,51 +4199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் மூன்று நாள் பார்வையில்லாதவனாய்ப் புசியாமலும் குடியாமலும் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. But all that heard him were amazed, and said; Is not this he that destroyed them which called on this name in Jerusalem, and came here for that intent, that he might bring them bound unto the chief priests?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4276,51 +4308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தமஸ்குவிலே அனனியா என்னும்பேருள்ள ஒரு சீஷன் இருந்தான். அவனுக்குக் கர்த்தர் தரிசனமாகி: அனனியாவே, என்றார். அவன்: ஆண்டவரே, இதோ, அடியேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. But all that heard him were amazed, and said; Is not this he that destroyed them which called on this name in Jerusalem, and came here for that intent, that he might bring them bound unto the chief priests?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4385,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தமஸ்குவிலே அனனியா என்னும்பேருள்ள ஒரு சீஷன் இருந்தான். அவனுக்குக் கர்த்தர் தரிசனமாகி: அனனியாவே, என்றார். அவன்: ஆண்டவரே, இதோ, அடியேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. But Saul increased the more in strength, and confounded the Jews which dwelt at Damascus, proving that this is very Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4494,51 +4526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தர்: நீ எழுந்து நேர்த்தெருவு என்னப்பட்ட தெருவுக்குப்போய், யூதாவின் வீட்டிலே தர்சுபட்டணத்தானாகிய சவுல் என்னும் பேருள்ள ஒருவனைத் தேடு; அவன் இப்பொழுது ஜெபம்பண்ணுகிறான்,]]></a:t>
+              <a:t><![CDATA[22. But Saul increased the more in strength, and confounded the Jews which dwelt at Damascus, proving that this is very Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4603,51 +4635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தர்: நீ எழுந்து நேர்த்தெருவு என்னப்பட்ட தெருவுக்குப்போய், யூதாவின் வீட்டிலே தர்சுபட்டணத்தானாகிய சவுல் என்னும் பேருள்ள ஒருவனைத் தேடு; அவன் இப்பொழுது ஜெபம்பண்ணுகிறான்,]]></a:t>
+              <a:t><![CDATA[23. And after that many days were fulfilled, the Jews took counsel to kill him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4712,51 +4744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அனனியா என்னும் பேருள்ள ஒருமனுஷன் தன்னிடத்தில் வரவும், தான் பார்வையடையவும்படி தன்மேல் கைவைக்கவும் தரிசனங்கண்டான் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. But their laying await was known of Saul. And they watched the gates day and night to kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4821,51 +4853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அனனியா என்னும் பேருள்ள ஒருமனுஷன் தன்னிடத்தில் வரவும், தான் பார்வையடையவும்படி தன்மேல் கைவைக்கவும் தரிசனங்கண்டான் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. But their laying await was known of Saul. And they watched the gates day and night to kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4930,51 +4962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அனனியா: ஆண்டவரே, இந்த மனுஷன் எருசலேமிலுள்ள உம்முடைய பரிசுத்தவான்களுக்கு எத்தனையோ பொல்லாங்குகளைச் செய்தானென்று அவனைக்குறித்து அநேகரால் கேள்விப்பட்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[25. Then the disciples took him by night, and let him down by the wall in a basket.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5039,51 +5071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அனனியா: ஆண்டவரே, இந்த மனுஷன் எருசலேமிலுள்ள உம்முடைய பரிசுத்தவான்களுக்கு எத்தனையோ பொல்லாங்குகளைச் செய்தானென்று அவனைக்குறித்து அநேகரால் கேள்விப்பட்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[25. Then the disciples took him by night, and let him down by the wall in a basket.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5148,51 +5180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இங்கேயும் உம்முடைய நாமத்தைத் தொழுதுகொள்ளுகிற யாவரையுங் கட்டும்படி அவன் பிரதான ஆசாரியர்களால் அதிகாரம் பெற்றிருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And when Saul was come to Jerusalem, he assayed to join himself to the disciples: but they were all afraid of him, and believed not that he was a disciple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5257,51 +5289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பேதுரு போய் எல்லாரையும் சந்தித்துவருகையில், அவன் லித்தா ஊரிலே குடியிருக்கிற பரிசுத்தவான்களிடத்திற்கும் போனான்.]]></a:t>
+              <a:t><![CDATA[2. And desired of him letters to Damascus to the synagogues, that if he found any of this way, whether they were men or women, he might bring them bound unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5366,51 +5398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்குக் கர்த்தர் நீ போ; அவன் புறஜாதிகளுக்கும் ராஜாக்களுக்கும் இஸ்ரவேல் புத்திரருக்கும் என்னுடைய நாமத்தை அறிவிக்கிறதற்காக நான் தெரிந்துகொண்ட பாத்திரமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[26. And when Saul was come to Jerusalem, he assayed to join himself to the disciples: but they were all afraid of him, and believed not that he was a disciple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5475,51 +5507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்குக் கர்த்தர் நீ போ; அவன் புறஜாதிகளுக்கும் ராஜாக்களுக்கும் இஸ்ரவேல் புத்திரருக்கும் என்னுடைய நாமத்தை அறிவிக்கிறதற்காக நான் தெரிந்துகொண்ட பாத்திரமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[27. But Barnabas took him, and brought him to the apostles, and declared unto them how he had seen the Lord in the way, and that he had spoken to him, and how he had preached boldly at Damascus in the name of Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5584,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் என்னுடைய நாமத்தினிமித்தம் எவ்வளவாய்ப் பாடுபடவேண்டுமென்பதை நான் அவனுக்குக் காண்பிப்பேன்]]></a:t>
+              <a:t><![CDATA[27. But Barnabas took him, and brought him to the apostles, and declared unto them how he had seen the Lord in the way, and that he had spoken to him, and how he had preached boldly at Damascus in the name of Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5693,51 +5725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அனனியா போய், வீட்டுக்குள் பிரவேசித்து, அவன்மேல் கையை வைத்து சகோதரனாகிய சவுலே, நீ வந்தவழியிலே உனக்குத் தரிசனமான இயேசுவாகிய கர்த்தர், நீ பார்வையடையும்படிக்கும் பரிசுத்த ஆவியினால் நிரப்பப்படும்படிக்கும் என்னை அனுப்பினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. But Barnabas took him, and brought him to the apostles, and declared unto them how he had seen the Lord in the way, and that he had spoken to him, and how he had preached boldly at Damascus in the name of Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5802,51 +5834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அனனியா போய், வீட்டுக்குள் பிரவேசித்து, அவன்மேல் கையை வைத்து சகோதரனாகிய சவுலே, நீ வந்தவழியிலே உனக்குத் தரிசனமான இயேசுவாகிய கர்த்தர், நீ பார்வையடையும்படிக்கும் பரிசுத்த ஆவியினால் நிரப்பப்படும்படிக்கும் என்னை அனுப்பினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And he was with them coming in and going out at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5911,51 +5943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அனனியா போய், வீட்டுக்குள் பிரவேசித்து, அவன்மேல் கையை வைத்து சகோதரனாகிய சவுலே, நீ வந்தவழியிலே உனக்குத் தரிசனமான இயேசுவாகிய கர்த்தர், நீ பார்வையடையும்படிக்கும் பரிசுத்த ஆவியினால் நிரப்பப்படும்படிக்கும் என்னை அனுப்பினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. And he spoke boldly in the name of the Lord Jesus, and disputed against the Grecians: but they went about to slay him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6020,51 +6052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உடனே அவன் கண்களிலிருந்து மீன் செதிள்கள் போன்றவைகள் விழுந்தது. அவன் பார்வையடைந்து, எழுந்திருந்து, ஞானஸ்நானம் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[29. And he spoke boldly in the name of the Lord Jesus, and disputed against the Grecians: but they went about to slay him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6129,51 +6161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உடனே அவன் கண்களிலிருந்து மீன் செதிள்கள் போன்றவைகள் விழுந்தது. அவன் பார்வையடைந்து, எழுந்திருந்து, ஞானஸ்நானம் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[30. Which when the brethren knew, they brought him down to Caesarea, and sent him forth to Tarsus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6238,51 +6270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு அவன் போஜனம்பண்ணி பெலப்பட்டான். சவுல் தமஸ்குவிலுள்ள சீஷருடனே சிலநாள் இருந்து,]]></a:t>
+              <a:t><![CDATA[31. Then had the churches rest throughout all Judaea and Galilee and Samaria, and were edified; and walking in the fear of the Lord, and in the comfort of the Holy Spirit, were multiplied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6347,51 +6379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு அவன் போஜனம்பண்ணி பெலப்பட்டான். சவுல் தமஸ்குவிலுள்ள சீஷருடனே சிலநாள் இருந்து,]]></a:t>
+              <a:t><![CDATA[31. Then had the churches rest throughout all Judaea and Galilee and Samaria, and were edified; and walking in the fear of the Lord, and in the comfort of the Holy Spirit, were multiplied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6456,51 +6488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அங்கே எட்டு வருஷமாய்க் கட்டிலின்மேல் திமிர்வாதமுள்ளவனாய்க் கிடந்த ஐனேயா என்னும் பேருள்ள ஒரு மனுஷனைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[3. And as he journeyed, he came near Damascus: and suddenly there shined round about him a light from heaven:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6565,51 +6597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாமதமின்றி, கிறிஸ்து தேவனுடைய குமாரனென்று ஆலயங்களிலே பிரசங்கித்தான்.]]></a:t>
+              <a:t><![CDATA[32. And it came to pass, as Peter passed throughout all quarters, he came down also to the saints which dwelt at Lydda.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6674,51 +6706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கேட்டவர்களெல்லாரும் ஆச்சரியப்பட்டு: எருசலேமில் இந்த நாமத்தைத் தொழுதுகொள்ளுகிறவர்களை நாசமாக்கி, இங்கேயும் அப்படிப்பட்டவர்களைக் கட்டிப் பிரதான ஆசாரியர்களிடத்திற்குக் கொண்டுபோகும்படி வந்தவன் இவனல்லவா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And it came to pass, as Peter passed throughout all quarters, he came down also to the saints which dwelt at Lydda.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6783,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கேட்டவர்களெல்லாரும் ஆச்சரியப்பட்டு: எருசலேமில் இந்த நாமத்தைத் தொழுதுகொள்ளுகிறவர்களை நாசமாக்கி, இங்கேயும் அப்படிப்பட்டவர்களைக் கட்டிப் பிரதான ஆசாரியர்களிடத்திற்குக் கொண்டுபோகும்படி வந்தவன் இவனல்லவா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And there he found a certain man named Aeneas, which had kept his bed eight years, and was sick of the palsy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6892,51 +6924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கேட்டவர்களெல்லாரும் ஆச்சரியப்பட்டு: எருசலேமில் இந்த நாமத்தைத் தொழுதுகொள்ளுகிறவர்களை நாசமாக்கி, இங்கேயும் அப்படிப்பட்டவர்களைக் கட்டிப் பிரதான ஆசாரியர்களிடத்திற்குக் கொண்டுபோகும்படி வந்தவன் இவனல்லவா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And there he found a certain man named Aeneas, which had kept his bed eight years, and was sick of the palsy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7001,51 +7033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சவுல் அதிகமாகத் திடன்கொண்டு, இவரே கிறிஸ்துவென்று திருஷ்டாந்தப்படுத்தி, தமஸ்குவில் குடியிருக்கிற யூதர்களைக் கலங்கப்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[34. And Peter said unto him, Aeneas, Jesus Christ makes you whole: arise, and make your bed. And he arose immediately.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7110,51 +7142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சவுல் அதிகமாகத் திடன்கொண்டு, இவரே கிறிஸ்துவென்று திருஷ்டாந்தப்படுத்தி, தமஸ்குவில் குடியிருக்கிற யூதர்களைக் கலங்கப்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[34. And Peter said unto him, Aeneas, Jesus Christ makes you whole: arise, and make your bed. And he arose immediately.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7219,51 +7251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அநேகநாள் சென்றபின்பு, யூதர்கள் அவனைக் கொலைசெய்யும்படி ஆலோசனை பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And all that dwelt at Lydda and Saron saw him, and turned to the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7328,51 +7360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களுடைய யோசனை சவுலுக்குத் தெரியவந்தது. அவனைக் கொலைசெய்யும்படி அவர்கள் இரவும் பகலும் கோட்டைவாசல்களைக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. Now there was at Joppa a certain disciple named Tabitha, which by interpretation is called Dorcas: this woman was full of good works and kind acts which she did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7437,51 +7469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சீஷர்கள் இராத்திரியிலே அவனைக் கூட்டிக்கொண்டுபோய், ஒரு கூடையிலே வைத்து, மதில்வழியாய் இறக்கிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[36. Now there was at Joppa a certain disciple named Tabitha, which by interpretation is called Dorcas: this woman was full of good works and kind acts which she did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7546,51 +7578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சவுல் எருசலேமுக்கு வந்து, சீஷருடனே சேர்ந்துகொள்ளப் பார்த்தான்; அவர்கள் அவனைச் சீஷனென்று நம்பாமல் எல்லாரும் அவனுக்குப் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And it came to pass in those days, that she was sick, and died: whom when they had washed, they laid her in an upper chamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7655,51 +7687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அங்கே எட்டு வருஷமாய்க் கட்டிலின்மேல் திமிர்வாதமுள்ளவனாய்க் கிடந்த ஐனேயா என்னும் பேருள்ள ஒரு மனுஷனைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[3. And as he journeyed, he came near Damascus: and suddenly there shined round about him a light from heaven:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7764,51 +7796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சவுல் எருசலேமுக்கு வந்து, சீஷருடனே சேர்ந்துகொள்ளப் பார்த்தான்; அவர்கள் அவனைச் சீஷனென்று நம்பாமல் எல்லாரும் அவனுக்குப் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And it came to pass in those days, that she was sick, and died: whom when they had washed, they laid her in an upper chamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7873,51 +7905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பர்னபா என்பவன் அவனைச் சேர்த்துக்கொண்டு, அப்போஸ்தலரிடத்தில் அழைத்துக்கொண்டுபோய், வழியிலே அவன் கர்த்தரைக் கண்ட விதத்தையும், அவர் அவனுடனே பேசினதையும், தமஸ்குவில் அவன் இயேசுவின் நாமத்தினாலே தைரியமாய்ப் பிரசங்கித்ததையும் அவர்களுக்கு விவரித்துச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[38. And forasmuch as Lydda was nigh to Joppa, and the disciples had heard that Peter was there, they sent unto him two men, desiring him that he would not delay to come to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7982,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பர்னபா என்பவன் அவனைச் சேர்த்துக்கொண்டு, அப்போஸ்தலரிடத்தில் அழைத்துக்கொண்டுபோய், வழியிலே அவன் கர்த்தரைக் கண்ட விதத்தையும், அவர் அவனுடனே பேசினதையும், தமஸ்குவில் அவன் இயேசுவின் நாமத்தினாலே தைரியமாய்ப் பிரசங்கித்ததையும் அவர்களுக்கு விவரித்துச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[38. And forasmuch as Lydda was nigh to Joppa, and the disciples had heard that Peter was there, they sent unto him two men, desiring him that he would not delay to come to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8091,51 +8123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பர்னபா என்பவன் அவனைச் சேர்த்துக்கொண்டு, அப்போஸ்தலரிடத்தில் அழைத்துக்கொண்டுபோய், வழியிலே அவன் கர்த்தரைக் கண்ட விதத்தையும், அவர் அவனுடனே பேசினதையும், தமஸ்குவில் அவன் இயேசுவின் நாமத்தினாலே தைரியமாய்ப் பிரசங்கித்ததையும் அவர்களுக்கு விவரித்துச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[38. And forasmuch as Lydda was nigh to Joppa, and the disciples had heard that Peter was there, they sent unto him two men, desiring him that he would not delay to come to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8200,51 +8232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதன்பின்பு அவன் எருசலேமிலே அவர்களிடத்தில் போக்கும் வரத்துமாயிருந்து;]]></a:t>
+              <a:t><![CDATA[39. Then Peter arose and went with them. When he was come, they brought him into the upper chamber: and all the widows stood by him weeping, and showing the coats and garments which Dorcas made, while she was with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8309,51 +8341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தராகிய இயேசுவின் நாமத்தினாலே தைரியமாய்ப் பிரசங்கித்து, கிரேக்கருடனே பேசித் தர்க்கித்தான், அவர்களோ அவனைக் கொலைசெய்ய எத்தனம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[39. Then Peter arose and went with them. When he was come, they brought him into the upper chamber: and all the widows stood by him weeping, and showing the coats and garments which Dorcas made, while she was with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8418,51 +8450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தராகிய இயேசுவின் நாமத்தினாலே தைரியமாய்ப் பிரசங்கித்து, கிரேக்கருடனே பேசித் தர்க்கித்தான், அவர்களோ அவனைக் கொலைசெய்ய எத்தனம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[39. Then Peter arose and went with them. When he was come, they brought him into the upper chamber: and all the widows stood by him weeping, and showing the coats and garments which Dorcas made, while she was with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8527,51 +8559,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. சகோதரரோ அதை அறிந்து, அவனைச் செசுரியாவுக்கு அழைத்துக்கொண்டுபோய், தர்சுவுக்கு அனுப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[40. But Peter put them all forth, and kneeled down, and prayed; and turning him to the body said, Tabitha, arise. And she opened her eyes: and when she saw Peter, she sat up.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. But Peter put them all forth, and kneeled down, and prayed; and turning him to the body said, Tabitha, arise. And she opened her eyes: and when she saw Peter, she sat up.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. But Peter put them all forth, and kneeled down, and prayed; and turning him to the body said, Tabitha, arise. And she opened her eyes: and when she saw Peter, she sat up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8636,51 +8886,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பேதுரு அவனைப் பார்த்து: ஐனேயாவே, இயேசுகிறிஸ்து உன்னைக் குணமாக்குகிறார்; நீ எழுந்து, உன் படுக்கையை நீயே போட்டுக்கொள் என்றான். உடனே அவன் எழுந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And he fell to the earth, and heard a voice saying unto him, Saul, Saul, why persecute you me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And he gave her his hand, and lifted her up, and when he had called the saints and widows, presented her alive.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And he gave her his hand, and lifted her up, and when he had called the saints and widows, presented her alive.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And it was known throughout all Joppa; and many believed in the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And it was known throughout all Joppa; and many believed in the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And it came to pass, that he tarried many days in Joppa with one Simon a tanner.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And it came to pass, that he tarried many days in Joppa with one Simon a tanner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8745,51 +9649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பேதுரு அவனைப் பார்த்து: ஐனேயாவே, இயேசுகிறிஸ்து உன்னைக் குணமாக்குகிறார்; நீ எழுந்து, உன் படுக்கையை நீயே போட்டுக்கொள் என்றான். உடனே அவன் எழுந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And he fell to the earth, and heard a voice saying unto him, Saul, Saul, why persecute you me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8824,51 +9728,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044066" r:id="rId1"/>
+    <p:sldLayoutId id="2478604197" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9460,54 +10364,118 @@
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9620,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And all that dwelt at Lydda and Saron saw him, and turned to the Lord.]]></a:t>
+              <a:t><![CDATA[5. அதற்கு அவன்: ஆண்டவரே, நீர் யார், என்றான். அதற்குக் கர்த்தர்: நீ துன்பப்படுத்துகிற இயேசு நானே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Now there was at Joppa a certain disciple named Tabitha, which by interpretation is called]]></a:t>
+              <a:t><![CDATA[முள்ளில் உதைக்கிறது உனக்குக் கடினமாம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Dorcas: this woman was full of good works and kind acts which she did.]]></a:t>
+              <a:t><![CDATA[6. அவன் நடுங்கித் திகைத்து: ஆண்டவரே, நான் என்னசெய்யச் சித்தமாயிருக்கிறீர் என்றான். அதற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And it came to pass in those days, that she was sick, and died: whom when they had washed, they]]></a:t>
+              <a:t><![CDATA[கர்த்தர்: நீ எழுந்து, பட்டணத்துக்குள்ளே போ, நீ செய்யவேண்டியது அங்கே உனக்குச் சொல்லப்படும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[laid her in an upper chamber.]]></a:t>
+              <a:t><![CDATA[7. அவனுடனேகூடப் பிரயாணம்பண்ணின மனுஷர்கள் சத்தத்தைக் கேட்டும் ஒருவரையுங் காணாமல் பிரமித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And forasmuch as Lydda was nigh to Joppa, and the disciples had heard that Peter was there, they]]></a:t>
+              <a:t><![CDATA[நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sent unto him two men, desiring him that he would not delay to come to them.]]></a:t>
+              <a:t><![CDATA[8. சவுல் தரையிலிருந்தெழுந்து, தன் கண்களைத் திறந்தபோது ஒருவரையுங் காணவில்லை. அப்பொழுது கைலாகு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. Then Peter arose and went with them. When he was come, they brought him into the upper chamber:]]></a:t>
+              <a:t><![CDATA[கொடுத்து, அவனைத் தமஸ்குவுக்குக் கூட்டிக்கொண்டுபோனார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all the widows stood by him weeping, and showing the coats and garments which Dorcas made, while]]></a:t>
+              <a:t><![CDATA[9. அவன் மூன்று நாள் பார்வையில்லாதவனாய்ப் புசியாமலும் குடியாமலும் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she was with them.]]></a:t>
+              <a:t><![CDATA[10. தமஸ்குவிலே அனனியா என்னும்பேருள்ள ஒரு சீஷன் இருந்தான். அவனுக்குக் கர்த்தர் தரிசனமாகி: அனனியாவே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then had the churches rest throughout all Judaea and Galilee and Samaria, and were edified; and]]></a:t>
+              <a:t><![CDATA[1. சவுல் என்பவன் இன்னுங் கர்த்தருடைய சீஷரைப் பயமுறுத்திக் கொலை செய்யும்படி சீறிப் பிரதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. But Peter put them all forth, and kneeled down, and prayed; and turning him to the body said,]]></a:t>
+              <a:t><![CDATA[என்றார். அவன்: ஆண்டவரே, இதோ, அடியேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Tabitha, arise. And she opened her eyes: and when she saw Peter, she sat up.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது கர்த்தர்: நீ எழுந்து நேர்த்தெருவு என்னப்பட்ட தெருவுக்குப்போய், யூதாவின் வீட்டிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And he gave her his hand, and lifted her up, and when he had called the saints and widows,]]></a:t>
+              <a:t><![CDATA[தர்சுபட்டணத்தானாகிய சவுல் என்னும் பேருள்ள ஒருவனைத் தேடு; அவன் இப்பொழுது ஜெபம்பண்ணுகிறான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[presented her alive.]]></a:t>
+              <a:t><![CDATA[12. அனனியா என்னும் பேருள்ள ஒருமனுஷன் தன்னிடத்தில் வரவும், தான் பார்வையடையவும்படி தன்மேல் கைவைக்கவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And it was known throughout all Joppa; and many believed in the Lord.]]></a:t>
+              <a:t><![CDATA[தரிசனங்கண்டான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And it came to pass, that he tarried many days in Joppa with one Simon a tanner.]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அனனியா: ஆண்டவரே, இந்த மனுஷன் எருசலேமிலுள்ள உம்முடைய பரிசுத்தவான்களுக்கு எத்தனையோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Saul, yet breathing out threatenings and slaughter against the disciples of the Lord, went]]></a:t>
+              <a:t><![CDATA[பொல்லாங்குகளைச் செய்தானென்று அவனைக்குறித்து அநேகரால் கேள்விப்பட்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the high priest,]]></a:t>
+              <a:t><![CDATA[14. இங்கேயும் உம்முடைய நாமத்தைத் தொழுதுகொள்ளுகிற யாவரையுங் கட்டும்படி அவன் பிரதான ஆசாரியர்களால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And desired of him letters to Damascus to the synagogues, that if he found any of this way,]]></a:t>
+              <a:t><![CDATA[அதிகாரம் பெற்றிருக்கிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whether they were men or women, he might bring them bound unto Jerusalem.]]></a:t>
+              <a:t><![CDATA[15. அதற்குக் கர்த்தர் நீ போ; அவன் புறஜாதிகளுக்கும் ராஜாக்களுக்கும் இஸ்ரவேல் புத்திரருக்கும் என்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[walking in the fear of the Lord, and in the comfort of the Holy Spirit, were multiplied.]]></a:t>
+              <a:t><![CDATA[ஆசாரியரிடத்திற்குப் போய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And as he journeyed, he came near Damascus: and suddenly there shined round about him a light]]></a:t>
+              <a:t><![CDATA[நாமத்தை அறிவிக்கிறதற்காக நான் தெரிந்துகொண்ட பாத்திரமாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from heaven:]]></a:t>
+              <a:t><![CDATA[16. அவன் என்னுடைய நாமத்தினிமித்தம் எவ்வளவாய்ப் பாடுபடவேண்டுமென்பதை நான் அவனுக்குக் காண்பிப்பேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he fell to the earth, and heard a voice saying unto him, Saul, Saul, why persecute you me?]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அனனியா போய், வீட்டுக்குள் பிரவேசித்து, அவன்மேல் கையை வைத்து சகோதரனாகிய சவுலே, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he said, Who are you, Lord? And the Lord said, I am Jesus whom you persecute: it is hard for]]></a:t>
+              <a:t><![CDATA[வந்தவழியிலே உனக்குத் தரிசனமான இயேசுவாகிய கர்த்தர், நீ பார்வையடையும்படிக்கும் பரிசுத்த ஆவியினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you to kick against the pricks.]]></a:t>
+              <a:t><![CDATA[நிரப்பப்படும்படிக்கும் என்னை அனுப்பினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he trembling and astonished said, Lord, what will you have me to do? And the Lord said unto]]></a:t>
+              <a:t><![CDATA[18. உடனே அவன் கண்களிலிருந்து மீன் செதிள்கள் போன்றவைகள் விழுந்தது. அவன் பார்வையடைந்து, எழுந்திருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, Arise, and go into the city, and it shall be told you what you must do.]]></a:t>
+              <a:t><![CDATA[ஞானஸ்நானம் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the men which journeyed with him stood speechless, hearing a voice, but seeing no man.]]></a:t>
+              <a:t><![CDATA[19. பின்பு அவன் போஜனம்பண்ணி பெலப்பட்டான். சவுல் தமஸ்குவிலுள்ள சீஷருடனே சிலநாள் இருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Saul arose from the earth; and when his eyes were opened, he saw no man: but they led him by]]></a:t>
+              <a:t><![CDATA[20. தாமதமின்றி, கிறிஸ்து தேவனுடைய குமாரனென்று ஆலயங்களிலே பிரசங்கித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the hand, and brought him into Damascus.]]></a:t>
+              <a:t><![CDATA[21. கேட்டவர்களெல்லாரும் ஆச்சரியப்பட்டு: எருசலேமில் இந்த நாமத்தைத் தொழுதுகொள்ளுகிறவர்களை நாசமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And it came to pass, as Peter passed throughout all quarters, he came down also to the saints]]></a:t>
+              <a:t><![CDATA[2. யூதமார்க்கத்தாராகிய புருஷரையாகிலும் ஸ்திரீகளையாகிலும் தான் கண்டுபிடித்தால், அவர்களைக் கட்டி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he was three days without sight, and neither did eat nor drink.]]></a:t>
+              <a:t><![CDATA[இங்கேயும் அப்படிப்பட்டவர்களைக் கட்டிப் பிரதான ஆசாரியர்களிடத்திற்குக் கொண்டுபோகும்படி வந்தவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And there was a certain disciple at Damascus, named Ananias; and to him said the Lord in a]]></a:t>
+              <a:t><![CDATA[இவனல்லவா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vision, Ananias. And he said, Behold, I am here, Lord.]]></a:t>
+              <a:t><![CDATA[22. சவுல் அதிகமாகத் திடன்கொண்டு, இவரே கிறிஸ்துவென்று திருஷ்டாந்தப்படுத்தி, தமஸ்குவில் குடியிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the Lord said unto him, Arise, and go into the street which is called Straight, and enquire]]></a:t>
+              <a:t><![CDATA[யூதர்களைக் கலங்கப்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the house of Judas for one called Saul, of Tarsus: for, behold, he prays,]]></a:t>
+              <a:t><![CDATA[23. அநேகநாள் சென்றபின்பு, யூதர்கள் அவனைக் கொலைசெய்யும்படி ஆலோசனை பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And has seen in a vision a man named Ananias coming in, and putting his hand on him, that he]]></a:t>
+              <a:t><![CDATA[24. அவர்களுடைய யோசனை சவுலுக்குத் தெரியவந்தது. அவனைக் கொலைசெய்யும்படி அவர்கள் இரவும் பகலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[might receive his sight.]]></a:t>
+              <a:t><![CDATA[கோட்டைவாசல்களைக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then Ananias answered, Lord, I have heard by many of this man, how much evil he has done to your]]></a:t>
+              <a:t><![CDATA[25. சீஷர்கள் இராத்திரியிலே அவனைக் கூட்டிக்கொண்டுபோய், ஒரு கூடையிலே வைத்து, மதில்வழியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saints at Jerusalem:]]></a:t>
+              <a:t><![CDATA[இறக்கிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And here he has authority from the chief priests to bind all that call on your name.]]></a:t>
+              <a:t><![CDATA[26. சவுல் எருசலேமுக்கு வந்து, சீஷருடனே சேர்ந்துகொள்ளப் பார்த்தான்; அவர்கள் அவனைச் சீஷனென்று நம்பாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which dwelt at Lydda.]]></a:t>
+              <a:t><![CDATA[எருசலேமுக்குக் கொண்டுவரும்படி, தமஸ்குவிலுள்ள ஜெபஆலயங்களுக்கு நிருபங்களைக் கேட்டு வாங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But the Lord said unto him, Go your way: for he is a chosen vessel unto me, to bear my name]]></a:t>
+              <a:t><![CDATA[எல்லாரும் அவனுக்குப் பயந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the Gentiles, and kings, and the children of Israel:]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது பர்னபா என்பவன் அவனைச் சேர்த்துக்கொண்டு, அப்போஸ்தலரிடத்தில் அழைத்துக்கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For I will show him how great things he must suffer for my name's sake.]]></a:t>
+              <a:t><![CDATA[வழியிலே அவன் கர்த்தரைக் கண்ட விதத்தையும், அவர் அவனுடனே பேசினதையும், தமஸ்குவில் அவன் இயேசுவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Ananias went his way, and entered into the house; and putting his hands on him said, Brother]]></a:t>
+              <a:t><![CDATA[நாமத்தினாலே தைரியமாய்ப் பிரசங்கித்ததையும் அவர்களுக்கு விவரித்துச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Saul, the Lord, even Jesus, that appeared unto you in the way as you came, has sent me, that you]]></a:t>
+              <a:t><![CDATA[28. அதன்பின்பு அவன் எருசலேமிலே அவர்களிடத்தில் போக்கும் வரத்துமாயிருந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[might receive your sight, and be filled with the Holy Spirit.]]></a:t>
+              <a:t><![CDATA[29. கர்த்தராகிய இயேசுவின் நாமத்தினாலே தைரியமாய்ப் பிரசங்கித்து, கிரேக்கருடனே பேசித் தர்க்கித்தான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And immediately there fell from his eyes as it had been scales: and he received sight forthwith,]]></a:t>
+              <a:t><![CDATA[அவர்களோ அவனைக் கொலைசெய்ய எத்தனம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and arose, and was baptized.]]></a:t>
+              <a:t><![CDATA[30. சகோதரரோ அதை அறிந்து, அவனைச் செசுரியாவுக்கு அழைத்துக்கொண்டுபோய், தர்சுவுக்கு அனுப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And when he had received food, he was strengthened. Then was Saul certain days with the]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது யூதேயா கலிலேயா சமாரியா நாடுகளிலெங்கும் சபைகள் சமாதானம் பெற்று, பக்திவிருத்தியடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[disciples which were at Damascus.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குப் பயப்படுகிற பயத்தோடும், பரிசுத்த ஆவியின் ஆறுதலோடும் நடந்து பெருகின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And there he found a certain man named Aeneas, which had kept his bed eight years, and was sick]]></a:t>
+              <a:t><![CDATA[3. அவன் பிரயாணமாய்ப் போய், தமஸ்குவுக்குச் சமீபித்தபோது சடிதியிலே வானத்திலிருந்து ஒரு ஒளி அவனைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And immediately he preached Christ in the synagogues, that he is the Son of God.]]></a:t>
+              <a:t><![CDATA[32. பேதுரு போய் எல்லாரையும் சந்தித்துவருகையில், அவன் லித்தா ஊரிலே குடியிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But all that heard him were amazed, and said; Is not this he that destroyed them which called on]]></a:t>
+              <a:t><![CDATA[பரிசுத்தவான்களிடத்திற்கும் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this name in Jerusalem, and came here for that intent, that he might bring them bound unto the chief]]></a:t>
+              <a:t><![CDATA[33. அங்கே எட்டு வருஷமாய்க் கட்டிலின்மேல் திமிர்வாதமுள்ளவனாய்க் கிடந்த ஐனேயா என்னும் பேருள்ள ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priests?]]></a:t>
+              <a:t><![CDATA[மனுஷனைக் கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But Saul increased the more in strength, and confounded the Jews which dwelt at Damascus,]]></a:t>
+              <a:t><![CDATA[34. பேதுரு அவனைப் பார்த்து: ஐனேயாவே, இயேசுகிறிஸ்து உன்னைக் குணமாக்குகிறார்; நீ எழுந்து, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[proving that this is very Christ.]]></a:t>
+              <a:t><![CDATA[படுக்கையை நீயே போட்டுக்கொள் என்றான். உடனே அவன் எழுந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And after that many days were fulfilled, the Jews took counsel to kill him:]]></a:t>
+              <a:t><![CDATA[35. லித்தாவிலும் சாரோனிலும் குடியிருந்தவர்களெல்லாரும் அவனைக் கண்டு, கர்த்தரிடத்தில் திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. But their laying await was known of Saul. And they watched the gates day and night to kill him.]]></a:t>
+              <a:t><![CDATA[36. யோப்பா பட்டணத்தில் கிரேக்குப்பாஷையிலே தொற்காள் என்று அர்த்தங்கொள்ளும் தபீத்தாள் என்னும் பேருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then the disciples took him by night, and let him down by the wall in a basket.]]></a:t>
+              <a:t><![CDATA[ஒரு சீஷி இருந்தாள்; அவள் நற்கிரியைகளையும் தருமங்களையும் மிகுதியாய்ச் செய்துகொண்டுவந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And when Saul was come to Jerusalem, he assayed to join himself to the disciples: but they were]]></a:t>
+              <a:t><![CDATA[37. அந்நாட்களில் அவள் வியாதிப்பட்டு மரணமடைந்தாள். அவளைக் குளிப்பாட்டி, மேல்வீட்டிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the palsy.]]></a:t>
+              <a:t><![CDATA[சுற்றிப் பிரகாசித்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all afraid of him, and believed not that he was a disciple.]]></a:t>
+              <a:t><![CDATA[கிடத்திவைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But Barnabas took him, and brought him to the apostles, and declared unto them how he had seen]]></a:t>
+              <a:t><![CDATA[38. யோப்பா பட்டணம் லித்தா ஊருக்குச் சமீபமானபடியினாலே, பேதுரு அவ்விடத்தில் இருக்கிறானென்று சீஷர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Lord in the way, and that he had spoken to him, and how he had preached boldly at Damascus in]]></a:t>
+              <a:t><![CDATA[கேள்விப்பட்டு, தாமதமில்லாமல் தங்களிடத்தில் வரவேண்டுமென்று சொல்லும்படி இரண்டு மனுஷரை அவனிடத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the name of Jesus.]]></a:t>
+              <a:t><![CDATA[அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he was with them coming in and going out at Jerusalem.]]></a:t>
+              <a:t><![CDATA[39. பேதுரு எழுந்து, அவர்களுடனே கூடப்போனான். அவன் போய்ச் சேர்ந்தபொழுது, அவர்கள் அவனை மேல்வீட்டுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And he spoke boldly in the name of the Lord Jesus, and disputed against the Grecians: but they]]></a:t>
+              <a:t><![CDATA[அழைத்துக்கொண்டு போனார்கள். அப்பொழுது விதவைகளெல்லாரும் அழுது, தொற்காள் தங்களுடனே கூட இருக்கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[went about to slay him.]]></a:t>
+              <a:t><![CDATA[செய்திருந்த அங்கிகளையும் வஸ்திரங்களையும் காண்பித்து, அவனைச் சூழ்ந்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +20224,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Which when the brethren knew, they brought him down to Caesarea, and sent him forth to Tarsus.]]></a:t>
+              <a:t><![CDATA[40. பேதுரு எல்லாரையும் வெளியே போகச்செய்து, முழங்காற்படியிட்டு ஜெபம்பண்ணி, பிரேதத்தின் புறமாய்த்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[திரும்பி: தபீத்தாளே, எழுந்திரு என்றான். அப்பொழுது அவள் தன் கண்களைத் திறந்து, பேதுருவைப் பார்த்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உட்கார்ந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +20620,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Peter said unto him, Aeneas, Jesus Christ makes you whole: arise, and make your bed. And he]]></a:t>
+              <a:t><![CDATA[4. அவன் தரையிலே விழுந்தான். அப்பொழுது: சவுலே, சவுலே, நீ என்னை ஏன் துன்பப்படுத்துகிறாய் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. அவன் அவளுக்குக் கைகொடுத்து, அவளை எழுந்திருக்கப்பண்ணி, பரிசுத்தவான்களையும் விதவைகளையும் அழைத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவளை உயிருள்ளவளாக அவர்கள் முன் நிறுத்தினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. இது யோப்பா பட்டணம் எங்கும் தெரியவந்தது. அப்பொழுது அநேகர் கர்த்தரிடத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விசுவாசமுள்ளவர்களானார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. பின்பு அவன் யோப்பா பட்டணத்தில் தோல் பதனிடுகிறவனாகிய சீமோன் என்னும் ஒருவனிடத்தில் அநேகநாள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்போஸ்தலர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[arose immediately.]]></a:t>
+              <a:t><![CDATA[தன்னுடனே சொல்லுகிற ஒரு சத்தத்தைக் கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19581,91 +21605,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[அப்போஸ்தலர் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +21715,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19866,51 +21890,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>77</Slides>
+  <Slides>85</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>