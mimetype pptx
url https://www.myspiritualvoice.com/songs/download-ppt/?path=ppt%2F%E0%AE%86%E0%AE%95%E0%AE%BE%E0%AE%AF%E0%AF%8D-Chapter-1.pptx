--- v1 (2026-07-18)
+++ v2 (2026-11-02)
@@ -53,50 +53,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,50 +116,54 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,53 +292,57 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் திரளாய் விதைத்தும் கொஞ்சமாய் அறுத்துக்கொண்டுவருகிறீர்கள்; நீங்கள் புசித்தும் திருப்தியாகவில்லை; குடித்தும் பரிபூரணமடையவில்லை; நீங்கள் வஸ்திரம் உடுத்தியும் ஒருவனுக்கும் குளிர்விடவில்லை; கூலியைச் சம்பாதிக்கிறவன் பொத்தலான பையிலே போடுகிறவனாய் அதைச் சம்பாதிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[4. Is it time for you, O all of you, to dwell in your covered over houses, and this house lie waste?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் திரளாய் விதைத்தும் கொஞ்சமாய் அறுத்துக்கொண்டுவருகிறீர்கள்; நீங்கள் புசித்தும் திருப்தியாகவில்லை; குடித்தும் பரிபூரணமடையவில்லை; நீங்கள் வஸ்திரம் உடுத்தியும் ஒருவனுக்கும் குளிர்விடவில்லை; கூலியைச் சம்பாதிக்கிறவன் பொத்தலான பையிலே போடுகிறவனாய் அதைச் சம்பாதிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[5. Now therefore thus says the LORD of hosts; Consider your ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் திரளாய் விதைத்தும் கொஞ்சமாய் அறுத்துக்கொண்டுவருகிறீர்கள்; நீங்கள் புசித்தும் திருப்தியாகவில்லை; குடித்தும் பரிபூரணமடையவில்லை; நீங்கள் வஸ்திரம் உடுத்தியும் ஒருவனுக்கும் குளிர்விடவில்லை; கூலியைச் சம்பாதிக்கிறவன் பொத்தலான பையிலே போடுகிறவனாய் அதைச் சம்பாதிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. All of you have sown much, and bring in little; all of you eat, but all of you have not enough; all of you drink, but all of you are not filled with drink; all of you clothe you, but there is none warm; and he that earns wages earns wages to put it into a bag with holes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்கள் வழிகளைச் சிந்தித்துப் பாருங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. All of you have sown much, and bring in little; all of you eat, but all of you have not enough; all of you drink, but all of you are not filled with drink; all of you clothe you, but there is none warm; and he that earns wages earns wages to put it into a bag with holes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் மலையின்மேல் ஏறிப்போய், மரங்களை கொண்டுவந்து, ஆலயத்தைக் கட்டுங்கள்; அதின்பேரில் நான் பிரியமாயிருப்பேன், அதில் என் மகிமை விளங்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. All of you have sown much, and bring in little; all of you eat, but all of you have not enough; all of you drink, but all of you are not filled with drink; all of you clothe you, but there is none warm; and he that earns wages earns wages to put it into a bag with holes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் மலையின்மேல் ஏறிப்போய், மரங்களை கொண்டுவந்து, ஆலயத்தைக் கட்டுங்கள்; அதின்பேரில் நான் பிரியமாயிருப்பேன், அதில் என் மகிமை விளங்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. Thus says the LORD of hosts; Consider your ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதிகமாய் வருமென்று நீங்கள் எதிர்பார்த்திருந்தும், இதோ, கொஞ்சம் கிடைத்தது; நீங்கள் அறுத்து வீட்டுக்குக் கொண்டுவந்தும், நான் அதை ஊதிப்போடுகிறேன்; எதினிமித்தமென்றால், என் வீடு பாழாய்க்கிடக்கும்போது நீங்கள் எல்லாரும் அவனவன் தன் தன் வீட்டிற்கு ஓடிப்போகிறீர்களே, இதினிமித்தமே என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. Go up to the mountain, and bring wood, and build the house; and I will take pleasure in it, and I will be glorified, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதிகமாய் வருமென்று நீங்கள் எதிர்பார்த்திருந்தும், இதோ, கொஞ்சம் கிடைத்தது; நீங்கள் அறுத்து வீட்டுக்குக் கொண்டுவந்தும், நான் அதை ஊதிப்போடுகிறேன்; எதினிமித்தமென்றால், என் வீடு பாழாய்க்கிடக்கும்போது நீங்கள் எல்லாரும் அவனவன் தன் தன் வீட்டிற்கு ஓடிப்போகிறீர்களே, இதினிமித்தமே என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. Go up to the mountain, and bring wood, and build the house; and I will take pleasure in it, and I will be glorified, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதிகமாய் வருமென்று நீங்கள் எதிர்பார்த்திருந்தும், இதோ, கொஞ்சம் கிடைத்தது; நீங்கள் அறுத்து வீட்டுக்குக் கொண்டுவந்தும், நான் அதை ஊதிப்போடுகிறேன்; எதினிமித்தமென்றால், என் வீடு பாழாய்க்கிடக்கும்போது நீங்கள் எல்லாரும் அவனவன் தன் தன் வீட்டிற்கு ஓடிப்போகிறீர்களே, இதினிமித்தமே என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. All of you looked for much, and, lo it came to little; and when all of you brought it home, I did blow upon it. Why? says the LORD of hosts. Because of mine house that is waste, and all of you run every man unto his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதலால் உங்கள்மேல் இருக்கிற வானம் பனியைப் பெய்யாமலும், பூமி பலனைக் கெடாமலும் போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. All of you looked for much, and, lo it came to little; and when all of you brought it home, I did blow upon it. Why? says the LORD of hosts. Because of mine house that is waste, and all of you run every man unto his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய தரியு அரசாண்ட இரண்டாம் வருஷம் ஆறாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுக்கும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுக்கும் உண்டாகி, அவர் சொன்னது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[1. In the second year of Darius the king, in the sixth month, in the first day of the month, came the word of the LORD by Haggai the prophet unto Zerubbabel the son of Shealtiel, governor of Judah, and to Joshua the son of Josedech, the high priest, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் நிலத்தின்மேலும், மலைகளின்மேலும், தானியத்தின்மேலும், புது திராட்சரசத்தின்மேலும், எண்ணெயின்மேலும், பூமியில் விளைகிற எல்லாவற்றின்மேலும் மனுஷரின்மேலும், மிருகங்களின்மேலும், கைப்பாடு அனைத்தின்மேலும் வறட்சியை வருவித்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. All of you looked for much, and, lo it came to little; and when all of you brought it home, I did blow upon it. Why? says the LORD of hosts. Because of mine house that is waste, and all of you run every man unto his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் நிலத்தின்மேலும், மலைகளின்மேலும், தானியத்தின்மேலும், புது திராட்சரசத்தின்மேலும், எண்ணெயின்மேலும், பூமியில் விளைகிற எல்லாவற்றின்மேலும் மனுஷரின்மேலும், மிருகங்களின்மேலும், கைப்பாடு அனைத்தின்மேலும் வறட்சியை வருவித்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. All of you looked for much, and, lo it came to little; and when all of you brought it home, I did blow upon it. Why? says the LORD of hosts. Because of mine house that is waste, and all of you run every man unto his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் நிலத்தின்மேலும், மலைகளின்மேலும், தானியத்தின்மேலும், புது திராட்சரசத்தின்மேலும், எண்ணெயின்மேலும், பூமியில் விளைகிற எல்லாவற்றின்மேலும் மனுஷரின்மேலும், மிருகங்களின்மேலும், கைப்பாடு அனைத்தின்மேலும் வறட்சியை வருவித்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. Therefore the heaven over you is stayed from dew, and the earth is stayed from her fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனும், ஜனத்தில் மீதியான அனைவரும் தங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்கும், தங்கள் தேவனாகிய கர்த்தர் அனுப்பின ஆகாய் என்னும் தீர்க்கதரிசியினுடைய வார்த்தைகளுக்கும் செவிகொடுத்தார்கள், ஜனங்கள் கர்த்தருக்கு முன்பாகப் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And I called for a drought upon the land, and upon the mountains, and upon the corn, and upon the new wine, and upon the oil, and upon that which the ground brings forth, and upon men, and upon cattle, and upon all the labour of the hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனும், ஜனத்தில் மீதியான அனைவரும் தங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்கும், தங்கள் தேவனாகிய கர்த்தர் அனுப்பின ஆகாய் என்னும் தீர்க்கதரிசியினுடைய வார்த்தைகளுக்கும் செவிகொடுத்தார்கள், ஜனங்கள் கர்த்தருக்கு முன்பாகப் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And I called for a drought upon the land, and upon the mountains, and upon the corn, and upon the new wine, and upon the oil, and upon that which the ground brings forth, and upon men, and upon cattle, and upon all the labour of the hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனும், ஜனத்தில் மீதியான அனைவரும் தங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்கும், தங்கள் தேவனாகிய கர்த்தர் அனுப்பின ஆகாய் என்னும் தீர்க்கதரிசியினுடைய வார்த்தைகளுக்கும் செவிகொடுத்தார்கள், ஜனங்கள் கர்த்தருக்கு முன்பாகப் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And I called for a drought upon the land, and upon the mountains, and upon the corn, and upon the new wine, and upon the oil, and upon that which the ground brings forth, and upon men, and upon cattle, and upon all the labour of the hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கர்த்தருடைய தூதனாகிய ஆகாய், கர்த்தர் தூதனுப்பிய வார்த்தையின்படி ஜனங்களை நோக்கி: நான் உங்களோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Then Zerubbabel the son of Shealtiel, and Joshua the son of Josedech, the high priest, with all the remnant of the people, obeyed the voice of the LORD their God, and the words of Haggai the prophet, as the LORD their God had sent him, and the people did fear before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கர்த்தருடைய தூதனாகிய ஆகாய், கர்த்தர் தூதனுப்பிய வார்த்தையின்படி ஜனங்களை நோக்கி: நான் உங்களோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Then Zerubbabel the son of Shealtiel, and Joshua the son of Josedech, the high priest, with all the remnant of the people, obeyed the voice of the LORD their God, and the words of Haggai the prophet, as the LORD their God had sent him, and the people did fear before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுடைய ஆவியையும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுடைய ஆவியையும், ஜனத்தில் மீதியான எல்லாருடைய ஆவியையும் எழுப்பினார்; அவர்கள் வந்து, தங்கள் தேவனாகிய கர்த்தரின் ஆலயத்திலே வேலைசெய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then Zerubbabel the son of Shealtiel, and Joshua the son of Josedech, the high priest, with all the remnant of the people, obeyed the voice of the LORD their God, and the words of Haggai the prophet, as the LORD their God had sent him, and the people did fear before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுடைய ஆவியையும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுடைய ஆவியையும், ஜனத்தில் மீதியான எல்லாருடைய ஆவியையும் எழுப்பினார்; அவர்கள் வந்து, தங்கள் தேவனாகிய கர்த்தரின் ஆலயத்திலே வேலைசெய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then Zerubbabel the son of Shealtiel, and Joshua the son of Josedech, the high priest, with all the remnant of the people, obeyed the voice of the LORD their God, and the words of Haggai the prophet, as the LORD their God had sent him, and the people did fear before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய தரியு அரசாண்ட இரண்டாம் வருஷம் ஆறாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுக்கும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுக்கும் உண்டாகி, அவர் சொன்னது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[1. In the second year of Darius the king, in the sixth month, in the first day of the month, came the word of the LORD by Haggai the prophet unto Zerubbabel the son of Shealtiel, governor of Judah, and to Joshua the son of Josedech, the high priest, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுடைய ஆவியையும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுடைய ஆவியையும், ஜனத்தில் மீதியான எல்லாருடைய ஆவியையும் எழுப்பினார்; அவர்கள் வந்து, தங்கள் தேவனாகிய கர்த்தரின் ஆலயத்திலே வேலைசெய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then spoke Haggai the LORD's messenger in the LORD's message unto the people, saying, I am with you, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2909,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தரியு ராஜாவின் இரண்டாம் வருஷம் ஆறாம் மாதம் இருபத்துநாலாந்தேதியிலே இது நடந்தது.]]></a:t>
+              <a:t><![CDATA[13. Then spoke Haggai the LORD's messenger in the LORD's message unto the people, saying, I am with you, says the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And the LORD stirred up the spirit of Zerubbabel the son of Shealtiel, governor of Judah, and the spirit of Joshua the son of Josedech, the high priest, and the spirit of all the remnant of the people; and they came and did work in the house of the LORD of hosts, their God,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And the LORD stirred up the spirit of Zerubbabel the son of Shealtiel, governor of Judah, and the spirit of Joshua the son of Josedech, the high priest, and the spirit of all the remnant of the people; and they came and did work in the house of the LORD of hosts, their God,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And the LORD stirred up the spirit of Zerubbabel the son of Shealtiel, governor of Judah, and the spirit of Joshua the son of Josedech, the high priest, and the spirit of all the remnant of the people; and they came and did work in the house of the LORD of hosts, their God,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. In the four and twentieth day of the sixth month, in the second year of Darius the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய தரியு அரசாண்ட இரண்டாம் வருஷம் ஆறாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுக்கும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுக்கும் உண்டாகி, அவர் சொன்னது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[1. In the second year of Darius the king, in the sixth month, in the first day of the month, came the word of the LORD by Haggai the prophet unto Zerubbabel the son of Shealtiel, governor of Judah, and to Joshua the son of Josedech, the high priest, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த ஜனங்கள் கர்த்தருடைய ஆலயத்தைக் கட்டுகிறதற்கு ஏற்றகாலம் இன்னும் வரவில்லை என்கிறார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. In the second year of Darius the king, in the sixth month, in the first day of the month, came the word of the LORD by Haggai the prophet unto Zerubbabel the son of Shealtiel, governor of Judah, and to Joshua the son of Josedech, the high priest, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த ஜனங்கள் கர்த்தருடைய ஆலயத்தைக் கட்டுகிறதற்கு ஏற்றகாலம் இன்னும் வரவில்லை என்கிறார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. Thus speaks the LORD of hosts, saying, This people say, The time is not come, the time that the LORD's house should be built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும் ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய்க் கர்த்தருடைய வார்த்தை உண்டாகி, அவர் சொல்லுகிறார்:]]></a:t>
+              <a:t><![CDATA[2. Thus speaks the LORD of hosts, saying, This people say, The time is not come, the time that the LORD's house should be built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்த வீடு பாழாய்க் கிடக்கும்போது, நீங்கள் மச்சுப்பாவப்பட்ட உங்கள் வீடுகளில் குடியிருக்கும்படியான காலம் இதுவோ?]]></a:t>
+              <a:t><![CDATA[3. Then came the word of the LORD by Haggai the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்போதும் சேனைகளின் கர்த்தர் சொல்லுகிறார்: உங்கள் வழிகளைச் சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[4. Is it time for you, O all of you, to dwell in your covered over houses, and this house lie waste?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414216" r:id="rId1"/>
+    <p:sldLayoutId id="2482590633" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3862,50 +4314,82 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. All of you have sown much, and bring in little; all of you eat, but all of you have not enough;]]></a:t>
+              <a:t><![CDATA[காலம் இதுவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you drink, but all of you are not filled with drink; all of you clothe you, but there is none]]></a:t>
+              <a:t><![CDATA[5. இப்போதும் சேனைகளின் கர்த்தர் சொல்லுகிறார்: உங்கள் வழிகளைச் சிந்தித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[warm; and he that earns wages earns wages to put it into a bag with holes.]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் திரளாய் விதைத்தும் கொஞ்சமாய் அறுத்துக்கொண்டுவருகிறீர்கள்; நீங்கள் புசித்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Thus says the LORD of hosts; Consider your ways.]]></a:t>
+              <a:t><![CDATA[திருப்தியாகவில்லை; குடித்தும் பரிபூரணமடையவில்லை; நீங்கள் வஸ்திரம் உடுத்தியும் ஒருவனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Go up to the mountain, and bring wood, and build the house; and I will take pleasure in it, and I]]></a:t>
+              <a:t><![CDATA[குளிர்விடவில்லை; கூலியைச் சம்பாதிக்கிறவன் பொத்தலான பையிலே போடுகிறவனாய் அதைச் சம்பாதிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will be glorified, says the LORD.]]></a:t>
+              <a:t><![CDATA[7. உங்கள் வழிகளைச் சிந்தித்துப் பாருங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. All of you looked for much, and, lo it came to little; and when all of you brought it home, I did]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் மலையின்மேல் ஏறிப்போய், மரங்களை கொண்டுவந்து, ஆலயத்தைக் கட்டுங்கள்; அதின்பேரில் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blow upon it. Why? says the LORD of hosts. Because of mine house that is waste, and all of you run]]></a:t>
+              <a:t><![CDATA[பிரியமாயிருப்பேன், அதில் என் மகிமை விளங்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every man unto his own house.]]></a:t>
+              <a:t><![CDATA[9. அதிகமாய் வருமென்று நீங்கள் எதிர்பார்த்திருந்தும், இதோ, கொஞ்சம் கிடைத்தது; நீங்கள் அறுத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Therefore the heaven over you is stayed from dew, and the earth is stayed from her fruit.]]></a:t>
+              <a:t><![CDATA[வீட்டுக்குக் கொண்டுவந்தும், நான் அதை ஊதிப்போடுகிறேன்; எதினிமித்தமென்றால், என் வீடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the second year of Darius the king, in the sixth month, in the first day of the month, came]]></a:t>
+              <a:t><![CDATA[1. ராஜாவாகிய தரியு அரசாண்ட இரண்டாம் வருஷம் ஆறாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை ஆகாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I called for a drought upon the land, and upon the mountains, and upon the corn, and upon]]></a:t>
+              <a:t><![CDATA[பாழாய்க்கிடக்கும்போது நீங்கள் எல்லாரும் அவனவன் தன் தன் வீட்டிற்கு ஓடிப்போகிறீர்களே, இதினிமித்தமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the new wine, and upon the oil, and upon that which the ground brings forth, and upon men, and upon]]></a:t>
+              <a:t><![CDATA[என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cattle, and upon all the labour of the hands.]]></a:t>
+              <a:t><![CDATA[10. ஆதலால் உங்கள்மேல் இருக்கிற வானம் பனியைப் பெய்யாமலும், பூமி பலனைக் கெடாமலும் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then Zerubbabel the son of Shealtiel, and Joshua the son of Josedech, the high priest, with all]]></a:t>
+              <a:t><![CDATA[11. நான் நிலத்தின்மேலும், மலைகளின்மேலும், தானியத்தின்மேலும், புது திராட்சரசத்தின்மேலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the remnant of the people, obeyed the voice of the LORD their God, and the words of Haggai the]]></a:t>
+              <a:t><![CDATA[எண்ணெயின்மேலும், பூமியில் விளைகிற எல்லாவற்றின்மேலும் மனுஷரின்மேலும், மிருகங்களின்மேலும், கைப்பாடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prophet, as the LORD their God had sent him, and the people did fear before the LORD.]]></a:t>
+              <a:t><![CDATA[அனைத்தின்மேலும் வறட்சியை வருவித்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then spoke Haggai the LORD's messenger in the LORD's message unto the people, saying, I am with]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, says the LORD.]]></a:t>
+              <a:t><![CDATA[பிரதான ஆசாரியனும், ஜனத்தில் மீதியான அனைவரும் தங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்கும், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the LORD stirred up the spirit of Zerubbabel the son of Shealtiel, governor of Judah, and]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் அனுப்பின ஆகாய் என்னும் தீர்க்கதரிசியினுடைய வார்த்தைகளுக்கும் செவிகொடுத்தார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the spirit of Joshua the son of Josedech, the high priest, and the spirit of all the remnant of the]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் கர்த்தருக்கு முன்பாகப் பயந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the word of the LORD by Haggai the prophet unto Zerubbabel the son of Shealtiel, governor of Judah,]]></a:t>
+              <a:t><![CDATA[என்னும் தீர்க்கதரிசியின் மூலமாய் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people; and they came and did work in the house of the LORD of hosts, their God,]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கர்த்தருடைய தூதனாகிய ஆகாய், கர்த்தர் தூதனுப்பிய வார்த்தையின்படி ஜனங்களை நோக்கி: நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7574,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. In the four and twentieth day of the sixth month, in the second year of Darius the king.]]></a:t>
+              <a:t><![CDATA[உங்களோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாய் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. பின்பு கர்த்தர் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுடைய ஆவியையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாய் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுடைய ஆவியையும், ஜனத்தில் மீதியான எல்லாருடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாய் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆவியையும் எழுப்பினார்; அவர்கள் வந்து, தங்கள் தேவனாகிய கர்த்தரின் ஆலயத்திலே வேலைசெய்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாய் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. தரியு ராஜாவின் இரண்டாம் வருஷம் ஆறாம் மாதம் இருபத்துநாலாந்தேதியிலே இது நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and to Joshua the son of Josedech, the high priest, saying,]]></a:t>
+              <a:t><![CDATA[தலைவனுக்கும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுக்கும் உண்டாகி, அவர் சொன்னது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Thus speaks the LORD of hosts, saying, This people say, The time is not come, the time that the]]></a:t>
+              <a:t><![CDATA[என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD's house should be built.]]></a:t>
+              <a:t><![CDATA[2. இந்த ஜனங்கள் கர்த்தருடைய ஆலயத்தைக் கட்டுகிறதற்கு ஏற்றகாலம் இன்னும் வரவில்லை என்கிறார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then came the word of the LORD by Haggai the prophet, saying,]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Is it time for you, O all of you, to dwell in your covered over houses, and this house lie waste?]]></a:t>
+              <a:t><![CDATA[3. ஆனாலும் ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய்க் கர்த்தருடைய வார்த்தை உண்டாகி, அவர் சொல்லுகிறார்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Now therefore thus says the LORD of hosts; Consider your ways.]]></a:t>
+              <a:t><![CDATA[4. இந்த வீடு பாழாய்க் கிடக்கும்போது, நீங்கள் மச்சுப்பாவப்பட்ட உங்கள் வீடுகளில் குடியிருக்கும்படியான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆகாய் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>