--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -386,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனும், ஜனத்தில் மீதியான அனைவரும் தங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்கும், தங்கள் தேவனாகிய கர்த்தர் அனுப்பின ஆகாய் என்னும் தீர்க்கதரிசியினுடைய வார்த்தைகளுக்கும் செவிகொடுத்தார்கள், ஜனங்கள் கர்த்தருக்கு முன்பாகப் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் திரளாய் விதைத்தும் கொஞ்சமாய் அறுத்துக்கொண்டுவருகிறீர்கள்; நீங்கள் புசித்தும் திருப்தியாகவில்லை; குடித்தும் பரிபூரணமடையவில்லை; நீங்கள் வஸ்திரம் உடுத்தியும் ஒருவனுக்கும் குளிர்விடவில்லை; கூலியைச் சம்பாதிக்கிறவன் பொத்தலான பையிலே போடுகிறவனாய் அதைச் சம்பாதிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனும், ஜனத்தில் மீதியான அனைவரும் தங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்கும், தங்கள் தேவனாகிய கர்த்தர் அனுப்பின ஆகாய் என்னும் தீர்க்கதரிசியினுடைய வார்த்தைகளுக்கும் செவிகொடுத்தார்கள், ஜனங்கள் கர்த்தருக்கு முன்பாகப் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் திரளாய் விதைத்தும் கொஞ்சமாய் அறுத்துக்கொண்டுவருகிறீர்கள்; நீங்கள் புசித்தும் திருப்தியாகவில்லை; குடித்தும் பரிபூரணமடையவில்லை; நீங்கள் வஸ்திரம் உடுத்தியும் ஒருவனுக்கும் குளிர்விடவில்லை; கூலியைச் சம்பாதிக்கிறவன் பொத்தலான பையிலே போடுகிறவனாய் அதைச் சம்பாதிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கர்த்தருடைய தூதனாகிய ஆகாய், கர்த்தர் தூதனுப்பிய வார்த்தையின்படி ஜனங்களை நோக்கி: நான் உங்களோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் திரளாய் விதைத்தும் கொஞ்சமாய் அறுத்துக்கொண்டுவருகிறீர்கள்; நீங்கள் புசித்தும் திருப்தியாகவில்லை; குடித்தும் பரிபூரணமடையவில்லை; நீங்கள் வஸ்திரம் உடுத்தியும் ஒருவனுக்கும் குளிர்விடவில்லை; கூலியைச் சம்பாதிக்கிறவன் பொத்தலான பையிலே போடுகிறவனாய் அதைச் சம்பாதிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கர்த்தருடைய தூதனாகிய ஆகாய், கர்த்தர் தூதனுப்பிய வார்த்தையின்படி ஜனங்களை நோக்கி: நான் உங்களோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. உங்கள் வழிகளைச் சிந்தித்துப் பாருங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுடைய ஆவியையும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுடைய ஆவியையும், ஜனத்தில் மீதியான எல்லாருடைய ஆவியையும் எழுப்பினார்; அவர்கள் வந்து, தங்கள் தேவனாகிய கர்த்தரின் ஆலயத்திலே வேலைசெய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் மலையின்மேல் ஏறிப்போய், மரங்களை கொண்டுவந்து, ஆலயத்தைக் கட்டுங்கள்; அதின்பேரில் நான் பிரியமாயிருப்பேன், அதில் என் மகிமை விளங்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுடைய ஆவியையும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுடைய ஆவியையும், ஜனத்தில் மீதியான எல்லாருடைய ஆவியையும் எழுப்பினார்; அவர்கள் வந்து, தங்கள் தேவனாகிய கர்த்தரின் ஆலயத்திலே வேலைசெய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் மலையின்மேல் ஏறிப்போய், மரங்களை கொண்டுவந்து, ஆலயத்தைக் கட்டுங்கள்; அதின்பேரில் நான் பிரியமாயிருப்பேன், அதில் என் மகிமை விளங்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தரியு ராஜாவின் இரண்டாம் வருஷம் ஆறாம் மாதம் இருபத்துநாலாந்தேதியிலே இது நடந்தது.]]></a:t>
+              <a:t><![CDATA[9. அதிகமாய் வருமென்று நீங்கள் எதிர்பார்த்திருந்தும், இதோ, கொஞ்சம் கிடைத்தது; நீங்கள் அறுத்து வீட்டுக்குக் கொண்டுவந்தும், நான் அதை ஊதிப்போடுகிறேன்; எதினிமித்தமென்றால், என் வீடு பாழாய்க்கிடக்கும்போது நீங்கள் எல்லாரும் அவனவன் தன் தன் வீட்டிற்கு ஓடிப்போகிறீர்களே, இதினிமித்தமே என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தரியு ராஜாவின் இரண்டாம் வருஷம் ஆறாம் மாதம் இருபத்துநாலாந்தேதியிலே இது நடந்தது.]]></a:t>
+              <a:t><![CDATA[9. அதிகமாய் வருமென்று நீங்கள் எதிர்பார்த்திருந்தும், இதோ, கொஞ்சம் கிடைத்தது; நீங்கள் அறுத்து வீட்டுக்குக் கொண்டுவந்தும், நான் அதை ஊதிப்போடுகிறேன்; எதினிமித்தமென்றால், என் வீடு பாழாய்க்கிடக்கும்போது நீங்கள் எல்லாரும் அவனவன் தன் தன் வீட்டிற்கு ஓடிப்போகிறீர்களே, இதினிமித்தமே என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய தரியு அரசாண்ட இரண்டாம் வருஷம் ஆறாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுக்கும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுக்கும் உண்டாகி, அவர் சொன்னது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[9. அதிகமாய் வருமென்று நீங்கள் எதிர்பார்த்திருந்தும், இதோ, கொஞ்சம் கிடைத்தது; நீங்கள் அறுத்து வீட்டுக்குக் கொண்டுவந்தும், நான் அதை ஊதிப்போடுகிறேன்; எதினிமித்தமென்றால், என் வீடு பாழாய்க்கிடக்கும்போது நீங்கள் எல்லாரும் அவனவன் தன் தன் வீட்டிற்கு ஓடிப்போகிறீர்களே, இதினிமித்தமே என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய தரியு அரசாண்ட இரண்டாம் வருஷம் ஆறாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுக்கும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுக்கும் உண்டாகி, அவர் சொன்னது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[10. ஆதலால் உங்கள்மேல் இருக்கிற வானம் பனியைப் பெய்யாமலும், பூமி பலனைக் கெடாமலும் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் மலையின்மேல் ஏறிப்போய், மரங்களை கொண்டுவந்து, ஆலயத்தைக் கட்டுங்கள்; அதின்பேரில் நான் பிரியமாயிருப்பேன், அதில் என் மகிமை விளங்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. ராஜாவாகிய தரியு அரசாண்ட இரண்டாம் வருஷம் ஆறாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுக்கும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுக்கும் உண்டாகி, அவர் சொன்னது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய தரியு அரசாண்ட இரண்டாம் வருஷம் ஆறாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுக்கும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுக்கும் உண்டாகி, அவர் சொன்னது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[11. நான் நிலத்தின்மேலும், மலைகளின்மேலும், தானியத்தின்மேலும், புது திராட்சரசத்தின்மேலும், எண்ணெயின்மேலும், பூமியில் விளைகிற எல்லாவற்றின்மேலும் மனுஷரின்மேலும், மிருகங்களின்மேலும், கைப்பாடு அனைத்தின்மேலும் வறட்சியை வருவித்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த ஜனங்கள் கர்த்தருடைய ஆலயத்தைக் கட்டுகிறதற்கு ஏற்றகாலம் இன்னும் வரவில்லை என்கிறார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. நான் நிலத்தின்மேலும், மலைகளின்மேலும், தானியத்தின்மேலும், புது திராட்சரசத்தின்மேலும், எண்ணெயின்மேலும், பூமியில் விளைகிற எல்லாவற்றின்மேலும் மனுஷரின்மேலும், மிருகங்களின்மேலும், கைப்பாடு அனைத்தின்மேலும் வறட்சியை வருவித்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த ஜனங்கள் கர்த்தருடைய ஆலயத்தைக் கட்டுகிறதற்கு ஏற்றகாலம் இன்னும் வரவில்லை என்கிறார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. நான் நிலத்தின்மேலும், மலைகளின்மேலும், தானியத்தின்மேலும், புது திராட்சரசத்தின்மேலும், எண்ணெயின்மேலும், பூமியில் விளைகிற எல்லாவற்றின்மேலும் மனுஷரின்மேலும், மிருகங்களின்மேலும், கைப்பாடு அனைத்தின்மேலும் வறட்சியை வருவித்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும் ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய்க் கர்த்தருடைய வார்த்தை உண்டாகி, அவர் சொல்லுகிறார்:]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனும், ஜனத்தில் மீதியான அனைவரும் தங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்கும், தங்கள் தேவனாகிய கர்த்தர் அனுப்பின ஆகாய் என்னும் தீர்க்கதரிசியினுடைய வார்த்தைகளுக்கும் செவிகொடுத்தார்கள், ஜனங்கள் கர்த்தருக்கு முன்பாகப் பயந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்த வீடு பாழாய்க் கிடக்கும்போது, நீங்கள் மச்சுப்பாவப்பட்ட உங்கள் வீடுகளில் குடியிருக்கும்படியான காலம் இதுவோ?]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனும், ஜனத்தில் மீதியான அனைவரும் தங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்கும், தங்கள் தேவனாகிய கர்த்தர் அனுப்பின ஆகாய் என்னும் தீர்க்கதரிசியினுடைய வார்த்தைகளுக்கும் செவிகொடுத்தார்கள், ஜனங்கள் கர்த்தருக்கு முன்பாகப் பயந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்த வீடு பாழாய்க் கிடக்கும்போது, நீங்கள் மச்சுப்பாவப்பட்ட உங்கள் வீடுகளில் குடியிருக்கும்படியான காலம் இதுவோ?]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனும், ஜனத்தில் மீதியான அனைவரும் தங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்கும், தங்கள் தேவனாகிய கர்த்தர் அனுப்பின ஆகாய் என்னும் தீர்க்கதரிசியினுடைய வார்த்தைகளுக்கும் செவிகொடுத்தார்கள், ஜனங்கள் கர்த்தருக்கு முன்பாகப் பயந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்போதும் சேனைகளின் கர்த்தர் சொல்லுகிறார்: உங்கள் வழிகளைச் சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கர்த்தருடைய தூதனாகிய ஆகாய், கர்த்தர் தூதனுப்பிய வார்த்தையின்படி ஜனங்களை நோக்கி: நான் உங்களோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் திரளாய் விதைத்தும் கொஞ்சமாய் அறுத்துக்கொண்டுவருகிறீர்கள்; நீங்கள் புசித்தும் திருப்தியாகவில்லை; குடித்தும் பரிபூரணமடையவில்லை; நீங்கள் வஸ்திரம் உடுத்தியும் ஒருவனுக்கும் குளிர்விடவில்லை; கூலியைச் சம்பாதிக்கிறவன் பொத்தலான பையிலே போடுகிறவனாய் அதைச் சம்பாதிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கர்த்தருடைய தூதனாகிய ஆகாய், கர்த்தர் தூதனுப்பிய வார்த்தையின்படி ஜனங்களை நோக்கி: நான் உங்களோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் திரளாய் விதைத்தும் கொஞ்சமாய் அறுத்துக்கொண்டுவருகிறீர்கள்; நீங்கள் புசித்தும் திருப்தியாகவில்லை; குடித்தும் பரிபூரணமடையவில்லை; நீங்கள் வஸ்திரம் உடுத்தியும் ஒருவனுக்கும் குளிர்விடவில்லை; கூலியைச் சம்பாதிக்கிறவன் பொத்தலான பையிலே போடுகிறவனாய் அதைச் சம்பாதிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[14. பின்பு கர்த்தர் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுடைய ஆவியையும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுடைய ஆவியையும், ஜனத்தில் மீதியான எல்லாருடைய ஆவியையும் எழுப்பினார்; அவர்கள் வந்து, தங்கள் தேவனாகிய கர்த்தரின் ஆலயத்திலே வேலைசெய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் திரளாய் விதைத்தும் கொஞ்சமாய் அறுத்துக்கொண்டுவருகிறீர்கள்; நீங்கள் புசித்தும் திருப்தியாகவில்லை; குடித்தும் பரிபூரணமடையவில்லை; நீங்கள் வஸ்திரம் உடுத்தியும் ஒருவனுக்கும் குளிர்விடவில்லை; கூலியைச் சம்பாதிக்கிறவன் பொத்தலான பையிலே போடுகிறவனாய் அதைச் சம்பாதிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[14. பின்பு கர்த்தர் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுடைய ஆவியையும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுடைய ஆவியையும், ஜனத்தில் மீதியான எல்லாருடைய ஆவியையும் எழுப்பினார்; அவர்கள் வந்து, தங்கள் தேவனாகிய கர்த்தரின் ஆலயத்திலே வேலைசெய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் மலையின்மேல் ஏறிப்போய், மரங்களை கொண்டுவந்து, ஆலயத்தைக் கட்டுங்கள்; அதின்பேரில் நான் பிரியமாயிருப்பேன், அதில் என் மகிமை விளங்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. ராஜாவாகிய தரியு அரசாண்ட இரண்டாம் வருஷம் ஆறாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுக்கும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுக்கும் உண்டாகி, அவர் சொன்னது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்கள் வழிகளைச் சிந்தித்துப் பாருங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. பின்பு கர்த்தர் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுடைய ஆவியையும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுடைய ஆவியையும், ஜனத்தில் மீதியான எல்லாருடைய ஆவியையும் எழுப்பினார்; அவர்கள் வந்து, தங்கள் தேவனாகிய கர்த்தரின் ஆலயத்திலே வேலைசெய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்கள் வழிகளைச் சிந்தித்துப் பாருங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. தரியு ராஜாவின் இரண்டாம் வருஷம் ஆறாம் மாதம் இருபத்துநாலாந்தேதியிலே இது நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதிகமாய் வருமென்று நீங்கள் எதிர்பார்த்திருந்தும், இதோ, கொஞ்சம் கிடைத்தது; நீங்கள் அறுத்து வீட்டுக்குக் கொண்டுவந்தும், நான் அதை ஊதிப்போடுகிறேன்; எதினிமித்தமென்றால், என் வீடு பாழாய்க்கிடக்கும்போது நீங்கள் எல்லாரும் அவனவன் தன் தன் வீட்டிற்கு ஓடிப்போகிறீர்களே, இதினிமித்தமே என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. ராஜாவாகிய தரியு அரசாண்ட இரண்டாம் வருஷம் ஆறாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனுக்கும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுக்கும் உண்டாகி, அவர் சொன்னது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதிகமாய் வருமென்று நீங்கள் எதிர்பார்த்திருந்தும், இதோ, கொஞ்சம் கிடைத்தது; நீங்கள் அறுத்து வீட்டுக்குக் கொண்டுவந்தும், நான் அதை ஊதிப்போடுகிறேன்; எதினிமித்தமென்றால், என் வீடு பாழாய்க்கிடக்கும்போது நீங்கள் எல்லாரும் அவனவன் தன் தன் வீட்டிற்கு ஓடிப்போகிறீர்களே, இதினிமித்தமே என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. இந்த ஜனங்கள் கர்த்தருடைய ஆலயத்தைக் கட்டுகிறதற்கு ஏற்றகாலம் இன்னும் வரவில்லை என்கிறார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதிகமாய் வருமென்று நீங்கள் எதிர்பார்த்திருந்தும், இதோ, கொஞ்சம் கிடைத்தது; நீங்கள் அறுத்து வீட்டுக்குக் கொண்டுவந்தும், நான் அதை ஊதிப்போடுகிறேன்; எதினிமித்தமென்றால், என் வீடு பாழாய்க்கிடக்கும்போது நீங்கள் எல்லாரும் அவனவன் தன் தன் வீட்டிற்கு ஓடிப்போகிறீர்களே, இதினிமித்தமே என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. இந்த ஜனங்கள் கர்த்தருடைய ஆலயத்தைக் கட்டுகிறதற்கு ஏற்றகாலம் இன்னும் வரவில்லை என்கிறார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதலால் உங்கள்மேல் இருக்கிற வானம் பனியைப் பெய்யாமலும், பூமி பலனைக் கெடாமலும் போயிற்று.]]></a:t>
+              <a:t><![CDATA[3. ஆனாலும் ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய்க் கர்த்தருடைய வார்த்தை உண்டாகி, அவர் சொல்லுகிறார்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் நிலத்தின்மேலும், மலைகளின்மேலும், தானியத்தின்மேலும், புது திராட்சரசத்தின்மேலும், எண்ணெயின்மேலும், பூமியில் விளைகிற எல்லாவற்றின்மேலும் மனுஷரின்மேலும், மிருகங்களின்மேலும், கைப்பாடு அனைத்தின்மேலும் வறட்சியை வருவித்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. இந்த வீடு பாழாய்க் கிடக்கும்போது, நீங்கள் மச்சுப்பாவப்பட்ட உங்கள் வீடுகளில் குடியிருக்கும்படியான காலம் இதுவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் நிலத்தின்மேலும், மலைகளின்மேலும், தானியத்தின்மேலும், புது திராட்சரசத்தின்மேலும், எண்ணெயின்மேலும், பூமியில் விளைகிற எல்லாவற்றின்மேலும் மனுஷரின்மேலும், மிருகங்களின்மேலும், கைப்பாடு அனைத்தின்மேலும் வறட்சியை வருவித்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. இப்போதும் சேனைகளின் கர்த்தர் சொல்லுகிறார்: உங்கள் வழிகளைச் சிந்தித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495215" r:id="rId1"/>
+    <p:sldLayoutId id="2473414216" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4054,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ત્યારે ઝરુબ્બાબેલ અને યાજક યહોશુઆએ બાકીના લોકો સાથે મળીને તેમના દેવ યહોવાના તથા હાગ્ગાયનાં વચનો]]></a:t>
+              <a:t><![CDATA[6. All of you have sown much, and bring in little; all of you eat, but all of you have not enough;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પર ધ્યાન આપ્યું. તેઓએ યહોવાની આજ્ઞાનું પાલન કર્યુ અને તેમનો ભય રાખ્યો.]]></a:t>
+              <a:t><![CDATA[all of you drink, but all of you are not filled with drink; all of you clothe you, but there is none]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પછી યહોવા દેવે તેમના સંદેશાવાહક હાગ્ગાય દ્વારા ફરીથી સંદેશો મોકલીને કહ્યું કે, “હું તમારી સાથે]]></a:t>
+              <a:t><![CDATA[warm; and he that earns wages earns wages to put it into a bag with holes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છું, હું તમને આશીર્વાદ આપીશ.”]]></a:t>
+              <a:t><![CDATA[7. Thus says the LORD of hosts; Consider your ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ત્યારે યહોવા દેવે યહૂદાના સૂબા શઆલ્તીએલના પુત્ર ઝરુબ્બાબેલનું તથા પ્રમુખ યાજક યહોસાદાકના પુત્ર]]></a:t>
+              <a:t><![CDATA[8. Go up to the mountain, and bring wood, and build the house; and I will take pleasure in it, and I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોશુઆનું મન, તથા બાકી રહેલા સર્વ લોકોનું મન જાગૃત કર્યું;]]></a:t>
+              <a:t><![CDATA[will be glorified, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. પછી દાર્યાવેશ રાજાના બીજા વર્ષના છઠ્ઠા માસની ચોવીસમી તારીખે તેઓએ આવીને પોતાના સૈન્યોનો દેવ,]]></a:t>
+              <a:t><![CDATA[9. All of you looked for much, and, lo it came to little; and when all of you brought it home, I did]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવાના મંદિરનું કામ શરૂ કરી દીધું.]]></a:t>
+              <a:t><![CDATA[blow upon it. Why? says the LORD of hosts. Because of mine house that is waste, and all of you run]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. દાર્યાવેશ રાજાના બીજા વર્ષના છઠ્ઠા મહિનાની પહેલી તારીખે પ્રબોધક હાગ્ગાય મારફત યહોવાનો સંદેશો]]></a:t>
+              <a:t><![CDATA[every man unto his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ્યો. આ સંદેશો યહૂદાના સૂબા શઆલ્તીએલના પુત્ર, ઝરુબ્બાબેલની, તથા પ્રમુખ યાજક યહોસાદાકના પુત્ર યહોશુઆ]]></a:t>
+              <a:t><![CDATA[10. Therefore the heaven over you is stayed from dew, and the earth is stayed from her fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. અને પર્વતો પર જાઓ, લાકડાં લઇ આવો. અને મારા મંદિરને ફરી બાંધો. તેનાથી મને આનંદ થશે ત્યાં મારું]]></a:t>
+              <a:t><![CDATA[1. In the second year of Darius the king, in the sixth month, in the first day of the month, came]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે હતો.]]></a:t>
+              <a:t><![CDATA[11. And I called for a drought upon the land, and upon the mountains, and upon the corn, and upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. સૈન્યોનો દેવ યહોવા હાગ્ગાયને કહે છે કે, “આ પ્રજા કહે છે કે, મારું મંદિર ફરી બાંધવાનો સમય હજી]]></a:t>
+              <a:t><![CDATA[the new wine, and upon the oil, and upon that which the ground brings forth, and upon men, and upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ્યો નથી.”]]></a:t>
+              <a:t><![CDATA[cattle, and upon all the labour of the hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ત્યારે પ્રબોધક હાગ્ગાય મારફતે યહોવાએ લોકોને કહેવડાવ્યું કે,]]></a:t>
+              <a:t><![CDATA[12. Then Zerubbabel the son of Shealtiel, and Joshua the son of Josedech, the high priest, with all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “આ મંદિર હજી જર્જરીત અવસ્થામાં ઉજ્જડ પડી રહેલું છે, તે દરમ્યાન તમારે તમારા છતવાળાઁ રૂડાંરૂપાળાં]]></a:t>
+              <a:t><![CDATA[the remnant of the people, obeyed the voice of the LORD their God, and the words of Haggai the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મકાનોમાં રહેવાનો આ વખત છે શું?]]></a:t>
+              <a:t><![CDATA[prophet, as the LORD their God had sent him, and the people did fear before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તમારી શી દશા છે તેનો વિચાર કરો. આ સૈન્યોનો દેવ યહોવા કહે છે.]]></a:t>
+              <a:t><![CDATA[13. Then spoke Haggai the LORD's messenger in the LORD's message unto the people, saying, I am with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ‘તમે ઘણું વાવ્યું છે, પણ ઘેર તો થોડું જ લાવ્યા છો; તમે ખાઓ છો, પણ ધરાઇને નહિ, તમે પીઓ છો ખરા’ પણ]]></a:t>
+              <a:t><![CDATA[you, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પીવાથી તૃપ્ત થતા નથી; તમે વસ્ત્રો પહેરો છો, પણ કોઇમાં ગરમી આવતી નથી; અને જે માણસ કમાણી કરે છે તે]]></a:t>
+              <a:t><![CDATA[14. And the LORD stirred up the spirit of Zerubbabel the son of Shealtiel, governor of Judah, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માણસ પોતાની કમાણીને કાણી કોથળીમાં નાખે છે.”‘]]></a:t>
+              <a:t><![CDATA[the spirit of Joshua the son of Josedech, the high priest, and the spirit of all the remnant of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સન્માન થશે.”]]></a:t>
+              <a:t><![CDATA[the word of the LORD by Haggai the prophet unto Zerubbabel the son of Shealtiel, governor of Judah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. સૈન્યોનો દેવ યહોવા કહે છે કે, “તમે જે રીતે ર્વત્યા છો અને તેનું જે પરિણામ આવ્યું છે, તેનો વિચાર]]></a:t>
+              <a:t><![CDATA[people; and they came and did work in the house of the LORD of hosts, their God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરો!]]></a:t>
+              <a:t><![CDATA[15. In the four and twentieth day of the sixth month, in the second year of Darius the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. આ સૈન્યોનો દેવ યહોવા કહે છે, “તમે ઘણાની આશા રાખતા હતા, પણ જુઓ તો ખરા, મળ્યું થોડું; અને જ્યારે]]></a:t>
+              <a:t><![CDATA[and to Joshua the son of Josedech, the high priest, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમે ઘેર લઇ આવ્યા ત્યારે મેં તેને ફૂંક મારીને ઉડાવી દીધું. શાથી? કારણ, મારું મંદિર ખંઢેર હાલતમાં]]></a:t>
+              <a:t><![CDATA[2. Thus speaks the LORD of hosts, saying, This people say, The time is not come, the time that the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પડ્યું છે ત્યારે તમે સૌ પોતપોતાના ઘરની ચિંતામાં પડ્યા છો.]]></a:t>
+              <a:t><![CDATA[LORD's house should be built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તેથી જ હું આકાશમાંથી આવતી ઝાકળને રોકી રાખું છું અને તમને બહુ જ ઓછો પાક આપું છું.”]]></a:t>
+              <a:t><![CDATA[3. Then came the word of the LORD by Haggai the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “હકીકતમાં હું સપાટ પ્રદેશમાં અને પહાડી પ્રદેશમાં દુકાળ લાવ્યો છું. અનાજ, દ્રાક્ષો, તેલવૃક્ષો અને]]></a:t>
+              <a:t><![CDATA[4. Is it time for you, O all of you, to dwell in your covered over houses, and this house lie waste?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અન્ય પાક સુકાઇ જાય તેવો દુકાળ, તમે અને તમારાં પશુઓ નબળા પડી જશો અને તમારા તમામ પાકને તેની અસર થશે.”]]></a:t>
+              <a:t><![CDATA[5. Now therefore thus says the LORD of hosts; Consider your ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆகாய் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>