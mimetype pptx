--- v1 (2026-07-18)
+++ v2 (2026-11-02)
@@ -85,50 +85,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +172,58 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +368,61 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் செருபாபேலே, திடன்கொள் என்று கர்த்தர் சொல்லுகிறார்; யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனே நீ திடன்கொள்; தேசத்தின் எல்லா ஜனங்களே, நீங்கள் திடன்கொள்ளுங்கள், வேலையை நடத்துங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்களுடனே இருக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Yet now be strong, O Zerubbabel, says the LORD; and be strong, O Joshua, son of Josedech, the high priest; and be strong, all you people of the land, says the LORD, and work: for I am with you, says the LORD of hosts:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் எகிப்திலிருந்து புறப்படுகிறபோது நான் உங்களோடே உடன்படிக்கை பண்ணின வார்த்தையின்படியே, என் ஆவியானவரும் உங்கள் நடுவில் நிலைகொண்டிருப்பார்; பயப்படாதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[4. Yet now be strong, O Zerubbabel, says the LORD; and be strong, O Joshua, son of Josedech, the high priest; and be strong, all you people of the land, says the LORD, and work: for I am with you, says the LORD of hosts:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் எகிப்திலிருந்து புறப்படுகிறபோது நான் உங்களோடே உடன்படிக்கை பண்ணின வார்த்தையின்படியே, என் ஆவியானவரும் உங்கள் நடுவில் நிலைகொண்டிருப்பார்; பயப்படாதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. According to the word that I covenanted with you when all of you came out of Egypt, so my spirit remains among you: fear all of you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேனைகளின் கர்த்தர் சொல்லுகிறார்: கொஞ்சக்காலத்துக்குள்ளே இன்னும் ஒருதரம் நான் வானத்தையும் பூமியையும் சமுத்திரத்தையும் வெட்டாந்தரையையும் அசையப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. According to the word that I covenanted with you when all of you came out of Egypt, so my spirit remains among you: fear all of you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேனைகளின் கர்த்தர் சொல்லுகிறார்: கொஞ்சக்காலத்துக்குள்ளே இன்னும் ஒருதரம் நான் வானத்தையும் பூமியையும் சமுத்திரத்தையும் வெட்டாந்தரையையும் அசையப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[6. For thus says the LORD of hosts; Yet once, it is a little while, and I will shake the heavens, and the earth, and the sea, and the dry land;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகல ஜாதிகளையும் அசையப்பண்ணுவேன், சகல ஜாதிகளாலும் விரும்பப்பட்டவர் வருவார்; இந்த ஆலயத்தை மகிமையினால் நிறையப்பண்ணுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. For thus says the LORD of hosts; Yet once, it is a little while, and I will shake the heavens, and the earth, and the sea, and the dry land;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகல ஜாதிகளையும் அசையப்பண்ணுவேன், சகல ஜாதிகளாலும் விரும்பப்பட்டவர் வருவார்; இந்த ஆலயத்தை மகிமையினால் நிறையப்பண்ணுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. And I will shake all nations, and the desire of all nations shall come: and I will fill this house with glory, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வெள்ளியும் என்னுடையது, பொன்னும் என்னுடையது என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. And I will shake all nations, and the desire of all nations shall come: and I will fill this house with glory, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முந்தின ஆலயத்தின் மகிமையைப் பார்க்கிலும், இந்தப் பிந்தின ஆலயத்தின் மகிமை பெரிதாயிருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; இவ்விடத்திலே சமாதானத்தைக் கட்டளையிடுவேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. The silver is mine, and the gold is mine, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முந்தின ஆலயத்தின் மகிமையைப் பார்க்கிலும், இந்தப் பிந்தின ஆலயத்தின் மகிமை பெரிதாயிருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; இவ்விடத்திலே சமாதானத்தைக் கட்டளையிடுவேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. The glory of this latter house shall be greater than of the former, says the LORD of hosts: and in this place will I give peace, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏழாம் மாதம் இருபத்தோராந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
+              <a:t><![CDATA[1. In the seventh month, in the one and twentieth day of the month, came the word of the LORD by the prophet Haggai, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தரியுவின் இரண்டாம் வருஷம் ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய்க் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
+              <a:t><![CDATA[9. The glory of this latter house shall be greater than of the former, says the LORD of hosts: and in this place will I give peace, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தரியுவின் இரண்டாம் வருஷம் ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய்க் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
+              <a:t><![CDATA[9. The glory of this latter house shall be greater than of the former, says the LORD of hosts: and in this place will I give peace, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் தன் வஸ்திரத்தின் தொங்கலிலே பரிசுத்த மாம்சத்தைக்கொண்டுபோகையில் தன் வஸ்திரத்தின் தொங்கல் அப்பத்தையாகிலும் சாதத்தையாகிலும், திராட்சரசத்தையாகிலும், எண்ணெயையாகிலும், மற்றெந்த போஜனபதார்த்தத்தையாகிலும் தொட்டால் அது பரிசுத்தமாகுமோ என்று நீ ஆசாரியரிடத்தில் வேத நியாயத்தைப்பற்றிக் கேள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. In the four and twentieth day of the ninth month, in the second year of Darius, came the word of the LORD by Haggai the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: பரிசுத்தமாகாது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. In the four and twentieth day of the ninth month, in the second year of Darius, came the word of the LORD by Haggai the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: பரிசுத்தமாகாது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Thus says the LORD of hosts; Ask now the priests concerning the law, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிணத்தால் தீட்டுப்பட்டவன் அவைகளில் எதையாகிலும் தொட்டால், அது தீட்டுப்படுமோ என்று ஆகாய் பின்னும் கேட்டான்; அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: தீட்டுப்படும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Thus says the LORD of hosts; Ask now the priests concerning the law, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிணத்தால் தீட்டுப்பட்டவன் அவைகளில் எதையாகிலும் தொட்டால், அது தீட்டுப்படுமோ என்று ஆகாய் பின்னும் கேட்டான்; அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: தீட்டுப்படும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Thus says the LORD of hosts; Ask now the priests concerning the law, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஆகாய் அப்படியே இந்த ஜனங்களும் இந்த ஜாதியாரும் என் சமுகத்தில் இருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்களுடைய கைகளின் எல்லாக் கிரியைகளும் அப்படியே இருக்கிறது; அவர்கள் அங்கே கொண்டுவந்து படைக்கிறதும் தீட்டுப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Thus says the LORD of hosts; Ask now the priests concerning the law, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஆகாய் அப்படியே இந்த ஜனங்களும் இந்த ஜாதியாரும் என் சமுகத்தில் இருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்களுடைய கைகளின் எல்லாக் கிரியைகளும் அப்படியே இருக்கிறது; அவர்கள் அங்கே கொண்டுவந்து படைக்கிறதும் தீட்டுப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. If one bear holy flesh in the skirt of his garment, and with his skirt do touch bread, or pottage, or wine, or oil, or any food, shall it be holy? And the priests answered and said, No.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் கர்த்தருடைய ஆலயத்தைக் கட்டும்படி ஒரு கல்லின்மேல் ஒரு கல் வைக்கப்பட்டது முதல் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then said Haggai, If one that is unclean by a dead body touch any of these, shall it be unclean? And the priests answered and said, It shall be unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏழாம் மாதம் இருபத்தோராந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
+              <a:t><![CDATA[1. In the seventh month, in the one and twentieth day of the month, came the word of the LORD by the prophet Haggai, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் கர்த்தருடைய ஆலயத்தைக் கட்டும்படி ஒரு கல்லின்மேல் ஒரு கல் வைக்கப்பட்டது முதல் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then said Haggai, If one that is unclean by a dead body touch any of these, shall it be unclean? And the priests answered and said, It shall be unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த நாட்கள் முதல் ஒருவன் இருபது மரக்காலாகக் கண்ட அம்பாரத்தினிடத்தில் வந்தபோது, பத்துமரக்கால்மாத்திரம் இருந்தது; ஒருவன் ஆலையின் தொட்டியில் ஐம்பதுகுடம் மொள்ள ஆலையினிடத்திலே வந்தபோது இருபது குடம்மாத்திரம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. Then answered Haggai, and said, So is this people, and so is this nation before me, says the LORD; and so is every work of their hands; and that which they offer there is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த நாட்கள் முதல் ஒருவன் இருபது மரக்காலாகக் கண்ட அம்பாரத்தினிடத்தில் வந்தபோது, பத்துமரக்கால்மாத்திரம் இருந்தது; ஒருவன் ஆலையின் தொட்டியில் ஐம்பதுகுடம் மொள்ள ஆலையினிடத்திலே வந்தபோது இருபது குடம்மாத்திரம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. Then answered Haggai, and said, So is this people, and so is this nation before me, says the LORD; and so is every work of their hands; and that which they offer there is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கருக்காயினாலும் விஷப்பனியினாலும் கல்மழையினாலும் உங்களை உங்கள் கைகளின் வேலையிலெல்லாம் அடித்தேன்; ஆனாலும் நீங்கள் என்னிடத்தில் மனந்திரும்பாமல்போனீர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. Then answered Haggai, and said, So is this people, and so is this nation before me, says the LORD; and so is every work of their hands; and that which they offer there is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கருக்காயினாலும் விஷப்பனியினாலும் கல்மழையினாலும் உங்களை உங்கள் கைகளின் வேலையிலெல்லாம் அடித்தேன்; ஆனாலும் நீங்கள் என்னிடத்தில் மனந்திரும்பாமல்போனீர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. And now, I pray you, consider from this day and upward, from before a stone was laid upon a stone in the temple of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் இதற்கு முந்தின காலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்; ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியாகிய இந்நாள்முதல் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்பட்ட அந்நாள்வரைக்கும் சென்றகாலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. And now, I pray you, consider from this day and upward, from before a stone was laid upon a stone in the temple of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் இதற்கு முந்தின காலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்; ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியாகிய இந்நாள்முதல் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்பட்ட அந்நாள்வரைக்கும் சென்றகாலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Since those days were, when one came to an heap of twenty measures, there were but ten: when one came to the pressfat in order to draw out fifty vessels out of the press, there were but twenty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. களஞ்சியத்தில் இன்னும் விதைத்தானியம் உண்டோ? திராட்சச்செடியும் அத்திமரமும் மாதளஞ்செடியும் ஒலிவமரமும் கனிகொடுக்கவில்லையே, நான் இன்றுமுதல் உங்களை ஆசீர்வதிப்பேன் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Since those days were, when one came to an heap of twenty measures, there were but ten: when one came to the pressfat in order to draw out fifty vessels out of the press, there were but twenty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. களஞ்சியத்தில் இன்னும் விதைத்தானியம் உண்டோ? திராட்சச்செடியும் அத்திமரமும் மாதளஞ்செடியும் ஒலிவமரமும் கனிகொடுக்கவில்லையே, நான் இன்றுமுதல் உங்களை ஆசீர்வதிப்பேன் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Since those days were, when one came to an heap of twenty measures, there were but ten: when one came to the pressfat in order to draw out fifty vessels out of the press, there were but twenty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இருபத்துநாலாந்தேதியாகிய அந்நாளிலே கர்த்தருடைய வார்த்தை இரண்டாம் விசை ஆகாய் என்பவனுக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[17. I stroke you with blasting and with mildew and with hail in all the labours of your hands; yet all of you turned not to me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனோடும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனோடும், ஜனத்தில் மீதியானவர்களோடும் சொல்லவேண்டியது, என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[2. Speak now to Zerubbabel the son of Shealtiel, governor of Judah, and to Joshua the son of Josedech, the high priest, and to the residue of the people, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இருபத்துநாலாந்தேதியாகிய அந்நாளிலே கர்த்தருடைய வார்த்தை இரண்டாம் விசை ஆகாய் என்பவனுக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[17. I stroke you with blasting and with mildew and with hail in all the labours of your hands; yet all of you turned not to me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ யூதாவின் தலைவனாகிய செருபாபேலோடே சொல்லவேண்டியது என்னவென்றால், நான் வானத்தையும் பூமியையும் அசையப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[18. Consider now from this day and upward, from the four and twentieth day of the ninth month, even from the day that the foundation of the LORD's temple was laid, consider it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜ்யங்களின் சிங்காசனத்தைக் கவிழ்த்து, ஜாதிகளுடைய ராஜ்யங்களின் பெலத்தை அழித்து, இரதத்தையும் அதில் ஏறியிருக்கிறவர்களையும் கவிழ்த்துப்போடுவேன்; குதிரைகளோடே அவைகளின்மேல் ஏறியிருப்பவர்களும் அவரவர் தங்கள் தங்கள் சகோதரனின் பட்டயத்தினாலே விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Consider now from this day and upward, from the four and twentieth day of the ninth month, even from the day that the foundation of the LORD's temple was laid, consider it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜ்யங்களின் சிங்காசனத்தைக் கவிழ்த்து, ஜாதிகளுடைய ராஜ்யங்களின் பெலத்தை அழித்து, இரதத்தையும் அதில் ஏறியிருக்கிறவர்களையும் கவிழ்த்துப்போடுவேன்; குதிரைகளோடே அவைகளின்மேல் ஏறியிருப்பவர்களும் அவரவர் தங்கள் தங்கள் சகோதரனின் பட்டயத்தினாலே விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Consider now from this day and upward, from the four and twentieth day of the ninth month, even from the day that the foundation of the LORD's temple was laid, consider it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜ்யங்களின் சிங்காசனத்தைக் கவிழ்த்து, ஜாதிகளுடைய ராஜ்யங்களின் பெலத்தை அழித்து, இரதத்தையும் அதில் ஏறியிருக்கிறவர்களையும் கவிழ்த்துப்போடுவேன்; குதிரைகளோடே அவைகளின்மேல் ஏறியிருப்பவர்களும் அவரவர் தங்கள் தங்கள் சகோதரனின் பட்டயத்தினாலே விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Is the seed yet in the barn? yea, as yet the vine, and the fig tree, and the pomegranate, and the olive tree, has not brought forth: from this day will I bless you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சேனைகளின் கர்த்தர் சொல்லுகிறார்: செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் என் ஊழியக்காரனே, உன்னை நான் அந்நாளிலே சேர்த்துக்கொண்டு, உன்னை முத்திரை மோதிரமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னைத் தெரிந்துகொண்டேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. Is the seed yet in the barn? yea, as yet the vine, and the fig tree, and the pomegranate, and the olive tree, has not brought forth: from this day will I bless you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சேனைகளின் கர்த்தர் சொல்லுகிறார்: செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் என் ஊழியக்காரனே, உன்னை நான் அந்நாளிலே சேர்த்துக்கொண்டு, உன்னை முத்திரை மோதிரமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னைத் தெரிந்துகொண்டேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And again the word of the LORD came unto Haggai in the four and twentieth day of the month, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4842,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சேனைகளின் கர்த்தர் சொல்லுகிறார்: செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் என் ஊழியக்காரனே, உன்னை நான் அந்நாளிலே சேர்த்துக்கொண்டு, உன்னை முத்திரை மோதிரமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னைத் தெரிந்துகொண்டேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And again the word of the LORD came unto Haggai in the four and twentieth day of the month, saying,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Speak to Zerubbabel, governor of Judah, saying, I will shake the heavens and the earth;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Speak to Zerubbabel, governor of Judah, saying, I will shake the heavens and the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5169,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனோடும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனோடும், ஜனத்தில் மீதியானவர்களோடும் சொல்லவேண்டியது, என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[2. Speak now to Zerubbabel the son of Shealtiel, governor of Judah, and to Joshua the son of Josedech, the high priest, and to the residue of the people, saying,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And I will overthrow the throne of kingdoms, and I will destroy the strength of the kingdoms of the heathen; and I will overthrow the chariots, and those that ride in them; and the horses and their riders shall come down, every one by the sword of his brother.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And I will overthrow the throne of kingdoms, and I will destroy the strength of the kingdoms of the heathen; and I will overthrow the chariots, and those that ride in them; and the horses and their riders shall come down, every one by the sword of his brother.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And I will overthrow the throne of kingdoms, and I will destroy the strength of the kingdoms of the heathen; and I will overthrow the chariots, and those that ride in them; and the horses and their riders shall come down, every one by the sword of his brother.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. In that day, says the LORD of hosts, will I take you, O Zerubbabel, my servant, the son of Shealtiel, says the LORD, and will make you as a signet: for I have chosen you, says the LORD of hosts.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. In that day, says the LORD of hosts, will I take you, O Zerubbabel, my servant, the son of Shealtiel, says the LORD, and will make you as a signet: for I have chosen you, says the LORD of hosts.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. In that day, says the LORD of hosts, will I take you, O Zerubbabel, my servant, the son of Shealtiel, says the LORD, and will make you as a signet: for I have chosen you, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த ஆலயத்தின் முந்தின மகிமையைக் கண்டவர்களில் உங்களுக்குள்ளே மீந்திருக்கிறவர்கள் யார்? இப்பொழுது இது உங்களுக்கு எப்படிக் காண்கிறது? அதற்கு இது உங்கள் பார்வையில் ஒன்றுமில்லாததுபோல் காண்கிறதல்லவா?]]></a:t>
+              <a:t><![CDATA[3. Who is left among you that saw this house in her first glory? and how do all of you see it now? is it not in your eyes in comparison of it as nothing?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த ஆலயத்தின் முந்தின மகிமையைக் கண்டவர்களில் உங்களுக்குள்ளே மீந்திருக்கிறவர்கள் யார்? இப்பொழுது இது உங்களுக்கு எப்படிக் காண்கிறது? அதற்கு இது உங்கள் பார்வையில் ஒன்றுமில்லாததுபோல் காண்கிறதல்லவா?]]></a:t>
+              <a:t><![CDATA[3. Who is left among you that saw this house in her first glory? and how do all of you see it now? is it not in your eyes in comparison of it as nothing?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் செருபாபேலே, திடன்கொள் என்று கர்த்தர் சொல்லுகிறார்; யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனே நீ திடன்கொள்; தேசத்தின் எல்லா ஜனங்களே, நீங்கள் திடன்கொள்ளுங்கள், வேலையை நடத்துங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்களுடனே இருக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Yet now be strong, O Zerubbabel, says the LORD; and be strong, O Joshua, son of Josedech, the high priest; and be strong, all you people of the land, says the LORD, and work: for I am with you, says the LORD of hosts:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் செருபாபேலே, திடன்கொள் என்று கர்த்தர் சொல்லுகிறார்; யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனே நீ திடன்கொள்; தேசத்தின் எல்லா ஜனங்களே, நீங்கள் திடன்கொள்ளுங்கள், வேலையை நடத்துங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்களுடனே இருக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Yet now be strong, O Zerubbabel, says the LORD; and be strong, O Joshua, son of Josedech, the high priest; and be strong, all you people of the land, says the LORD, and work: for I am with you, says the LORD of hosts:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414153" r:id="rId1"/>
+    <p:sldLayoutId id="2482590619" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,54 +6710,118 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5990,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[says the LORD of hosts:]]></a:t>
+              <a:t><![CDATA[நடத்துங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்களுடனே இருக்கிறேன் என்று சேனைகளின் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. According to the word that I covenanted with you when all of you came out of Egypt, so my spirit]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remains among you: fear all of you not.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் எகிப்திலிருந்து புறப்படுகிறபோது நான் உங்களோடே உடன்படிக்கை பண்ணின வார்த்தையின்படியே, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For thus says the LORD of hosts; Yet once, it is a little while, and I will shake the heavens,]]></a:t>
+              <a:t><![CDATA[ஆவியானவரும் உங்கள் நடுவில் நிலைகொண்டிருப்பார்; பயப்படாதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the earth, and the sea, and the dry land;]]></a:t>
+              <a:t><![CDATA[6. சேனைகளின் கர்த்தர் சொல்லுகிறார்: கொஞ்சக்காலத்துக்குள்ளே இன்னும் ஒருதரம் நான் வானத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And I will shake all nations, and the desire of all nations shall come: and I will fill this]]></a:t>
+              <a:t><![CDATA[பூமியையும் சமுத்திரத்தையும் வெட்டாந்தரையையும் அசையப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house with glory, says the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[7. சகல ஜாதிகளையும் அசையப்பண்ணுவேன், சகல ஜாதிகளாலும் விரும்பப்பட்டவர் வருவார்; இந்த ஆலயத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The silver is mine, and the gold is mine, says the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[மகிமையினால் நிறையப்பண்ணுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The glory of this latter house shall be greater than of the former, says the LORD of hosts: and]]></a:t>
+              <a:t><![CDATA[8. வெள்ளியும் என்னுடையது, பொன்னும் என்னுடையது என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in this place will I give peace, says the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[9. முந்தின ஆலயத்தின் மகிமையைப் பார்க்கிலும், இந்தப் பிந்தின ஆலயத்தின் மகிமை பெரிதாயிருக்கும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the seventh month, in the one and twentieth day of the month, came the word of the LORD by the]]></a:t>
+              <a:t><![CDATA[1. ஏழாம் மாதம் இருபத்தோராந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் கர்த்தருடைய வார்த்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. In the four and twentieth day of the ninth month, in the second year of Darius, came the word of]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தர் சொல்லுகிறார்; இவ்விடத்திலே சமாதானத்தைக் கட்டளையிடுவேன் என்று சேனைகளின் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD by Haggai the prophet, saying,]]></a:t>
+              <a:t><![CDATA[உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Thus says the LORD of hosts; Ask now the priests concerning the law, saying,]]></a:t>
+              <a:t><![CDATA[10. தரியுவின் இரண்டாம் வருஷம் ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. If one bear holy flesh in the skirt of his garment, and with his skirt do touch bread, or]]></a:t>
+              <a:t><![CDATA[மூலமாய்க் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pottage, or wine, or oil, or any food, shall it be holy? And the priests answered and said, No.]]></a:t>
+              <a:t><![CDATA[11. ஒருவன் தன் வஸ்திரத்தின் தொங்கலிலே பரிசுத்த மாம்சத்தைக்கொண்டுபோகையில் தன் வஸ்திரத்தின் தொங்கல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then said Haggai, If one that is unclean by a dead body touch any of these, shall it be unclean?]]></a:t>
+              <a:t><![CDATA[அப்பத்தையாகிலும் சாதத்தையாகிலும், திராட்சரசத்தையாகிலும், எண்ணெயையாகிலும், மற்றெந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And the priests answered and said, It shall be unclean.]]></a:t>
+              <a:t><![CDATA[போஜனபதார்த்தத்தையாகிலும் தொட்டால் அது பரிசுத்தமாகுமோ என்று நீ ஆசாரியரிடத்தில் வேத நியாயத்தைப்பற்றிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then answered Haggai, and said, So is this people, and so is this nation before me, says the]]></a:t>
+              <a:t><![CDATA[கேள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD; and so is every work of their hands; and that which they offer there is unclean.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: பரிசுத்தமாகாது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And now, I pray you, consider from this day and upward, from before a stone was laid upon a]]></a:t>
+              <a:t><![CDATA[13. பிணத்தால் தீட்டுப்பட்டவன் அவைகளில் எதையாகிலும் தொட்டால், அது தீட்டுப்படுமோ என்று ஆகாய் பின்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prophet Haggai, saying,]]></a:t>
+              <a:t><![CDATA[உண்டாயிற்று; அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stone in the temple of the LORD:]]></a:t>
+              <a:t><![CDATA[கேட்டான்; அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: தீட்டுப்படும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Since those days were, when one came to an heap of twenty measures, there were but ten: when one]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது ஆகாய் அப்படியே இந்த ஜனங்களும் இந்த ஜாதியாரும் என் சமுகத்தில் இருக்கிறார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[came to the pressfat in order to draw out fifty vessels out of the press, there were but twenty.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்; அவர்களுடைய கைகளின் எல்லாக் கிரியைகளும் அப்படியே இருக்கிறது; அவர்கள் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. I stroke you with blasting and with mildew and with hail in all the labours of your hands; yet]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்து படைக்கிறதும் தீட்டுப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you turned not to me, says the LORD.]]></a:t>
+              <a:t><![CDATA[15. இப்போதும் கர்த்தருடைய ஆலயத்தைக் கட்டும்படி ஒரு கல்லின்மேல் ஒரு கல் வைக்கப்பட்டது முதல் நடந்ததை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Consider now from this day and upward, from the four and twentieth day of the ninth month, even]]></a:t>
+              <a:t><![CDATA[உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the day that the foundation of the LORD's temple was laid, consider it.]]></a:t>
+              <a:t><![CDATA[16. அந்த நாட்கள் முதல் ஒருவன் இருபது மரக்காலாகக் கண்ட அம்பாரத்தினிடத்தில் வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Is the seed yet in the barn? yea, as yet the vine, and the fig tree, and the pomegranate, and]]></a:t>
+              <a:t><![CDATA[பத்துமரக்கால்மாத்திரம் இருந்தது; ஒருவன் ஆலையின் தொட்டியில் ஐம்பதுகுடம் மொள்ள ஆலையினிடத்திலே வந்தபோது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the olive tree, has not brought forth: from this day will I bless you.]]></a:t>
+              <a:t><![CDATA[இருபது குடம்மாத்திரம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And again the word of the LORD came unto Haggai in the four and twentieth day of the month,]]></a:t>
+              <a:t><![CDATA[17. கருக்காயினாலும் விஷப்பனியினாலும் கல்மழையினாலும் உங்களை உங்கள் கைகளின் வேலையிலெல்லாம் அடித்தேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak now to Zerubbabel the son of Shealtiel, governor of Judah, and to Joshua the son of]]></a:t>
+              <a:t><![CDATA[2. நீ செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனோடும், யோத்சதாக்கின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying,]]></a:t>
+              <a:t><![CDATA[ஆனாலும் நீங்கள் என்னிடத்தில் மனந்திரும்பாமல்போனீர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Speak to Zerubbabel, governor of Judah, saying, I will shake the heavens and the earth;]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் இதற்கு முந்தின காலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்; ஒன்பதாம் மாதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And I will overthrow the throne of kingdoms, and I will destroy the strength of the kingdoms of]]></a:t>
+              <a:t><![CDATA[இருபத்துநாலாந்தேதியாகிய இந்நாள்முதல் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்பட்ட அந்நாள்வரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the heathen; and I will overthrow the chariots, and those that ride in them; and the horses and]]></a:t>
+              <a:t><![CDATA[சென்றகாலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their riders shall come down, every one by the sword of his brother.]]></a:t>
+              <a:t><![CDATA[19. களஞ்சியத்தில் இன்னும் விதைத்தானியம் உண்டோ? திராட்சச்செடியும் அத்திமரமும் மாதளஞ்செடியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. In that day, says the LORD of hosts, will I take you, O Zerubbabel, my servant, the son of]]></a:t>
+              <a:t><![CDATA[ஒலிவமரமும் கனிகொடுக்கவில்லையே, நான் இன்றுமுதல் உங்களை ஆசீர்வதிப்பேன் என்று சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shealtiel, says the LORD, and will make you as a signet: for I have chosen you, says the LORD of]]></a:t>
+              <a:t><![CDATA[20. இருபத்துநாலாந்தேதியாகிய அந்நாளிலே கர்த்தருடைய வார்த்தை இரண்டாம் விசை ஆகாய் என்பவனுக்கு உண்டாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12238,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hosts.]]></a:t>
+              <a:t><![CDATA[அவர்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாய் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. நீ யூதாவின் தலைவனாகிய செருபாபேலோடே சொல்லவேண்டியது என்னவென்றால், நான் வானத்தையும் பூமியையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாய் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அசையப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12634,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Josedech, the high priest, and to the residue of the people, saying,]]></a:t>
+              <a:t><![CDATA[யோசுவா என்னும் பிரதான ஆசாரியனோடும், ஜனத்தில் மீதியானவர்களோடும் சொல்லவேண்டியது, என்னவென்றால்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாய் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. ராஜ்யங்களின் சிங்காசனத்தைக் கவிழ்த்து, ஜாதிகளுடைய ராஜ்யங்களின் பெலத்தை அழித்து, இரதத்தையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாய் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதில் ஏறியிருக்கிறவர்களையும் கவிழ்த்துப்போடுவேன்; குதிரைகளோடே அவைகளின்மேல் ஏறியிருப்பவர்களும் அவரவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாய் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தங்கள் தங்கள் சகோதரனின் பட்டயத்தினாலே விழுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாய் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. சேனைகளின் கர்த்தர் சொல்லுகிறார்: செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் என் ஊழியக்காரனே,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாய் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உன்னை நான் அந்நாளிலே சேர்த்துக்கொண்டு, உன்னை முத்திரை மோதிரமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாய் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நான் உன்னைத் தெரிந்துகொண்டேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Who is left among you that saw this house in her first glory? and how do all of you see it now?]]></a:t>
+              <a:t><![CDATA[3. இந்த ஆலயத்தின் முந்தின மகிமையைக் கண்டவர்களில் உங்களுக்குள்ளே மீந்திருக்கிறவர்கள் யார்? இப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is it not in your eyes in comparison of it as nothing?]]></a:t>
+              <a:t><![CDATA[இது உங்களுக்கு எப்படிக் காண்கிறது? அதற்கு இது உங்கள் பார்வையில் ஒன்றுமில்லாததுபோல் காண்கிறதல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Yet now be strong, O Zerubbabel, says the LORD; and be strong, O Joshua, son of Josedech, the]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் செருபாபேலே, திடன்கொள் என்று கர்த்தர் சொல்லுகிறார்; யோத்சதாக்கின் குமாரனாகிய யோசுவா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[high priest; and be strong, all you people of the land, says the LORD, and work: for I am with you,]]></a:t>
+              <a:t><![CDATA[என்னும் பிரதான ஆசாரியனே நீ திடன்கொள்; தேசத்தின் எல்லா ஜனங்களே, நீங்கள் திடன்கொள்ளுங்கள், வேலையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆகாய் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>