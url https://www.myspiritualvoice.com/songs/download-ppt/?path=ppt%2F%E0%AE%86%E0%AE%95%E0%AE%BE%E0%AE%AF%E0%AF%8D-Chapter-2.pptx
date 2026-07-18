--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -450,51 +450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கருக்காயினாலும் விஷப்பனியினாலும் கல்மழையினாலும் உங்களை உங்கள் கைகளின் வேலையிலெல்லாம் அடித்தேன்; ஆனாலும் நீங்கள் என்னிடத்தில் மனந்திரும்பாமல்போனீர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் செருபாபேலே, திடன்கொள் என்று கர்த்தர் சொல்லுகிறார்; யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனே நீ திடன்கொள்; தேசத்தின் எல்லா ஜனங்களே, நீங்கள் திடன்கொள்ளுங்கள், வேலையை நடத்துங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்களுடனே இருக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கருக்காயினாலும் விஷப்பனியினாலும் கல்மழையினாலும் உங்களை உங்கள் கைகளின் வேலையிலெல்லாம் அடித்தேன்; ஆனாலும் நீங்கள் என்னிடத்தில் மனந்திரும்பாமல்போனீர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் எகிப்திலிருந்து புறப்படுகிறபோது நான் உங்களோடே உடன்படிக்கை பண்ணின வார்த்தையின்படியே, என் ஆவியானவரும் உங்கள் நடுவில் நிலைகொண்டிருப்பார்; பயப்படாதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் இதற்கு முந்தின காலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்; ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியாகிய இந்நாள்முதல் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்பட்ட அந்நாள்வரைக்கும் சென்றகாலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் எகிப்திலிருந்து புறப்படுகிறபோது நான் உங்களோடே உடன்படிக்கை பண்ணின வார்த்தையின்படியே, என் ஆவியானவரும் உங்கள் நடுவில் நிலைகொண்டிருப்பார்; பயப்படாதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் இதற்கு முந்தின காலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்; ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியாகிய இந்நாள்முதல் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்பட்ட அந்நாள்வரைக்கும் சென்றகாலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. சேனைகளின் கர்த்தர் சொல்லுகிறார்: கொஞ்சக்காலத்துக்குள்ளே இன்னும் ஒருதரம் நான் வானத்தையும் பூமியையும் சமுத்திரத்தையும் வெட்டாந்தரையையும் அசையப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. களஞ்சியத்தில் இன்னும் விதைத்தானியம் உண்டோ? திராட்சச்செடியும் அத்திமரமும் மாதளஞ்செடியும் ஒலிவமரமும் கனிகொடுக்கவில்லையே, நான் இன்றுமுதல் உங்களை ஆசீர்வதிப்பேன் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. சேனைகளின் கர்த்தர் சொல்லுகிறார்: கொஞ்சக்காலத்துக்குள்ளே இன்னும் ஒருதரம் நான் வானத்தையும் பூமியையும் சமுத்திரத்தையும் வெட்டாந்தரையையும் அசையப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. களஞ்சியத்தில் இன்னும் விதைத்தானியம் உண்டோ? திராட்சச்செடியும் அத்திமரமும் மாதளஞ்செடியும் ஒலிவமரமும் கனிகொடுக்கவில்லையே, நான் இன்றுமுதல் உங்களை ஆசீர்வதிப்பேன் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. சகல ஜாதிகளையும் அசையப்பண்ணுவேன், சகல ஜாதிகளாலும் விரும்பப்பட்டவர் வருவார்; இந்த ஆலயத்தை மகிமையினால் நிறையப்பண்ணுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இருபத்துநாலாந்தேதியாகிய அந்நாளிலே கர்த்தருடைய வார்த்தை இரண்டாம் விசை ஆகாய் என்பவனுக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[7. சகல ஜாதிகளையும் அசையப்பண்ணுவேன், சகல ஜாதிகளாலும் விரும்பப்பட்டவர் வருவார்; இந்த ஆலயத்தை மகிமையினால் நிறையப்பண்ணுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ யூதாவின் தலைவனாகிய செருபாபேலோடே சொல்லவேண்டியது என்னவென்றால், நான் வானத்தையும் பூமியையும் அசையப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[8. வெள்ளியும் என்னுடையது, பொன்னும் என்னுடையது என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ யூதாவின் தலைவனாகிய செருபாபேலோடே சொல்லவேண்டியது என்னவென்றால், நான் வானத்தையும் பூமியையும் அசையப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[9. முந்தின ஆலயத்தின் மகிமையைப் பார்க்கிலும், இந்தப் பிந்தின ஆலயத்தின் மகிமை பெரிதாயிருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; இவ்விடத்திலே சமாதானத்தைக் கட்டளையிடுவேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜ்யங்களின் சிங்காசனத்தைக் கவிழ்த்து, ஜாதிகளுடைய ராஜ்யங்களின் பெலத்தை அழித்து, இரதத்தையும் அதில் ஏறியிருக்கிறவர்களையும் கவிழ்த்துப்போடுவேன்; குதிரைகளோடே அவைகளின்மேல் ஏறியிருப்பவர்களும் அவரவர் தங்கள் தங்கள் சகோதரனின் பட்டயத்தினாலே விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. முந்தின ஆலயத்தின் மகிமையைப் பார்க்கிலும், இந்தப் பிந்தின ஆலயத்தின் மகிமை பெரிதாயிருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; இவ்விடத்திலே சமாதானத்தைக் கட்டளையிடுவேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிணத்தால் தீட்டுப்பட்டவன் அவைகளில் எதையாகிலும் தொட்டால், அது தீட்டுப்படுமோ என்று ஆகாய் பின்னும் கேட்டான்; அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: தீட்டுப்படும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. ஏழாம் மாதம் இருபத்தோராந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜ்யங்களின் சிங்காசனத்தைக் கவிழ்த்து, ஜாதிகளுடைய ராஜ்யங்களின் பெலத்தை அழித்து, இரதத்தையும் அதில் ஏறியிருக்கிறவர்களையும் கவிழ்த்துப்போடுவேன்; குதிரைகளோடே அவைகளின்மேல் ஏறியிருப்பவர்களும் அவரவர் தங்கள் தங்கள் சகோதரனின் பட்டயத்தினாலே விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. தரியுவின் இரண்டாம் வருஷம் ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய்க் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சேனைகளின் கர்த்தர் சொல்லுகிறார்: செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் என் ஊழியக்காரனே, உன்னை நான் அந்நாளிலே சேர்த்துக்கொண்டு, உன்னை முத்திரை மோதிரமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னைத் தெரிந்துகொண்டேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. தரியுவின் இரண்டாம் வருஷம் ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய்க் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சேனைகளின் கர்த்தர் சொல்லுகிறார்: செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் என் ஊழியக்காரனே, உன்னை நான் அந்நாளிலே சேர்த்துக்கொண்டு, உன்னை முத்திரை மோதிரமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னைத் தெரிந்துகொண்டேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. ஒருவன் தன் வஸ்திரத்தின் தொங்கலிலே பரிசுத்த மாம்சத்தைக்கொண்டுபோகையில் தன் வஸ்திரத்தின் தொங்கல் அப்பத்தையாகிலும் சாதத்தையாகிலும், திராட்சரசத்தையாகிலும், எண்ணெயையாகிலும், மற்றெந்த போஜனபதார்த்தத்தையாகிலும் தொட்டால் அது பரிசுத்தமாகுமோ என்று நீ ஆசாரியரிடத்தில் வேத நியாயத்தைப்பற்றிக் கேள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சேனைகளின் கர்த்தர் சொல்லுகிறார்: செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் என் ஊழியக்காரனே, உன்னை நான் அந்நாளிலே சேர்த்துக்கொண்டு, உன்னை முத்திரை மோதிரமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னைத் தெரிந்துகொண்டேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: பரிசுத்தமாகாது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏழாம் மாதம் இருபத்தோராந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
+              <a:t><![CDATA[12. அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: பரிசுத்தமாகாது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏழாம் மாதம் இருபத்தோராந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
+              <a:t><![CDATA[13. பிணத்தால் தீட்டுப்பட்டவன் அவைகளில் எதையாகிலும் தொட்டால், அது தீட்டுப்படுமோ என்று ஆகாய் பின்னும் கேட்டான்; அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: தீட்டுப்படும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனோடும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனோடும், ஜனத்தில் மீதியானவர்களோடும் சொல்லவேண்டியது, என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[13. பிணத்தால் தீட்டுப்பட்டவன் அவைகளில் எதையாகிலும் தொட்டால், அது தீட்டுப்படுமோ என்று ஆகாய் பின்னும் கேட்டான்; அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: தீட்டுப்படும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனோடும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனோடும், ஜனத்தில் மீதியானவர்களோடும் சொல்லவேண்டியது, என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது ஆகாய் அப்படியே இந்த ஜனங்களும் இந்த ஜாதியாரும் என் சமுகத்தில் இருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்களுடைய கைகளின் எல்லாக் கிரியைகளும் அப்படியே இருக்கிறது; அவர்கள் அங்கே கொண்டுவந்து படைக்கிறதும் தீட்டுப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த ஆலயத்தின் முந்தின மகிமையைக் கண்டவர்களில் உங்களுக்குள்ளே மீந்திருக்கிறவர்கள் யார்? இப்பொழுது இது உங்களுக்கு எப்படிக் காண்கிறது? அதற்கு இது உங்கள் பார்வையில் ஒன்றுமில்லாததுபோல் காண்கிறதல்லவா?]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது ஆகாய் அப்படியே இந்த ஜனங்களும் இந்த ஜாதியாரும் என் சமுகத்தில் இருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்களுடைய கைகளின் எல்லாக் கிரியைகளும் அப்படியே இருக்கிறது; அவர்கள் அங்கே கொண்டுவந்து படைக்கிறதும் தீட்டுப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த ஆலயத்தின் முந்தின மகிமையைக் கண்டவர்களில் உங்களுக்குள்ளே மீந்திருக்கிறவர்கள் யார்? இப்பொழுது இது உங்களுக்கு எப்படிக் காண்கிறது? அதற்கு இது உங்கள் பார்வையில் ஒன்றுமில்லாததுபோல் காண்கிறதல்லவா?]]></a:t>
+              <a:t><![CDATA[15. இப்போதும் கர்த்தருடைய ஆலயத்தைக் கட்டும்படி ஒரு கல்லின்மேல் ஒரு கல் வைக்கப்பட்டது முதல் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிணத்தால் தீட்டுப்பட்டவன் அவைகளில் எதையாகிலும் தொட்டால், அது தீட்டுப்படுமோ என்று ஆகாய் பின்னும் கேட்டான்; அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: தீட்டுப்படும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. ஏழாம் மாதம் இருபத்தோராந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் செருபாபேலே, திடன்கொள் என்று கர்த்தர் சொல்லுகிறார்; யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனே நீ திடன்கொள்; தேசத்தின் எல்லா ஜனங்களே, நீங்கள் திடன்கொள்ளுங்கள், வேலையை நடத்துங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்களுடனே இருக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. இப்போதும் கர்த்தருடைய ஆலயத்தைக் கட்டும்படி ஒரு கல்லின்மேல் ஒரு கல் வைக்கப்பட்டது முதல் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் செருபாபேலே, திடன்கொள் என்று கர்த்தர் சொல்லுகிறார்; யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனே நீ திடன்கொள்; தேசத்தின் எல்லா ஜனங்களே, நீங்கள் திடன்கொள்ளுங்கள், வேலையை நடத்துங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்களுடனே இருக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. அந்த நாட்கள் முதல் ஒருவன் இருபது மரக்காலாகக் கண்ட அம்பாரத்தினிடத்தில் வந்தபோது, பத்துமரக்கால்மாத்திரம் இருந்தது; ஒருவன் ஆலையின் தொட்டியில் ஐம்பதுகுடம் மொள்ள ஆலையினிடத்திலே வந்தபோது இருபது குடம்மாத்திரம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் செருபாபேலே, திடன்கொள் என்று கர்த்தர் சொல்லுகிறார்; யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனே நீ திடன்கொள்; தேசத்தின் எல்லா ஜனங்களே, நீங்கள் திடன்கொள்ளுங்கள், வேலையை நடத்துங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்களுடனே இருக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. அந்த நாட்கள் முதல் ஒருவன் இருபது மரக்காலாகக் கண்ட அம்பாரத்தினிடத்தில் வந்தபோது, பத்துமரக்கால்மாத்திரம் இருந்தது; ஒருவன் ஆலையின் தொட்டியில் ஐம்பதுகுடம் மொள்ள ஆலையினிடத்திலே வந்தபோது இருபது குடம்மாத்திரம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் எகிப்திலிருந்து புறப்படுகிறபோது நான் உங்களோடே உடன்படிக்கை பண்ணின வார்த்தையின்படியே, என் ஆவியானவரும் உங்கள் நடுவில் நிலைகொண்டிருப்பார்; பயப்படாதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. கருக்காயினாலும் விஷப்பனியினாலும் கல்மழையினாலும் உங்களை உங்கள் கைகளின் வேலையிலெல்லாம் அடித்தேன்; ஆனாலும் நீங்கள் என்னிடத்தில் மனந்திரும்பாமல்போனீர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் எகிப்திலிருந்து புறப்படுகிறபோது நான் உங்களோடே உடன்படிக்கை பண்ணின வார்த்தையின்படியே, என் ஆவியானவரும் உங்கள் நடுவில் நிலைகொண்டிருப்பார்; பயப்படாதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. கருக்காயினாலும் விஷப்பனியினாலும் கல்மழையினாலும் உங்களை உங்கள் கைகளின் வேலையிலெல்லாம் அடித்தேன்; ஆனாலும் நீங்கள் என்னிடத்தில் மனந்திரும்பாமல்போனீர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேனைகளின் கர்த்தர் சொல்லுகிறார்: கொஞ்சக்காலத்துக்குள்ளே இன்னும் ஒருதரம் நான் வானத்தையும் பூமியையும் சமுத்திரத்தையும் வெட்டாந்தரையையும் அசையப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் இதற்கு முந்தின காலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்; ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியாகிய இந்நாள்முதல் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்பட்ட அந்நாள்வரைக்கும் சென்றகாலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேனைகளின் கர்த்தர் சொல்லுகிறார்: கொஞ்சக்காலத்துக்குள்ளே இன்னும் ஒருதரம் நான் வானத்தையும் பூமியையும் சமுத்திரத்தையும் வெட்டாந்தரையையும் அசையப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் இதற்கு முந்தின காலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்; ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியாகிய இந்நாள்முதல் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்பட்ட அந்நாள்வரைக்கும் சென்றகாலத்தில் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகல ஜாதிகளையும் அசையப்பண்ணுவேன், சகல ஜாதிகளாலும் விரும்பப்பட்டவர் வருவார்; இந்த ஆலயத்தை மகிமையினால் நிறையப்பண்ணுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. களஞ்சியத்தில் இன்னும் விதைத்தானியம் உண்டோ? திராட்சச்செடியும் அத்திமரமும் மாதளஞ்செடியும் ஒலிவமரமும் கனிகொடுக்கவில்லையே, நான் இன்றுமுதல் உங்களை ஆசீர்வதிப்பேன் என்று சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகல ஜாதிகளையும் அசையப்பண்ணுவேன், சகல ஜாதிகளாலும் விரும்பப்பட்டவர் வருவார்; இந்த ஆலயத்தை மகிமையினால் நிறையப்பண்ணுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. களஞ்சியத்தில் இன்னும் விதைத்தானியம் உண்டோ? திராட்சச்செடியும் அத்திமரமும் மாதளஞ்செடியும் ஒலிவமரமும் கனிகொடுக்கவில்லையே, நான் இன்றுமுதல் உங்களை ஆசீர்வதிப்பேன் என்று சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வெள்ளியும் என்னுடையது, பொன்னும் என்னுடையது என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. இருபத்துநாலாந்தேதியாகிய அந்நாளிலே கர்த்தருடைய வார்த்தை இரண்டாம் விசை ஆகாய் என்பவனுக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஆகாய் அப்படியே இந்த ஜனங்களும் இந்த ஜாதியாரும் என் சமுகத்தில் இருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்களுடைய கைகளின் எல்லாக் கிரியைகளும் அப்படியே இருக்கிறது; அவர்கள் அங்கே கொண்டுவந்து படைக்கிறதும் தீட்டுப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. நீ செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனோடும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனோடும், ஜனத்தில் மீதியானவர்களோடும் சொல்லவேண்டியது, என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முந்தின ஆலயத்தின் மகிமையைப் பார்க்கிலும், இந்தப் பிந்தின ஆலயத்தின் மகிமை பெரிதாயிருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; இவ்விடத்திலே சமாதானத்தைக் கட்டளையிடுவேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. இருபத்துநாலாந்தேதியாகிய அந்நாளிலே கர்த்தருடைய வார்த்தை இரண்டாம் விசை ஆகாய் என்பவனுக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முந்தின ஆலயத்தின் மகிமையைப் பார்க்கிலும், இந்தப் பிந்தின ஆலயத்தின் மகிமை பெரிதாயிருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; இவ்விடத்திலே சமாதானத்தைக் கட்டளையிடுவேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. நீ யூதாவின் தலைவனாகிய செருபாபேலோடே சொல்லவேண்டியது என்னவென்றால், நான் வானத்தையும் பூமியையும் அசையப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தரியுவின் இரண்டாம் வருஷம் ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய்க் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
+              <a:t><![CDATA[22. ராஜ்யங்களின் சிங்காசனத்தைக் கவிழ்த்து, ஜாதிகளுடைய ராஜ்யங்களின் பெலத்தை அழித்து, இரதத்தையும் அதில் ஏறியிருக்கிறவர்களையும் கவிழ்த்துப்போடுவேன்; குதிரைகளோடே அவைகளின்மேல் ஏறியிருப்பவர்களும் அவரவர் தங்கள் தங்கள் சகோதரனின் பட்டயத்தினாலே விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தரியுவின் இரண்டாம் வருஷம் ஒன்பதாம் மாதம் இருபத்துநாலாந்தேதியிலே ஆகாய் என்னும் தீர்க்கதரிசியின் மூலமாய்க் கர்த்தருடைய வார்த்தை உண்டாயிற்று; அவர்:]]></a:t>
+              <a:t><![CDATA[22. ராஜ்யங்களின் சிங்காசனத்தைக் கவிழ்த்து, ஜாதிகளுடைய ராஜ்யங்களின் பெலத்தை அழித்து, இரதத்தையும் அதில் ஏறியிருக்கிறவர்களையும் கவிழ்த்துப்போடுவேன்; குதிரைகளோடே அவைகளின்மேல் ஏறியிருப்பவர்களும் அவரவர் தங்கள் தங்கள் சகோதரனின் பட்டயத்தினாலே விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் தன் வஸ்திரத்தின் தொங்கலிலே பரிசுத்த மாம்சத்தைக்கொண்டுபோகையில் தன் வஸ்திரத்தின் தொங்கல் அப்பத்தையாகிலும் சாதத்தையாகிலும், திராட்சரசத்தையாகிலும், எண்ணெயையாகிலும், மற்றெந்த போஜனபதார்த்தத்தையாகிலும் தொட்டால் அது பரிசுத்தமாகுமோ என்று நீ ஆசாரியரிடத்தில் வேத நியாயத்தைப்பற்றிக் கேள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. ராஜ்யங்களின் சிங்காசனத்தைக் கவிழ்த்து, ஜாதிகளுடைய ராஜ்யங்களின் பெலத்தை அழித்து, இரதத்தையும் அதில் ஏறியிருக்கிறவர்களையும் கவிழ்த்துப்போடுவேன்; குதிரைகளோடே அவைகளின்மேல் ஏறியிருப்பவர்களும் அவரவர் தங்கள் தங்கள் சகோதரனின் பட்டயத்தினாலே விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: பரிசுத்தமாகாது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. சேனைகளின் கர்த்தர் சொல்லுகிறார்: செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் என் ஊழியக்காரனே, உன்னை நான் அந்நாளிலே சேர்த்துக்கொண்டு, உன்னை முத்திரை மோதிரமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னைத் தெரிந்துகொண்டேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: பரிசுத்தமாகாது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. சேனைகளின் கர்த்தர் சொல்லுகிறார்: செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் என் ஊழியக்காரனே, உன்னை நான் அந்நாளிலே சேர்த்துக்கொண்டு, உன்னை முத்திரை மோதிரமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னைத் தெரிந்துகொண்டேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு ஆசாரியர்கள் பிரதியுத்தரமாக: பரிசுத்தமாகாது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. சேனைகளின் கர்த்தர் சொல்லுகிறார்: செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் என் ஊழியக்காரனே, உன்னை நான் அந்நாளிலே சேர்த்துக்கொண்டு, உன்னை முத்திரை மோதிரமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னைத் தெரிந்துகொண்டேன் என்று சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +4919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஆகாய் அப்படியே இந்த ஜனங்களும் இந்த ஜாதியாரும் என் சமுகத்தில் இருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்களுடைய கைகளின் எல்லாக் கிரியைகளும் அப்படியே இருக்கிறது; அவர்கள் அங்கே கொண்டுவந்து படைக்கிறதும் தீட்டுப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. நீ செயல்த்தியேலின் குமாரனாகிய செருபாபேல் என்னும் யூதாவின் தலைவனோடும், யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனோடும், ஜனத்தில் மீதியானவர்களோடும் சொல்லவேண்டியது, என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +5028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் கர்த்தருடைய ஆலயத்தைக் கட்டும்படி ஒரு கல்லின்மேல் ஒரு கல் வைக்கப்பட்டது முதல் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[3. இந்த ஆலயத்தின் முந்தின மகிமையைக் கண்டவர்களில் உங்களுக்குள்ளே மீந்திருக்கிறவர்கள் யார்? இப்பொழுது இது உங்களுக்கு எப்படிக் காண்கிறது? அதற்கு இது உங்கள் பார்வையில் ஒன்றுமில்லாததுபோல் காண்கிறதல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் கர்த்தருடைய ஆலயத்தைக் கட்டும்படி ஒரு கல்லின்மேல் ஒரு கல் வைக்கப்பட்டது முதல் நடந்ததை உங்கள் மனதிலே சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[3. இந்த ஆலயத்தின் முந்தின மகிமையைக் கண்டவர்களில் உங்களுக்குள்ளே மீந்திருக்கிறவர்கள் யார்? இப்பொழுது இது உங்களுக்கு எப்படிக் காண்கிறது? அதற்கு இது உங்கள் பார்வையில் ஒன்றுமில்லாததுபோல் காண்கிறதல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த நாட்கள் முதல் ஒருவன் இருபது மரக்காலாகக் கண்ட அம்பாரத்தினிடத்தில் வந்தபோது, பத்துமரக்கால்மாத்திரம் இருந்தது; ஒருவன் ஆலையின் தொட்டியில் ஐம்பதுகுடம் மொள்ள ஆலையினிடத்திலே வந்தபோது இருபது குடம்மாத்திரம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் செருபாபேலே, திடன்கொள் என்று கர்த்தர் சொல்லுகிறார்; யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனே நீ திடன்கொள்; தேசத்தின் எல்லா ஜனங்களே, நீங்கள் திடன்கொள்ளுங்கள், வேலையை நடத்துங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்களுடனே இருக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த நாட்கள் முதல் ஒருவன் இருபது மரக்காலாகக் கண்ட அம்பாரத்தினிடத்தில் வந்தபோது, பத்துமரக்கால்மாத்திரம் இருந்தது; ஒருவன் ஆலையின் தொட்டியில் ஐம்பதுகுடம் மொள்ள ஆலையினிடத்திலே வந்தபோது இருபது குடம்மாத்திரம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் செருபாபேலே, திடன்கொள் என்று கர்த்தர் சொல்லுகிறார்; யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனே நீ திடன்கொள்; தேசத்தின் எல்லா ஜனங்களே, நீங்கள் திடன்கொள்ளுங்கள், வேலையை நடத்துங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்களுடனே இருக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469496581" r:id="rId1"/>
+    <p:sldLayoutId id="2473414153" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5990,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನಾನು ನಿಮ್ಮನ್ನು ಸಸ್ಯ ನಾಶದಿಂದಲೂ ಬಿರುಗಾಳಿಯಿಂದಲೂ ಕಲ್ಮಳೆಯಿಂದಲೂ ನಿಮ್ಮ ಕೈ ದುಡಿತಗಳನ್ನೆಲ್ಲಾ ಹೊಡೆದೆನು;]]></a:t>
+              <a:t><![CDATA[says the LORD of hosts:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದರೂ ನೀವು ನನ್ನ ಕಡೆಗೆ ತಿರುಗಲಿಲ್ಲವೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[5. According to the word that I covenanted with you when all of you came out of Egypt, so my spirit]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಚೆನ್ನಾಗಿ ಯೋಚಿಸಿಕೊಳ್ಳಿರಿ; ಇಂದಿನಿಂದ ಇದಕ್ಕೆ ಮುಂಚೆ ಒಂಭತ್ತನೇ ತಿಂಗಳಿನ ಇಪ್ಪತ್ತ ನಾಲ್ಕನೆಯ ದಿನದಲ್ಲಿ ಕರ್ತನ]]></a:t>
+              <a:t><![CDATA[remains among you: fear all of you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಂದಿರದ ಅಸ್ತಿವಾರವು ಹಾಕಲ್ಪ ಟ್ಟಂದಿನಿಂದ ಯೋಚಿಸಿ ಕೊಳ್ಳಿರಿ.]]></a:t>
+              <a:t><![CDATA[6. For thus says the LORD of hosts; Yet once, it is a little while, and I will shake the heavens,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಬೀಜವು ಇನ್ನು ಕಣಜದಲ್ಲಿ ಉಂಟೋ? ಮತ್ತು ದ್ರಾಕ್ಷೆ, ಅಂಜೂರ, ದಾಳಿಂಬರ, ಎಣ್ಣೆ ಮರಗಳು ಇನ್ನು ಫಲಿಸಲಿಲ್ಲ ವಲ್ಲಾ. ಈ]]></a:t>
+              <a:t><![CDATA[and the earth, and the sea, and the dry land;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿನವು ಮೊದಲುಗೊಂಡು ನಿಮ್ಮನ್ನು ಆಶೀರ್ವದಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[7. And I will shake all nations, and the desire of all nations shall come: and I will fill this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಎರಡನೇ ಸಾರಿ ಕರ್ತನ ವಾಕ್ಯವು ತಿಂಗಳಿನ ಇಪ್ಪತ್ತನಾಲ್ಕನೆಯ ದಿನದಲ್ಲಿ ಹಗ್ಗಾಯನಿಗೆ ಉಂಟಾ ಯಿತು.]]></a:t>
+              <a:t><![CDATA[house with glory, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಹೇಗಂದರೆ, ಯೆಹೂದದ ಅಧಿಪತಿಯಾದ ಜೆರುಬ್ಬಾಬೆಲನಿಗೆ ನೀನು ಹೇಳತಕ್ಕದ್ದೇನಂದರೆ--ನಾನು ಆಕಾಶಗಳನ್ನೂ ಭೂಮಿಯನ್ನೂ]]></a:t>
+              <a:t><![CDATA[8. The silver is mine, and the gold is mine, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕದಲಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[9. The glory of this latter house shall be greater than of the former, says the LORD of hosts: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ರಾಜ್ಯಗಳ ಸಿಂಹಾಸನವನ್ನು ಕೆಡವಿಹಾಕುವೆನು; ಅನ್ಯ ಜನಾಂಗಗಳ ರಾಜ್ಯಗಳ ಬಲವನ್ನು ನಾಶಮಾಡುವೆನು, ರಥಗಳನ್ನೂ ಅವುಗಳಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[in this place will I give peace, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆಗ ಹಗ್ಗಾಯನು--ಆದರೆ ಹೆಣದಿಂದ ಅಶುದ್ಧನಾದವನು, ಇವುಗಳಲ್ಲಿ ಯಾವದನ್ನಾದರೂ ಮುಟ್ಟಿದರೆ, ಅಶುದ್ಧವಾಗುವದೋ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[1. In the seventh month, in the one and twentieth day of the month, came the word of the LORD by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸವಾರಿ ಮಾಡುವವರನ್ನೂ ಕೆಡವಿಹಾಕುವೆನು; ಕುದುರೆಗಳೂ ಅದರ ಸವಾರರೂ ಪ್ರತಿಯೊಬ್ಬನೂ ತನ್ನ ಸಹೋದರನ ಕತ್ತಿಯಿಂದ ಬೀಳು ವನು.]]></a:t>
+              <a:t><![CDATA[10. In the four and twentieth day of the ninth month, in the second year of Darius, came the word of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಸೈನ್ಯಗಳ ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ--ಆ ದಿನದಲ್ಲಿ ಶೆಯಲ್ತೀಯೇಲನ ಮಗನಾದ ನನ್ನ ಸೇವಕನಾದ ಜೆರು ಬ್ಬಾಬೆಲನೇ, ಆ ದಿನದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[the LORD by Haggai the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ನಿನ್ನನ್ನು ತೆಗೆದು ಕೊಂಡು ಮುದ್ರೆಯ ಹಾಗೆ ಇಡುವೆನು; ನಿನ್ನನ್ನು ನಾನೇ ಆದುಕೊಂಡಿದ್ದೇನೆಂದು ಸೈನ್ಯಗಳ ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[11. Thus says the LORD of hosts; Ask now the priests concerning the law, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[12. If one bear holy flesh in the skirt of his garment, and with his skirt do touch bread, or]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಏಳನೆಯ ತಿಂಗಳಿನಲ್ಲಿ, ತಿಂಗಳಿನ ಇಪ್ಪ ತ್ತೊಂದನೆಯ ದಿನದಲ್ಲಿ ಕರ್ತನ ವಾಕ್ಯವು ಪ್ರವಾದಿಯಾದ ಹಗ್ಗಾಯನ ಮೂಲಕ]]></a:t>
+              <a:t><![CDATA[pottage, or wine, or oil, or any food, shall it be holy? And the priests answered and said, No.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಂಟಾಯಿತು; ಏನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[13. Then said Haggai, If one that is unclean by a dead body touch any of these, shall it be unclean?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಯೆಹೂದದ ಅಧಿಪತಿಯಾದ ಶೆಯಲ್ತೀ ಯೇಲನ ಮಗನಾದ ಜೆರುಬ್ಬಾಬೆಲನಿಗೂ ಪ್ರಧಾನ ಯಾಜಕನಾದ ಯೆಹೋಚಾದಾಕನ ಮಗನಾದ ಯೆಹೋಶುವನಿಗೂ]]></a:t>
+              <a:t><![CDATA[And the priests answered and said, It shall be unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರಲ್ಲಿ ಉಳಿದವರಿಗೂ ನೀನು ಹೇಳತಕ್ಕದ್ದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[14. Then answered Haggai, and said, So is this people, and so is this nation before me, says the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಈ ಆಲಯವನ್ನು ಅದರ ಪೂರ್ವದ ಮಹಿಮೆಯಲ್ಲಿ ನೋಡಿದವರೊಳಗೆ ಉಳಿದ ವರು ನಿಮ್ಮಲ್ಲಿ ಯಾರು? ಈಗ ಅದನ್ನು ಹೇಗೆ ನೋಡು ತ್ತೀರಿ?]]></a:t>
+              <a:t><![CDATA[LORD; and so is every work of their hands; and that which they offer there is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದು ನಿಮ್ಮ ಕಣ್ಣುಗಳಿಗೆ ಅದರ ಹೋಲಿಕೆಯು ಏನೂ ಇಲ್ಲದ ಹಾಗೆ ತೋರು ತ್ತದಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[15. And now, I pray you, consider from this day and upward, from before a stone was laid upon a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಜ ಕರು ಉತ್ತರ ಕೊಟ್ಟು--ಅಶುದ್ದವಾಗುವದು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[prophet Haggai, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆದಾಗ್ಯೂ ಈಗ ಕರ್ತನು ಹೇಳುತ್ತಾನೆ --ಜೆರುಬ್ಬಾಬೆಲನೇ, ಬಲವಾಗಿರು; ಪ್ರಧಾನ ಯಾಜಕ ನಾದ ಯೆಹೋಚಾದಾಕನ ಮಗನಾದ ಯೆಹೋ]]></a:t>
+              <a:t><![CDATA[stone in the temple of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶುವನೇ, ಬಲವಾಗಿರು; ದೇಶದ ಜನರೆಲ್ಲರೇ, ಬಲ ವಾಗಿರ್ರಿ ಎಂದು ಕರ್ತನು ಹೇಳುತ್ತಾನೆ; ಕೆಲಸ ಮಾಡಿರಿ; ನಾನು ನಿಮ್ಮ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[16. Since those days were, when one came to an heap of twenty measures, there were but ten: when one]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದ್ದೇನೆಂದು ಸೈನ್ಯ ಗಳ ಕರ್ತನು ಹೇಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[came to the pressfat in order to draw out fifty vessels out of the press, there were but twenty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನೀವು ಐಗುಪ್ತದೊಳ ಗಿಂದ ಹೊರಗೆ ಬಂದಾಗ ನಾನು ನಿಮ್ಮ ಸಂಗಡ ಒಡಂಬಡಿಕೆ ಮಾಡಿದ ವಾಕ್ಯದ ಪ್ರಕಾರ ನನ್ನ ಆತ್ಮವು ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[17. I stroke you with blasting and with mildew and with hail in all the labours of your hands; yet]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಧ್ಯದಲ್ಲಿ ನಿಲ್ಲುತ್ತದೆ; ನೀವು ಭಯಪಡ ಬೇಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[all of you turned not to me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಸೈನ್ಯಗಳ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ, ಇನ್ನು ಒಂದು ಸಾರಿ ಕೊಂಚ ಕಾಲವಾದ ಮೇಲೆ ನಾನು ಆಕಾಶಗಳನ್ನೂ ಭೂಮಿಯನ್ನೂ ಸಮುದ್ರ]]></a:t>
+              <a:t><![CDATA[18. Consider now from this day and upward, from the four and twentieth day of the ninth month, even]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವನ್ನೂ ಒಣಗಿದ ನೆಲವನ್ನೂ ಕದಲಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[from the day that the foundation of the LORD's temple was laid, consider it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಎಲ್ಲಾ ಜನಾಂಗಗಳನ್ನು ಅದುರಿಸುತ್ತೇನೆ; ಎಲ್ಲಾ ಜನಾಂಗಗಳ ಇಷ್ಟವಸ್ತುಗಳು ಬಂದು ಒದಗಲು ಈ ಆಲಯವನ್ನು ಮಹಿಮೆಯಿಂದ]]></a:t>
+              <a:t><![CDATA[19. Is the seed yet in the barn? yea, as yet the vine, and the fig tree, and the pomegranate, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತುಂಬಿಸುತ್ತೇನೆಂದು ಸೈನ್ಯಗಳ ಕರ್ತನು ಹೇಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[the olive tree, has not brought forth: from this day will I bless you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಬೆಳ್ಳಿಯು ನನ್ನದು, ಚಿನ್ನವು ನನ್ನದು ಎಂದು ಸೈನ್ಯಗಳ ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[20. And again the word of the LORD came unto Haggai in the four and twentieth day of the month,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆಗ ಹಗ್ಗಾಯನು ಉತ್ತರಕೊಟ್ಟು ಹೇಳಿದ್ದೇನಂದರೆ --ಈ ಜನರೂ ಈ ಜನಾಂಗವೂ ನನ್ನ ಮುಂದೆ ಹೀಗೆಯೇ ಇದ್ದಾರೆ ಎಂದು ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[2. Speak now to Zerubbabel the son of Shealtiel, governor of Judah, and to Joshua the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಈ ಆಲಯದ ಮುಂದಿನ ಮಹಿಮೆಯು ಹಿಂದಿನ ಮಹಿಮೆಗಿಂತ ವಿಶೇಷವಾಗಿರುವದು ಎಂದು ಸೈನ್ಯಗಳ ಕರ್ತನು ಹೇಳು ತ್ತಾನೆ; ಈ]]></a:t>
+              <a:t><![CDATA[saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ಥಳದಲ್ಲಿ ಸಮಾಧಾನ ಕೊಡುವೆನೆಂದು ಸೈನ್ಯಗಳ ಕರ್ತನು ಹೇಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[21. Speak to Zerubbabel, governor of Judah, saying, I will shake the heavens and the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ದಾರ್ಯಾವೆಷನ ಎರಡನೇ ವರುಷದಲ್ಲಿ ಒಂಭ ತ್ತನೇ ತಿಂಗಳಿನ, ಇಪ್ಪತ್ತನಾಲ್ಕನೆ ದಿನದಲ್ಲಿ ಕರ್ತನ ವಾಕ್ಯವು ಪ್ರವಾದಿಯಾದ]]></a:t>
+              <a:t><![CDATA[22. And I will overthrow the throne of kingdoms, and I will destroy the strength of the kingdoms of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಗ್ಗಾಯನಿಂದ ಉಂಟಾಗಿ ಹೇಳಿದ್ದೇನಂದರೆ,]]></a:t>
+              <a:t><![CDATA[the heathen; and I will overthrow the chariots, and those that ride in them; and the horses and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಸೈನ್ಯಗಳ ಕರ್ತನು ಹೇಳುವದೇ ನಂದರೆ--ನ್ಯಾಯಪ್ರಮಾಣದ ವಿಷಯವಾಗಿ ಯಾಜಕ ರಿಗೆ--]]></a:t>
+              <a:t><![CDATA[their riders shall come down, every one by the sword of his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಒಬ್ಬನು ತನ್ನ ವಸ್ತ್ರದ ಸೆರಗಿನಲ್ಲಿ ಪರಿಶುದ್ಧ ಮಾಂಸವನ್ನು ಹೊತ್ತು, ತನ್ನ ಸೆರಗಿನಿಂದ ರೊಟ್ಟಿಯ ನ್ನಾದರೂ]]></a:t>
+              <a:t><![CDATA[23. In that day, says the LORD of hosts, will I take you, O Zerubbabel, my servant, the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೇಯಿಸಿದ್ದನ್ನಾದರೂ ದ್ರಾಕ್ಷಾರಸವನ್ನಾ ದರೂ ಎಣ್ಣೆಯನ್ನಾದರೂ ಯಾವ ವಿಧದ ಆಹಾರವ ನ್ನಾದರೂ ಮುಟ್ಟಿದರೆ ಅದು]]></a:t>
+              <a:t><![CDATA[Shealtiel, says the LORD, and will make you as a signet: for I have chosen you, says the LORD of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪರಿಶುದ್ಧವಾಗುವದೋ ಕೇಳು ಅಂದನು. ಯಾಜಕರು--ಇಲ್ಲವೆಂದು ಉತ್ತರ ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುತ್ತಾನೆ; ಅವರ ಕೈಕೆಲಸಗಳೆಲ್ಲಾ ಹೀಗೆಯೇ; ಅವರು ಅರ್ಪಿಸು ವಂಥದ್ದು ಅಶುದ್ಧವೇ.]]></a:t>
+              <a:t><![CDATA[Josedech, the high priest, and to the residue of the people, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಈಗ ಚೆನ್ನಾಗಿ ಯೋಚಿಸಿ ಕೊಳ್ಳಿರಿ; ಇಂದಿನಿಂದ ಇದಕ್ಕೆ ಮುಂಚೆ ಕರ್ತನ ಆಲಯದಲ್ಲಿ ಕಲ್ಲಿನ ಮೇಲೆ ಕಲ್ಲು]]></a:t>
+              <a:t><![CDATA[3. Who is left among you that saw this house in her first glory? and how do all of you see it now?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಡಲ್ಪಡುವದಕ್ಕಿಂತ ಕ್ಷಿುುಂಚೆ]]></a:t>
+              <a:t><![CDATA[is it not in your eyes in comparison of it as nothing?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆ ದಿವಸಗಳು ಇದ್ದದ್ದು ಮೊದಲುಗೊಂಡು ಒಬ್ಬನು ಇಪ್ಪತ್ತು ಸೇರಿನ ರಾಶಿಗೆ ಬಂದಾಗ ಹತ್ತು ಸೇರು ಮಾತ್ರವಾಗಿತ್ತು;]]></a:t>
+              <a:t><![CDATA[4. Yet now be strong, O Zerubbabel, says the LORD; and be strong, O Joshua, son of Josedech, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಬ್ಬನು ಐವತ್ತು ಪಾತ್ರೆಗಳನ್ನು ತುಂಬಿ ಸುವದಕ್ಕೆ ತೊಟ್ಟಿಗೆ ಬಂದಾಗ ಇಪ್ಪತ್ತು ಮಾತ್ರ ದೊರೆ ಯುತ್ತಿತ್ತಷ್ಟೆ.]]></a:t>
+              <a:t><![CDATA[high priest; and be strong, all you people of the land, says the LORD, and work: for I am with you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆகாய் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>