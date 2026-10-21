--- v0 (2026-06-03)
+++ v1 (2026-10-21)
@@ -109,50 +109,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +200,54 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +404,57 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு தேவன் ஜலத்தின் மத்தியில் ஆகாயவிரிவு உண்டாகக்கடவது என்றும், அது ஜலத்தினின்று ஜலத்தைப் பிரிக்கக்கடவது என்றும் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[6. And God said, Let there be a firmament in the midst of the waters, and let it divide the waters from the waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவன் ஆகாய விரிவை உண்டு பண்ணி, ஆகாயவிரிவுக்குக் கீழே இருக்கிற ஜலத்திற்கும் ஆகாயவிரிவுக்கு மேலே இருக்கிற ஜலத்திற்கும் பிரிவுண்டாக்கினார்; அது அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[7. And God made the firmament, and divided the waters which were under the firmament from the waters which were above the firmament: and it was so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவன் ஆகாய விரிவை உண்டு பண்ணி, ஆகாயவிரிவுக்குக் கீழே இருக்கிற ஜலத்திற்கும் ஆகாயவிரிவுக்கு மேலே இருக்கிற ஜலத்திற்கும் பிரிவுண்டாக்கினார்; அது அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[7. And God made the firmament, and divided the waters which were under the firmament from the waters which were above the firmament: and it was so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவன் ஆகாயவிரிவுக்கு வானம் என்று பேரிட்டார்; சாயங்காலமும் விடியற்காலமுமாகி இரண்டாம் நாள் ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[8. And God called the firmament Heaven. And the evening and the morning were the second day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு தேவன் வானத்தின் கீழே இருக்கிற ஜலம் ஓரிடத்தில் சேரவும், வெட்டாந்தரை காணப்படவும் கடவது என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[9. And God said, Let the waters under the heaven be gathered together unto one place, and let the dry land appear: and it was so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு தேவன் வானத்தின் கீழே இருக்கிற ஜலம் ஓரிடத்தில் சேரவும், வெட்டாந்தரை காணப்படவும் கடவது என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[9. And God said, Let the waters under the heaven be gathered together unto one place, and let the dry land appear: and it was so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவன் வெட்டாந்தரைக்குப் பூமி என்றும், சேர்ந்த ஜலத்திற்குச் சமுத்திரம் என்றும் பேரிட்டார்; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
+              <a:t><![CDATA[10. And God called the dry land Earth; and the gathering together of the waters called he Seas: and God saw that it was good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவன் வெட்டாந்தரைக்குப் பூமி என்றும், சேர்ந்த ஜலத்திற்குச் சமுத்திரம் என்றும் பேரிட்டார்; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
+              <a:t><![CDATA[10. And God called the dry land Earth; and the gathering together of the waters called he Seas: and God saw that it was good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது தேவன்: பூமியானது புல்லையும், விதையைப் பிறப்பிக்கும் பூண்டுகளையும், பூமியின்மேல் தங்களில் தங்கள் விதையையுடைய கனிகளைத் தங்கள் தங்கள் ஜாதியின்படியே கொடுக்கும் கனிவிருட்சங்களையும் முளைப்பிக்கக்கடவது என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[11. And God said, Let the earth bring forth grass, the herb yielding seed, and the fruit tree yielding fruit after his kind, whose seed is in itself, upon the earth: and it was so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது தேவன்: பூமியானது புல்லையும், விதையைப் பிறப்பிக்கும் பூண்டுகளையும், பூமியின்மேல் தங்களில் தங்கள் விதையையுடைய கனிகளைத் தங்கள் தங்கள் ஜாதியின்படியே கொடுக்கும் கனிவிருட்சங்களையும் முளைப்பிக்கக்கடவது என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[11. And God said, Let the earth bring forth grass, the herb yielding seed, and the fruit tree yielding fruit after his kind, whose seed is in itself, upon the earth: and it was so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதியிலே தேவன் வானத்தையும் பூமியையும் சிருஷ்டித்தார்.]]></a:t>
+              <a:t><![CDATA[1. In the beginning God created the heaven and the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பூமியானது புல்லையும், தங்கள் ஜாதியின்படியே விதையைப் பிறப்பிக்கும் பூண்டுகளையும் தங்கள் தங்கள் ஜாதியின்படியே தங்களில் தங்கள் விதையையுடைய கனிகளைக் கொடுக்கும் விருட்சங்களையும் முளைப்பித்தது; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
+              <a:t><![CDATA[11. And God said, Let the earth bring forth grass, the herb yielding seed, and the fruit tree yielding fruit after his kind, whose seed is in itself, upon the earth: and it was so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பூமியானது புல்லையும், தங்கள் ஜாதியின்படியே விதையைப் பிறப்பிக்கும் பூண்டுகளையும் தங்கள் தங்கள் ஜாதியின்படியே தங்களில் தங்கள் விதையையுடைய கனிகளைக் கொடுக்கும் விருட்சங்களையும் முளைப்பித்தது; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
+              <a:t><![CDATA[12. And the earth brought forth grass, and herb yielding seed after his kind, and the tree yielding fruit, whose seed was in itself, after his kind: and God saw that it was good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சாயங்காலமும் விடியற்காலமுமாகி மூன்றாம் நாள் ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[12. And the earth brought forth grass, and herb yielding seed after his kind, and the tree yielding fruit, whose seed was in itself, after his kind: and God saw that it was good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு தேவன் பகலுக்கும் இரவுக்கும் வித்தியாசம் உண்டாகத்தக்கதாக வானம் என்கிற ஆகாய விரிவிலே சுடர்கள் உண்டாகக்கடவது, அவைகள் அடையாளங்களுக்காகவும் காலங்களையும் நாட்களையும் வருஷங்களையும் குறிக்கிறதற்காகவும் இருக்கக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And the earth brought forth grass, and herb yielding seed after his kind, and the tree yielding fruit, whose seed was in itself, after his kind: and God saw that it was good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு தேவன் பகலுக்கும் இரவுக்கும் வித்தியாசம் உண்டாகத்தக்கதாக வானம் என்கிற ஆகாய விரிவிலே சுடர்கள் உண்டாகக்கடவது, அவைகள் அடையாளங்களுக்காகவும் காலங்களையும் நாட்களையும் வருஷங்களையும் குறிக்கிறதற்காகவும் இருக்கக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And the evening and the morning were the third day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவைகள் பூமியின்மேல் பிரகாசிக்கும்படிக்கு வானம் என்கிற ஆகாய விரிவிலே சுடர்களாயிருக்கக்கடவது என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[14. And God said, Let there be lights in the firmament of the heaven to divide the day from the night; and let them be for signs, and for seasons, and for days, and years:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவைகள் பூமியின்மேல் பிரகாசிக்கும்படிக்கு வானம் என்கிற ஆகாய விரிவிலே சுடர்களாயிருக்கக்கடவது என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[14. And God said, Let there be lights in the firmament of the heaven to divide the day from the night; and let them be for signs, and for seasons, and for days, and years:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் பகலை ஆளப் பெரிய சுடரும் இரவை ஆளச் சிறிய சுடரும் ஆகிய இரண்டு மகத்தான சுடர்களையும் நட்சத்திரங்களையும் உண்டாக்கினார்.]]></a:t>
+              <a:t><![CDATA[14. And God said, Let there be lights in the firmament of the heaven to divide the day from the night; and let them be for signs, and for seasons, and for days, and years:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் பகலை ஆளப் பெரிய சுடரும் இரவை ஆளச் சிறிய சுடரும் ஆகிய இரண்டு மகத்தான சுடர்களையும் நட்சத்திரங்களையும் உண்டாக்கினார்.]]></a:t>
+              <a:t><![CDATA[15. And let them be for lights in the firmament of the heaven to give light upon the earth: and it was so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகள் பூமியின்மேல் பிரகாசிக்கவும்,]]></a:t>
+              <a:t><![CDATA[15. And let them be for lights in the firmament of the heaven to give light upon the earth: and it was so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பூமியானது ஒழுங்கின்மையும் வெறுமையுமாய் இருந்தது; ஆழத்தின்மேல் இருள் இருந்தது; தேவ ஆவியானவர் ஜலத்தின்மேல் அசைவாடிக்கொண்டிருந்தார்.]]></a:t>
+              <a:t><![CDATA[2. And the earth was without form, and void; and darkness was upon the face of the deep. And the Spirit of God moved upon the face of the waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பகலையும் இரவையும் ஆளவும், வெளிச்சத்துக்கும் இருளுக்கும் வித்தியாசம் உண்டாக்கவும், தேவன் அவைகளை வானம் என்கிற ஆகாய விரிவிலே வைத்தார்; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
+              <a:t><![CDATA[16. And God made two great lights; the greater light to rule the day, and the lesser light to rule the night: he made the stars also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பகலையும் இரவையும் ஆளவும், வெளிச்சத்துக்கும் இருளுக்கும் வித்தியாசம் உண்டாக்கவும், தேவன் அவைகளை வானம் என்கிற ஆகாய விரிவிலே வைத்தார்; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
+              <a:t><![CDATA[16. And God made two great lights; the greater light to rule the day, and the lesser light to rule the night: he made the stars also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாயங்காலமும் விடியற்காலமுமாகி நாலாம் நாள் ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[17. And God set them in the firmament of the heaven to give light upon the earth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு தேவன்: நீந்தும் ஜீவஜந்துக்களையும், பூமியின்மேல் வானம் என்கிற ஆகாயவிரிவிலே பறக்கும் பறவைகளையும், ஜலமானது திரளாய் ஜநிப்பிக்கக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And to rule over the day and over the night, and to divide the light from the darkness: and God saw that it was good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு தேவன்: நீந்தும் ஜீவஜந்துக்களையும், பூமியின்மேல் வானம் என்கிற ஆகாயவிரிவிலே பறக்கும் பறவைகளையும், ஜலமானது திரளாய் ஜநிப்பிக்கக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And to rule over the day and over the night, and to divide the light from the darkness: and God saw that it was good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவன், மகா மச்சங்களையும் ஜலத்தில் தங்கள் தங்கள் ஜாதியின்படியே திரளாய் ஜநிப்பிக்கப்பட்ட சகலவித நீர் வாழும் ஜந்துக்களையும் சிறகுள்ள ஜாதி ஜாதியான சகலவிதப்பட்சிகளையும் சிருஷ்டித்தார்; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
+              <a:t><![CDATA[19. And the evening and the morning were the fourth day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவன், மகா மச்சங்களையும் ஜலத்தில் தங்கள் தங்கள் ஜாதியின்படியே திரளாய் ஜநிப்பிக்கப்பட்ட சகலவித நீர் வாழும் ஜந்துக்களையும் சிறகுள்ள ஜாதி ஜாதியான சகலவிதப்பட்சிகளையும் சிருஷ்டித்தார்; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
+              <a:t><![CDATA[20. And God said, Let the waters bring forth abundantly the moving creature that has life, and fowl that may fly above the earth in the open firmament of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவன், மகா மச்சங்களையும் ஜலத்தில் தங்கள் தங்கள் ஜாதியின்படியே திரளாய் ஜநிப்பிக்கப்பட்ட சகலவித நீர் வாழும் ஜந்துக்களையும் சிறகுள்ள ஜாதி ஜாதியான சகலவிதப்பட்சிகளையும் சிருஷ்டித்தார்; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
+              <a:t><![CDATA[20. And God said, Let the waters bring forth abundantly the moving creature that has life, and fowl that may fly above the earth in the open firmament of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவன் அவைகளை ஆசீர்வதித்து, நீங்கள் பலுகிப் பெருகி, சமுத்திர ஜலத்தை நிரப்புங்கள் என்றும், பறவைகள் பூமியில் பெருகக்கடவது என்றும் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[21. And God created great whales, and every living creature that moves, which the waters brought forth abundantly, after their kind, and every winged fowl after his kind: and God saw that it was good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவன் அவைகளை ஆசீர்வதித்து, நீங்கள் பலுகிப் பெருகி, சமுத்திர ஜலத்தை நிரப்புங்கள் என்றும், பறவைகள் பூமியில் பெருகக்கடவது என்றும் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[21. And God created great whales, and every living creature that moves, which the waters brought forth abundantly, after their kind, and every winged fowl after his kind: and God saw that it was good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பூமியானது ஒழுங்கின்மையும் வெறுமையுமாய் இருந்தது; ஆழத்தின்மேல் இருள் இருந்தது; தேவ ஆவியானவர் ஜலத்தின்மேல் அசைவாடிக்கொண்டிருந்தார்.]]></a:t>
+              <a:t><![CDATA[2. And the earth was without form, and void; and darkness was upon the face of the deep. And the Spirit of God moved upon the face of the waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சாயங்காலமும் விடியற்காலமுமாகி ஐந்தாம் நாள் ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[21. And God created great whales, and every living creature that moves, which the waters brought forth abundantly, after their kind, and every winged fowl after his kind: and God saw that it was good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு தேவன்: பூமியானது ஜாதிஜாதியான ஜீவஜந்துக்களாகிய நாட்டு மிருகங்களையும், ஊரும் பிராணிகளையும், காட்டு மிருகங்களையும் ஜாதிஜாதியாகப் பிறப்பிக்கக்கடவது என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[22. And God blessed them, saying, Be fruitful, and multiply, and fill the waters in the seas, and let fowl multiply in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு தேவன்: பூமியானது ஜாதிஜாதியான ஜீவஜந்துக்களாகிய நாட்டு மிருகங்களையும், ஊரும் பிராணிகளையும், காட்டு மிருகங்களையும் ஜாதிஜாதியாகப் பிறப்பிக்கக்கடவது என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[22. And God blessed them, saying, Be fruitful, and multiply, and fill the waters in the seas, and let fowl multiply in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவன் பூமியிலுள்ள ஜாதிஜாதியான காட்டு மிருகங்களையும் ஜாதிஜாதியான நாட்டு மிருகங்களையும், பூமியில் ஊரும் பிராணிகள் எல்லாவற்றையும் உண்டாக்கினார்; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
+              <a:t><![CDATA[23. And the evening and the morning were the fifth day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவன் பூமியிலுள்ள ஜாதிஜாதியான காட்டு மிருகங்களையும் ஜாதிஜாதியான நாட்டு மிருகங்களையும், பூமியில் ஊரும் பிராணிகள் எல்லாவற்றையும் உண்டாக்கினார்; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
+              <a:t><![CDATA[24. And God said, Let the earth bring forth the living creature after his kind, cattle, and creeping thing, and beast of the earth after his kind: and it was so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்பு தேவன்: நமது சாயலாகவும் நமது ரூபத்தின்படியேயும் மனுஷனை உண்டாக்குவோமாக; அவர்கள் சமுத்திரத்தின் மச்சங்களையும், ஆகாயத்துப் பறவைகளையும், மிருகஜீவன்களையும், பூமியனைத்தையும், பூமியின்மேல் ஊரும் சகலப் பிராணிகளையும் ஆளக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. And God said, Let the earth bring forth the living creature after his kind, cattle, and creeping thing, and beast of the earth after his kind: and it was so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்பு தேவன்: நமது சாயலாகவும் நமது ரூபத்தின்படியேயும் மனுஷனை உண்டாக்குவோமாக; அவர்கள் சமுத்திரத்தின் மச்சங்களையும், ஆகாயத்துப் பறவைகளையும், மிருகஜீவன்களையும், பூமியனைத்தையும், பூமியின்மேல் ஊரும் சகலப் பிராணிகளையும் ஆளக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. And God made the beast of the earth after his kind, and cattle after their kind, and every thing that creeps upon the earth after his kind: and God saw that it was good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்பு தேவன்: நமது சாயலாகவும் நமது ரூபத்தின்படியேயும் மனுஷனை உண்டாக்குவோமாக; அவர்கள் சமுத்திரத்தின் மச்சங்களையும், ஆகாயத்துப் பறவைகளையும், மிருகஜீவன்களையும், பூமியனைத்தையும், பூமியின்மேல் ஊரும் சகலப் பிராணிகளையும் ஆளக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. And God made the beast of the earth after his kind, and cattle after their kind, and every thing that creeps upon the earth after his kind: and God saw that it was good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேவன் தம்முடைய சாயலாக மனுஷனைச் சிருஷ்டித்தார், அவனைத் தேவசாயலாகவே சிருஷ்டித்தார், ஆணும் பெண்ணுமாக அவர்களைச் சிருஷ்டித்தார்.]]></a:t>
+              <a:t><![CDATA[26. And God said, Let us make man in our image, after our likeness: and let them have dominion over the fish of the sea, and over the fowl of the air, and over the cattle, and over all the earth, and over every creeping thing that creeps upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேவன் தம்முடைய சாயலாக மனுஷனைச் சிருஷ்டித்தார், அவனைத் தேவசாயலாகவே சிருஷ்டித்தார், ஆணும் பெண்ணுமாக அவர்களைச் சிருஷ்டித்தார்.]]></a:t>
+              <a:t><![CDATA[26. And God said, Let us make man in our image, after our likeness: and let them have dominion over the fish of the sea, and over the fowl of the air, and over the cattle, and over all the earth, and over every creeping thing that creeps upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவன் வெளிச்சம் உண்டாகக்கடவது என்றார், வெளிச்சம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[3. And God said, Let there be light: and there was light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பின்பு தேவன் அவர்களை நோக்கி: நீங்கள் பலுகிப்பெருகி, பூமியை நிரப்பி, அதைக் கீழ்ப்படுத்தி, சமுத்திரத்தின் மச்சங்களையும் ஆகாயத்துப் பறவைகளையும், பூமியின்மேல் நடமாடுகிற சகல ஜீவஜந்துக்களையும் ஆண்டுகொள்ளுங்கள் என்று சொல்லி அவர்களை ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[26. And God said, Let us make man in our image, after our likeness: and let them have dominion over the fish of the sea, and over the fowl of the air, and over the cattle, and over all the earth, and over every creeping thing that creeps upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பின்பு தேவன் அவர்களை நோக்கி: நீங்கள் பலுகிப்பெருகி, பூமியை நிரப்பி, அதைக் கீழ்ப்படுத்தி, சமுத்திரத்தின் மச்சங்களையும் ஆகாயத்துப் பறவைகளையும், பூமியின்மேல் நடமாடுகிற சகல ஜீவஜந்துக்களையும் ஆண்டுகொள்ளுங்கள் என்று சொல்லி அவர்களை ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[27. So God created man in his own image, in the image of God created he him; male and female created he them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பின்பு தேவன் அவர்களை நோக்கி: நீங்கள் பலுகிப்பெருகி, பூமியை நிரப்பி, அதைக் கீழ்ப்படுத்தி, சமுத்திரத்தின் மச்சங்களையும் ஆகாயத்துப் பறவைகளையும், பூமியின்மேல் நடமாடுகிற சகல ஜீவஜந்துக்களையும் ஆண்டுகொள்ளுங்கள் என்று சொல்லி அவர்களை ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[27. So God created man in his own image, in the image of God created he him; male and female created he them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பின்னும் தேவன்: இதோ, பூமியின்மேல் எங்கும் விதைதரும் சகலவிதப் பூண்டுகளையும், விதைதரும் கனிமரங்களாகிய சகலவித விருட்சங்களையும் உங்களுக்குக் கொடுத்தேன், அவைகள் உங்களுக்கு ஆகாரமாயிருக்கக்கடவது;]]></a:t>
+              <a:t><![CDATA[28. And God blessed them, and God said unto them, Be fruitful, and multiply, and replenish the earth, and subdue it: and have dominion over the fish of the sea, and over the fowl of the air, and over every living thing that moves upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பின்னும் தேவன்: இதோ, பூமியின்மேல் எங்கும் விதைதரும் சகலவிதப் பூண்டுகளையும், விதைதரும் கனிமரங்களாகிய சகலவித விருட்சங்களையும் உங்களுக்குக் கொடுத்தேன், அவைகள் உங்களுக்கு ஆகாரமாயிருக்கக்கடவது;]]></a:t>
+              <a:t><![CDATA[28. And God blessed them, and God said unto them, Be fruitful, and multiply, and replenish the earth, and subdue it: and have dominion over the fish of the sea, and over the fowl of the air, and over every living thing that moves upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பின்னும் தேவன்: இதோ, பூமியின்மேல் எங்கும் விதைதரும் சகலவிதப் பூண்டுகளையும், விதைதரும் கனிமரங்களாகிய சகலவித விருட்சங்களையும் உங்களுக்குக் கொடுத்தேன், அவைகள் உங்களுக்கு ஆகாரமாயிருக்கக்கடவது;]]></a:t>
+              <a:t><![CDATA[28. And God blessed them, and God said unto them, Be fruitful, and multiply, and replenish the earth, and subdue it: and have dominion over the fish of the sea, and over the fowl of the air, and over every living thing that moves upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பூமியிலுள்ள சகல மிருகஜீவன்களுக்கும், ஆகாயத்திலுள்ள சகல பறவைகளுக்கும், பூமியின்மேல் ஊரும் பிராணிகள் எல்லாவற்றிற்கும் பசுமையான சகல பூண்டுகளையும் ஆகாரமாகக் கொடுத்தேன் என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[29. And God said, Behold, I have given you every herb bearing seed, which is upon the face of all the earth, and every tree, in the which is the fruit of a tree yielding seed; to you it shall be for food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பூமியிலுள்ள சகல மிருகஜீவன்களுக்கும், ஆகாயத்திலுள்ள சகல பறவைகளுக்கும், பூமியின்மேல் ஊரும் பிராணிகள் எல்லாவற்றிற்கும் பசுமையான சகல பூண்டுகளையும் ஆகாரமாகக் கொடுத்தேன் என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[29. And God said, Behold, I have given you every herb bearing seed, which is upon the face of all the earth, and every tree, in the which is the fruit of a tree yielding seed; to you it shall be for food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது தேவன் தாம் உண்டாக்கின எல்லாவற்றையும் பார்த்தார், அது மிகவும் நன்றாயிருந்தது; சாயங்காலமும் விடியற்காலமுமாகி ஆறாம் நாள் ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[29. And God said, Behold, I have given you every herb bearing seed, which is upon the face of all the earth, and every tree, in the which is the fruit of a tree yielding seed; to you it shall be for food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது தேவன் தாம் உண்டாக்கின எல்லாவற்றையும் பார்த்தார், அது மிகவும் நன்றாயிருந்தது; சாயங்காலமும் விடியற்காலமுமாகி ஆறாம் நாள் ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[30. And to every beast of the earth, and to every fowl of the air, and to every thing that creeps upon the earth, wherein there is life, I have given every green herb for food: and it was so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வெளிச்சம் நல்லது என்று தேவன் கண்டார்; வெளிச்சத்தையும் இருளையும் தேவன் வெவ்வேறாகப் பிரித்தார்.]]></a:t>
+              <a:t><![CDATA[4. And God saw the light, that it was good: and God divided the light from the darkness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And to every beast of the earth, and to every fowl of the air, and to every thing that creeps upon the earth, wherein there is life, I have given every green herb for food: and it was so.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And to every beast of the earth, and to every fowl of the air, and to every thing that creeps upon the earth, wherein there is life, I have given every green herb for food: and it was so.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And God saw every thing that he had made, and, behold, it was very good. And the evening and the morning were the sixth day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And God saw every thing that he had made, and, behold, it was very good. And the evening and the morning were the sixth day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவன் வெளிச்சத்துக்குப் பகல் என்று பேரிட்டார், இருளுக்கு இரவு என்று பேரிட்டார்; சாயங்காலமும் விடியற்காலமுமாகி முதலாம் நாள் ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[5. And God called the light Day, and the darkness he called Night. And the evening and the morning were the first day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவன் வெளிச்சத்துக்குப் பகல் என்று பேரிட்டார், இருளுக்கு இரவு என்று பேரிட்டார்; சாயங்காலமும் விடியற்காலமுமாகி முதலாம் நாள் ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[5. And God called the light Day, and the darkness he called Night. And the evening and the morning were the first day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு தேவன் ஜலத்தின் மத்தியில் ஆகாயவிரிவு உண்டாகக்கடவது என்றும், அது ஜலத்தினின்று ஜலத்தைப் பிரிக்கக்கடவது என்றும் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[6. And God said, Let there be a firmament in the midst of the waters, and let it divide the waters from the waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492375" r:id="rId1"/>
+    <p:sldLayoutId id="2481563642" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +7726,82 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the waters.]]></a:t>
+              <a:t><![CDATA[பிரிக்கக்கடவது என்றும் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And God made the firmament, and divided the waters which were under the firmament from the waters]]></a:t>
+              <a:t><![CDATA[7. தேவன் ஆகாய விரிவை உண்டு பண்ணி, ஆகாயவிரிவுக்குக் கீழே இருக்கிற ஜலத்திற்கும் ஆகாயவிரிவுக்கு மேலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which were above the firmament: and it was so.]]></a:t>
+              <a:t><![CDATA[இருக்கிற ஜலத்திற்கும் பிரிவுண்டாக்கினார்; அது அப்படியே ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And God called the firmament Heaven. And the evening and the morning were the second day.]]></a:t>
+              <a:t><![CDATA[8. தேவன் ஆகாயவிரிவுக்கு வானம் என்று பேரிட்டார்; சாயங்காலமும் விடியற்காலமுமாகி இரண்டாம் நாள் ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And God said, Let the waters under the heaven be gathered together unto one place, and let the]]></a:t>
+              <a:t><![CDATA[9. பின்பு தேவன் வானத்தின் கீழே இருக்கிற ஜலம் ஓரிடத்தில் சேரவும், வெட்டாந்தரை காணப்படவும் கடவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dry land appear: and it was so.]]></a:t>
+              <a:t><![CDATA[என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And God called the dry land Earth; and the gathering together of the waters called he Seas: and]]></a:t>
+              <a:t><![CDATA[10. தேவன் வெட்டாந்தரைக்குப் பூமி என்றும், சேர்ந்த ஜலத்திற்குச் சமுத்திரம் என்றும் பேரிட்டார்; தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God saw that it was good.]]></a:t>
+              <a:t><![CDATA[அது நல்லது என்று கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And God said, Let the earth bring forth grass, the herb yielding seed, and the fruit tree]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது தேவன்: பூமியானது புல்லையும், விதையைப் பிறப்பிக்கும் பூண்டுகளையும், பூமியின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yielding fruit after his kind, whose seed is in itself, upon the earth: and it was so.]]></a:t>
+              <a:t><![CDATA[தங்களில் தங்கள் விதையையுடைய கனிகளைத் தங்கள் தங்கள் ஜாதியின்படியே கொடுக்கும் கனிவிருட்சங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the beginning God created the heaven and the earth.]]></a:t>
+              <a:t><![CDATA[1. ஆதியிலே தேவன் வானத்தையும் பூமியையும் சிருஷ்டித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the earth brought forth grass, and herb yielding seed after his kind, and the tree yielding]]></a:t>
+              <a:t><![CDATA[முளைப்பிக்கக்கடவது என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fruit, whose seed was in itself, after his kind: and God saw that it was good.]]></a:t>
+              <a:t><![CDATA[12. பூமியானது புல்லையும், தங்கள் ஜாதியின்படியே விதையைப் பிறப்பிக்கும் பூண்டுகளையும் தங்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the evening and the morning were the third day.]]></a:t>
+              <a:t><![CDATA[ஜாதியின்படியே தங்களில் தங்கள் விதையையுடைய கனிகளைக் கொடுக்கும் விருட்சங்களையும் முளைப்பித்தது; தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And God said, Let there be lights in the firmament of the heaven to divide the day from the]]></a:t>
+              <a:t><![CDATA[அது நல்லது என்று கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[night; and let them be for signs, and for seasons, and for days, and years:]]></a:t>
+              <a:t><![CDATA[13. சாயங்காலமும் விடியற்காலமுமாகி மூன்றாம் நாள் ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And let them be for lights in the firmament of the heaven to give light upon the earth: and it]]></a:t>
+              <a:t><![CDATA[14. பின்பு தேவன் பகலுக்கும் இரவுக்கும் வித்தியாசம் உண்டாகத்தக்கதாக வானம் என்கிற ஆகாய விரிவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was so.]]></a:t>
+              <a:t><![CDATA[சுடர்கள் உண்டாகக்கடவது, அவைகள் அடையாளங்களுக்காகவும் காலங்களையும் நாட்களையும் வருஷங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And God made two great lights; the greater light to rule the day, and the lesser light to rule]]></a:t>
+              <a:t><![CDATA[குறிக்கிறதற்காகவும் இருக்கக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the night: he made the stars also.]]></a:t>
+              <a:t><![CDATA[15. அவைகள் பூமியின்மேல் பிரகாசிக்கும்படிக்கு வானம் என்கிற ஆகாய விரிவிலே சுடர்களாயிருக்கக்கடவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And God set them in the firmament of the heaven to give light upon the earth,]]></a:t>
+              <a:t><![CDATA[என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the earth was without form, and void; and darkness was upon the face of the deep. And the]]></a:t>
+              <a:t><![CDATA[2. பூமியானது ஒழுங்கின்மையும் வெறுமையுமாய் இருந்தது; ஆழத்தின்மேல் இருள் இருந்தது; தேவ ஆவியானவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And to rule over the day and over the night, and to divide the light from the darkness: and God]]></a:t>
+              <a:t><![CDATA[16. தேவன் பகலை ஆளப் பெரிய சுடரும் இரவை ஆளச் சிறிய சுடரும் ஆகிய இரண்டு மகத்தான சுடர்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saw that it was good.]]></a:t>
+              <a:t><![CDATA[நட்சத்திரங்களையும் உண்டாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the evening and the morning were the fourth day.]]></a:t>
+              <a:t><![CDATA[17. அவைகள் பூமியின்மேல் பிரகாசிக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And God said, Let the waters bring forth abundantly the moving creature that has life, and fowl]]></a:t>
+              <a:t><![CDATA[18. பகலையும் இரவையும் ஆளவும், வெளிச்சத்துக்கும் இருளுக்கும் வித்தியாசம் உண்டாக்கவும், தேவன் அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that may fly above the earth in the open firmament of heaven.]]></a:t>
+              <a:t><![CDATA[வானம் என்கிற ஆகாய விரிவிலே வைத்தார்; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And God created great whales, and every living creature that moves, which the waters brought]]></a:t>
+              <a:t><![CDATA[19. சாயங்காலமும் விடியற்காலமுமாகி நாலாம் நாள் ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth abundantly, after their kind, and every winged fowl after his kind: and God saw that it was]]></a:t>
+              <a:t><![CDATA[20. பின்பு தேவன்: நீந்தும் ஜீவஜந்துக்களையும், பூமியின்மேல் வானம் என்கிற ஆகாயவிரிவிலே பறக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[good.]]></a:t>
+              <a:t><![CDATA[பறவைகளையும், ஜலமானது திரளாய் ஜநிப்பிக்கக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And God blessed them, saying, Be fruitful, and multiply, and fill the waters in the seas, and]]></a:t>
+              <a:t><![CDATA[21. தேவன், மகா மச்சங்களையும் ஜலத்தில் தங்கள் தங்கள் ஜாதியின்படியே திரளாய் ஜநிப்பிக்கப்பட்ட சகலவித]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[let fowl multiply in the earth.]]></a:t>
+              <a:t><![CDATA[நீர் வாழும் ஜந்துக்களையும் சிறகுள்ள ஜாதி ஜாதியான சகலவிதப்பட்சிகளையும் சிருஷ்டித்தார்; தேவன் அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Spirit of God moved upon the face of the waters.]]></a:t>
+              <a:t><![CDATA[ஜலத்தின்மேல் அசைவாடிக்கொண்டிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the evening and the morning were the fifth day.]]></a:t>
+              <a:t><![CDATA[நல்லது என்று கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And God said, Let the earth bring forth the living creature after his kind, cattle, and creeping]]></a:t>
+              <a:t><![CDATA[22. தேவன் அவைகளை ஆசீர்வதித்து, நீங்கள் பலுகிப் பெருகி, சமுத்திர ஜலத்தை நிரப்புங்கள் என்றும், பறவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thing, and beast of the earth after his kind: and it was so.]]></a:t>
+              <a:t><![CDATA[பூமியில் பெருகக்கடவது என்றும் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And God made the beast of the earth after his kind, and cattle after their kind, and every thing]]></a:t>
+              <a:t><![CDATA[23. சாயங்காலமும் விடியற்காலமுமாகி ஐந்தாம் நாள் ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that creeps upon the earth after his kind: and God saw that it was good.]]></a:t>
+              <a:t><![CDATA[24. பின்பு தேவன்: பூமியானது ஜாதிஜாதியான ஜீவஜந்துக்களாகிய நாட்டு மிருகங்களையும், ஊரும் பிராணிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And God said, Let us make man in our image, after our likeness: and let them have dominion over]]></a:t>
+              <a:t><![CDATA[காட்டு மிருகங்களையும் ஜாதிஜாதியாகப் பிறப்பிக்கக்கடவது என்றார்; அது அப்படியே ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fish of the sea, and over the fowl of the air, and over the cattle, and over all the earth, and]]></a:t>
+              <a:t><![CDATA[25. தேவன் பூமியிலுள்ள ஜாதிஜாதியான காட்டு மிருகங்களையும் ஜாதிஜாதியான நாட்டு மிருகங்களையும், பூமியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over every creeping thing that creeps upon the earth.]]></a:t>
+              <a:t><![CDATA[ஊரும் பிராணிகள் எல்லாவற்றையும் உண்டாக்கினார்; தேவன் அது நல்லது என்று கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. So God created man in his own image, in the image of God created he him; male and female created]]></a:t>
+              <a:t><![CDATA[26. பின்பு தேவன்: நமது சாயலாகவும் நமது ரூபத்தின்படியேயும் மனுஷனை உண்டாக்குவோமாக; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he them.]]></a:t>
+              <a:t><![CDATA[சமுத்திரத்தின் மச்சங்களையும், ஆகாயத்துப் பறவைகளையும், மிருகஜீவன்களையும், பூமியனைத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And God said, Let there be light: and there was light.]]></a:t>
+              <a:t><![CDATA[3. தேவன் வெளிச்சம் உண்டாகக்கடவது என்றார், வெளிச்சம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And God blessed them, and God said unto them, Be fruitful, and multiply, and replenish the]]></a:t>
+              <a:t><![CDATA[பூமியின்மேல் ஊரும் சகலப் பிராணிகளையும் ஆளக்கடவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth, and subdue it: and have dominion over the fish of the sea, and over the fowl of the air, and]]></a:t>
+              <a:t><![CDATA[27. தேவன் தம்முடைய சாயலாக மனுஷனைச் சிருஷ்டித்தார், அவனைத் தேவசாயலாகவே சிருஷ்டித்தார், ஆணும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over every living thing that moves upon the earth.]]></a:t>
+              <a:t><![CDATA[பெண்ணுமாக அவர்களைச் சிருஷ்டித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And God said, Behold, I have given you every herb bearing seed, which is upon the face of all]]></a:t>
+              <a:t><![CDATA[28. பின்பு தேவன் அவர்களை நோக்கி: நீங்கள் பலுகிப்பெருகி, பூமியை நிரப்பி, அதைக் கீழ்ப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the earth, and every tree, in the which is the fruit of a tree yielding seed; to you it shall be for]]></a:t>
+              <a:t><![CDATA[சமுத்திரத்தின் மச்சங்களையும் ஆகாயத்துப் பறவைகளையும், பூமியின்மேல் நடமாடுகிற சகல ஜீவஜந்துக்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[food.]]></a:t>
+              <a:t><![CDATA[ஆண்டுகொள்ளுங்கள் என்று சொல்லி அவர்களை ஆசீர்வதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And to every beast of the earth, and to every fowl of the air, and to every thing that creeps]]></a:t>
+              <a:t><![CDATA[29. பின்னும் தேவன்: இதோ, பூமியின்மேல் எங்கும் விதைதரும் சகலவிதப் பூண்டுகளையும், விதைதரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the earth, wherein there is life, I have given every green herb for food: and it was so.]]></a:t>
+              <a:t><![CDATA[கனிமரங்களாகிய சகலவித விருட்சங்களையும் உங்களுக்குக் கொடுத்தேன், அவைகள் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And God saw every thing that he had made, and, behold, it was very good. And the evening and the]]></a:t>
+              <a:t><![CDATA[ஆகாரமாயிருக்கக்கடவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[morning were the sixth day.]]></a:t>
+              <a:t><![CDATA[30. பூமியிலுள்ள சகல மிருகஜீவன்களுக்கும், ஆகாயத்திலுள்ள சகல பறவைகளுக்கும், பூமியின்மேல் ஊரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And God saw the light, that it was good: and God divided the light from the darkness.]]></a:t>
+              <a:t><![CDATA[4. வெளிச்சம் நல்லது என்று தேவன் கண்டார்; வெளிச்சத்தையும் இருளையும் தேவன் வெவ்வேறாகப் பிரித்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிராணிகள் எல்லாவற்றிற்கும் பசுமையான சகல பூண்டுகளையும் ஆகாரமாகக் கொடுத்தேன் என்றார்; அது அப்படியே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அப்பொழுது தேவன் தாம் உண்டாக்கின எல்லாவற்றையும் பார்த்தார், அது மிகவும் நன்றாயிருந்தது;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாயங்காலமும் விடியற்காலமுமாகி ஆறாம் நாள் ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And God called the light Day, and the darkness he called Night. And the evening and the morning]]></a:t>
+              <a:t><![CDATA[5. தேவன் வெளிச்சத்துக்குப் பகல் என்று பேரிட்டார், இருளுக்கு இரவு என்று பேரிட்டார்; சாயங்காலமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were the first day.]]></a:t>
+              <a:t><![CDATA[விடியற்காலமுமாகி முதலாம் நாள் ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And God said, Let there be a firmament in the midst of the waters, and let it divide the waters]]></a:t>
+              <a:t><![CDATA[6. பின்பு தேவன் ஜலத்தின் மத்தியில் ஆகாயவிரிவு உண்டாகக்கடவது என்றும், அது ஜலத்தினின்று ஜலத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme81">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme81">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme81">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>