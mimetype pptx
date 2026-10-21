--- v0 (2026-06-03)
+++ v1 (2026-10-21)
@@ -81,50 +81,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +152,51 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +339,54 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கூஷுடைய குமாரர், சேபா, ஆவிலா, சப்தா, ராமா, சப்திகா என்பவர்கள், ராமாவின் குமாரர், சேபா, திதான் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the sons of Cush; Seba, and Havilah, and Sabtah, and Raamah, and Sabtechah: and the sons of Raamah; Sheba, and Dedan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கூஷுடைய குமாரர், சேபா, ஆவிலா, சப்தா, ராமா, சப்திகா என்பவர்கள், ராமாவின் குமாரர், சேபா, திதான் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the sons of Cush; Seba, and Havilah, and Sabtah, and Raamah, and Sabtechah: and the sons of Raamah; Sheba, and Dedan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கூஷ் நிம்ரோதைப் பெற்றான்; இவன் பூமியிலே பராக்கிரமசாலியானான்.]]></a:t>
+              <a:t><![CDATA[8. And Cush brings forth Nimrod: he began to be a mighty one in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவன் கர்த்தருக்கு முன்பாகப் பலத்த வேட்டைக்காரனாயிருந்தான்; ஆகையால் கர்த்தருக்கு முன்பாகப் பலத்த வேட்டைக்காரனான நிம்ரோதைப் போல என்னும் வழக்கச்சொல் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[9. He was a mighty hunter before the LORD: wherefore it is said, Even as Nimrod the mighty hunter before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவன் கர்த்தருக்கு முன்பாகப் பலத்த வேட்டைக்காரனாயிருந்தான்; ஆகையால் கர்த்தருக்கு முன்பாகப் பலத்த வேட்டைக்காரனான நிம்ரோதைப் போல என்னும் வழக்கச்சொல் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[9. He was a mighty hunter before the LORD: wherefore it is said, Even as Nimrod the mighty hunter before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிநேயார் தேசத்திலுள்ள பாபேல், ஏரேக், அக்காத், கல்னே என்னும் இடங்கள் அவன் ஆண்ட ராஜ்யத்திற்கு ஆதி ஸ்தானங்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the beginning of his kingdom was Babel, and Erech, and Accad, and Calneh, in the land of Shinar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிநேயார் தேசத்திலுள்ள பாபேல், ஏரேக், அக்காத், கல்னே என்னும் இடங்கள் அவன் ஆண்ட ராஜ்யத்திற்கு ஆதி ஸ்தானங்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the beginning of his kingdom was Babel, and Erech, and Accad, and Calneh, in the land of Shinar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தத் தேசத்திலிருந்து அசூர் புறப்பட்டுப்போய், நினிவேயையும், ரெகோபோத் பட்டணத்தையும், காலாகையும்,]]></a:t>
+              <a:t><![CDATA[11. Out of that land went forth Asshur, and built Nineveh, and the city Rehoboth, and Calah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நினிவேக்கும் காலாகுக்கும் நடுவாக ரெசேனையும் கட்டினான்; இது பெரிய பட்டணம்.]]></a:t>
+              <a:t><![CDATA[12. And Resen between Nineveh and Calah: the same is a great city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மிஸ்ராயீம், லூதீமையும் அனாமீமையும், லெகாபீமையும், நப்தூகீமையும்,]]></a:t>
+              <a:t><![CDATA[13. And Mizraim brings forth Ludim, and Anamim, and Lehabim, and Naphtuhim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நோவாவின் குமாரராகிய சேம் காம் யாப்பேத் என்பவர்களின் வம்ச வரலாறு: ஜலப்பிரளயத்துக்குப்பின்பு அவர்களுக்குக் குமாரர் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now these are the generations of the sons of Noah, Shem, Ham, and Japheth: and unto them were sons born after the flood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பத்ரூசீமையும், பெலிஸ்தரின் சந்ததிக்குத் தலைவனாகிய கஸ்லூகீமையும், கப்தோரீமையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[14. And Pathrusim, and Casluhim, (out of whom came Philistim,) and Caphtorim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கானான் தன் மூத்த மகனாகிய சீதோனையும், கேத்தையும்,]]></a:t>
+              <a:t><![CDATA[15. And Canaan brings forth Sidon his first born, and Heth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எபூசியரையும், எமோரியரையும், கிர்காசியரையும்,]]></a:t>
+              <a:t><![CDATA[16. And the Jebusite, and the Amorite, and the Girgasite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏவியரையும், அர்கீயரையும், சீநியரையும்,]]></a:t>
+              <a:t><![CDATA[17. And the Hivite, and the Arkite, and the Sinite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அர்வாதியரையும், செமாரியரையும், காமாத்தியரையும், பெற்றான்; பின்பு கானானியரின் வம்சத்தார் எங்கும் பரவினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the Arvadite, and the Zemarite, and the Hamathite: and afterward were the families of the Canaanites spread abroad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அர்வாதியரையும், செமாரியரையும், காமாத்தியரையும், பெற்றான்; பின்பு கானானியரின் வம்சத்தார் எங்கும் பரவினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the Arvadite, and the Zemarite, and the Hamathite: and afterward were the families of the Canaanites spread abroad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கானானியரின் எல்லை, சீதோன்முதல் கேரார் வழியாய்க் காசாமட்டுக்கும், அது முதல் சோதோம், கொமோரா, அத்மா, செபோயிம் வழியாய் லாசாமட்டுக்கும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And the border of the Canaanites was from Sidon, as you come to Gerar, unto Gaza; as you go, unto Sodom, and Gomorrah, and Admah, and Zeboim, even unto Lasha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கானானியரின் எல்லை, சீதோன்முதல் கேரார் வழியாய்க் காசாமட்டுக்கும், அது முதல் சோதோம், கொமோரா, அத்மா, செபோயிம் வழியாய் லாசாமட்டுக்கும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And the border of the Canaanites was from Sidon, as you come to Gerar, unto Gaza; as you go, unto Sodom, and Gomorrah, and Admah, and Zeboim, even unto Lasha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இவர்கள் தங்கள் தேசங்களிலும், தங்கள் ஜாதிகளிலுமுள்ள தங்கள் வம்சங்களின்படியேயும், தங்கள் பாஷைகளின்படியேயும், காமுடைய சந்ததியார்.]]></a:t>
+              <a:t><![CDATA[20. These are the sons of Ham, after their families, after their tongues, in their countries, and in their nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இவர்கள் தங்கள் தேசங்களிலும், தங்கள் ஜாதிகளிலுமுள்ள தங்கள் வம்சங்களின்படியேயும், தங்கள் பாஷைகளின்படியேயும், காமுடைய சந்ததியார்.]]></a:t>
+              <a:t><![CDATA[20. These are the sons of Ham, after their families, after their tongues, in their countries, and in their nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நோவாவின் குமாரராகிய சேம் காம் யாப்பேத் என்பவர்களின் வம்ச வரலாறு: ஜலப்பிரளயத்துக்குப்பின்பு அவர்களுக்குக் குமாரர் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now these are the generations of the sons of Noah, Shem, Ham, and Japheth: and unto them were sons born after the flood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சேமுக்கும் பிள்ளைகள் பிறந்தார்கள்; அவன் ஏபேருடைய சந்ததியார் எல்லாருக்கும் தகப்பனும், மூத்தவனாகிய யாப்பேத்துக்குத் தம்பியுமாய் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. Unto Shem also, the father of all the children of Eber, the brother of Japheth the elder, even to him were children born.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சேமுக்கும் பிள்ளைகள் பிறந்தார்கள்; அவன் ஏபேருடைய சந்ததியார் எல்லாருக்கும் தகப்பனும், மூத்தவனாகிய யாப்பேத்துக்குத் தம்பியுமாய் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. Unto Shem also, the father of all the children of Eber, the brother of Japheth the elder, even to him were children born.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சேமுடைய குமாரர், ஏலாம், அசூர், அர்பக்சாத், லூத், ஆராம் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[22. The children of Shem; Elam, and Asshur, and Arphaxad, and Lud, and Aram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆராமுடைய குமாரர், ஊத்ஸ், கூல், கேத்தெர், மாஸ் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[23. And the children of Aram; Uz, and Hul, and Gether, and Mash.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அர்பக்சாத் சாலாவைப்பெற்றான்; சாலா எபேரைப்பெற்றான்.]]></a:t>
+              <a:t><![CDATA[24. And Arphaxad brings forth Salah; and Salah brings forth Eber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏபேருக்கு இரண்டு குமாரர் பிறந்தார்கள்; ஒருவனுக்குப் பேலேகு என்று பேர்; ஏனெனில் அவனுடைய நாட்களில் பூமி பகுக்கப்பட்டது; அவனுடைய சகோதரன் பேர் யொக்தான்.]]></a:t>
+              <a:t><![CDATA[25. And unto Eber were born two sons: the name of one was Peleg; for in his days was the earth divided; and his brother's name was Joktan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏபேருக்கு இரண்டு குமாரர் பிறந்தார்கள்; ஒருவனுக்குப் பேலேகு என்று பேர்; ஏனெனில் அவனுடைய நாட்களில் பூமி பகுக்கப்பட்டது; அவனுடைய சகோதரன் பேர் யொக்தான்.]]></a:t>
+              <a:t><![CDATA[25. And unto Eber were born two sons: the name of one was Peleg; for in his days was the earth divided; and his brother's name was Joktan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யொக்தான் அல்மோதாதையும், சாலேப்பையும், அசர்மாவேத்தையும், யேராகையும்,]]></a:t>
+              <a:t><![CDATA[26. And Joktan brings forth Almodad, and Sheleph, and Hazarmaveth, and Jerah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதோராமையும், ஊசாலையும், திக்லாவையும்,]]></a:t>
+              <a:t><![CDATA[27. And Hadoram, and Uzal, and Diklah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஓபாலையும், அபிமாவேலையும், சேபாவையும்,]]></a:t>
+              <a:t><![CDATA[28. And Obal, and Abimael, and Sheba,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யாப்பேத்தின் குமாரர், கோமர், மாகோகு, மாதாய், யாவான், தூபால், மேசேக்கு, தீராஸ் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[2. The sons of Japheth; Gomer, and Magog, and Madai, and Javan, and Tubal, and Meshech, and Tiras.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஓப்பீரையும், ஆவிலாவையும், யோபாபையும் பெற்றான்; இவர்கள் அனைவரும் யொக்தானுடைய குமாரர்.]]></a:t>
+              <a:t><![CDATA[29. And Ophir, and Havilah, and Jobab: all these were the sons of Joktan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இவர்களுடைய குடியிருப்பு மேசா துவக்கி, கிழக்கேயுள்ள மலையாகிய செப்பாருக்குப் போகிற வழிமட்டும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[30. And their dwelling was from Mesha, as you go unto Sephar a mount of the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இவர்களே தங்கள் தேசங்களிலும், தங்கள் ஜாதிகளிலுமுள்ள தங்கள் வம்சங்களின்படியேயும், தங்கள் பாஷைகளின்படியேயும் சேமுடைய சந்ததியார்.]]></a:t>
+              <a:t><![CDATA[30. And their dwelling was from Mesha, as you go unto Sephar a mount of the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இவர்களே தங்கள் தேசங்களிலும், தங்கள் ஜாதிகளிலுமுள்ள தங்கள் வம்சங்களின்படியேயும், தங்கள் பாஷைகளின்படியேயும் சேமுடைய சந்ததியார்.]]></a:t>
+              <a:t><![CDATA[31. These are the sons of Shem, after their families, after their tongues, in their lands, after their nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தங்கள் ஜாதிகளிலுள்ள தங்களுடைய சந்ததிகளின்படியே நோவாவுடைய குமாரரின் வம்சங்கள் இவைகளே; ஜலப்பிரளயத்துக்குப் பின்பு இவர்களால் பூமியிலே ஜாதிகள் பிரிந்தன.]]></a:t>
+              <a:t><![CDATA[31. These are the sons of Shem, after their families, after their tongues, in their lands, after their nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4588,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தங்கள் ஜாதிகளிலுள்ள தங்களுடைய சந்ததிகளின்படியே நோவாவுடைய குமாரரின் வம்சங்கள் இவைகளே; ஜலப்பிரளயத்துக்குப் பின்பு இவர்களால் பூமியிலே ஜாதிகள் பிரிந்தன.]]></a:t>
+              <a:t><![CDATA[32. These are the families of the sons of Noah, after their generations, in their nations: and by these were the nations divided in the earth after the flood.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. These are the families of the sons of Noah, after their generations, in their nations: and by these were the nations divided in the earth after the flood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கோமரின் குமாரர், அஸ்கினாஸ், ரீப்பாத்து, தொகர்மா என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the sons of Gomer; Ashkenaz, and Riphath, and Togarmah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யாவானின் குமாரர், எலீசா, தர்ஷீஸ், கித்தீம், தொதானீம் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the sons of Javan; Elishah, and Tarshish, Kittim, and Dodanim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவர்களால் ஜாதிகளுடைய தீவுகள், அவனவன் பாஷையின்படியேயும், அவரவர்கள் கோத்திரத்தின்படியேயும், ஜாதியின்படியேயும், வேறு வேறு தேசங்களாய்ப் பகுக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[5. By these were the isles of the Gentiles divided in their lands; every one after his tongue, after their families, in their nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவர்களால் ஜாதிகளுடைய தீவுகள், அவனவன் பாஷையின்படியேயும், அவரவர்கள் கோத்திரத்தின்படியேயும், ஜாதியின்படியேயும், வேறு வேறு தேசங்களாய்ப் பகுக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[5. By these were the isles of the Gentiles divided in their lands; every one after his tongue, after their families, in their nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காமுடைய குமாரர், கூஷ் மிஸ்ராயீம், பூத், கானான் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the sons of Ham; Cush, and Mizraim, and Phut, and Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488587" r:id="rId1"/>
+    <p:sldLayoutId id="2481563663" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,50 +5677,58 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the sons of Cush; Seba, and Havilah, and Sabtah, and Raamah, and Sabtechah: and the sons of]]></a:t>
+              <a:t><![CDATA[7. கூஷுடைய குமாரர், சேபா, ஆவிலா, சப்தா, ராமா, சப்திகா என்பவர்கள், ராமாவின் குமாரர், சேபா, திதான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Raamah; Sheba, and Dedan.]]></a:t>
+              <a:t><![CDATA[என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Cush brings forth Nimrod: he began to be a mighty one in the earth.]]></a:t>
+              <a:t><![CDATA[8. கூஷ் நிம்ரோதைப் பெற்றான்; இவன் பூமியிலே பராக்கிரமசாலியானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. He was a mighty hunter before the LORD: wherefore it is said, Even as Nimrod the mighty hunter]]></a:t>
+              <a:t><![CDATA[9. இவன் கர்த்தருக்கு முன்பாகப் பலத்த வேட்டைக்காரனாயிருந்தான்; ஆகையால் கர்த்தருக்கு முன்பாகப் பலத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the LORD.]]></a:t>
+              <a:t><![CDATA[வேட்டைக்காரனான நிம்ரோதைப் போல என்னும் வழக்கச்சொல் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the beginning of his kingdom was Babel, and Erech, and Accad, and Calneh, in the land of]]></a:t>
+              <a:t><![CDATA[10. சிநேயார் தேசத்திலுள்ள பாபேல், ஏரேக், அக்காத், கல்னே என்னும் இடங்கள் அவன் ஆண்ட ராஜ்யத்திற்கு ஆதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shinar.]]></a:t>
+              <a:t><![CDATA[ஸ்தானங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Out of that land went forth Asshur, and built Nineveh, and the city Rehoboth, and Calah,]]></a:t>
+              <a:t><![CDATA[11. அந்தத் தேசத்திலிருந்து அசூர் புறப்பட்டுப்போய், நினிவேயையும், ரெகோபோத் பட்டணத்தையும், காலாகையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Resen between Nineveh and Calah: the same is a great city.]]></a:t>
+              <a:t><![CDATA[12. நினிவேக்கும் காலாகுக்கும் நடுவாக ரெசேனையும் கட்டினான்; இது பெரிய பட்டணம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Mizraim brings forth Ludim, and Anamim, and Lehabim, and Naphtuhim,]]></a:t>
+              <a:t><![CDATA[13. மிஸ்ராயீம், லூதீமையும் அனாமீமையும், லெகாபீமையும், நப்தூகீமையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now these are the generations of the sons of Noah, Shem, Ham, and Japheth: and unto them were]]></a:t>
+              <a:t><![CDATA[1. நோவாவின் குமாரராகிய சேம் காம் யாப்பேத் என்பவர்களின் வம்ச வரலாறு: ஜலப்பிரளயத்துக்குப்பின்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Pathrusim, and Casluhim, (out of whom came Philistim,) and Caphtorim.]]></a:t>
+              <a:t><![CDATA[14. பத்ரூசீமையும், பெலிஸ்தரின் சந்ததிக்குத் தலைவனாகிய கஸ்லூகீமையும், கப்தோரீமையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Canaan brings forth Sidon his first born, and Heth,]]></a:t>
+              <a:t><![CDATA[15. கானான் தன் மூத்த மகனாகிய சீதோனையும், கேத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the Jebusite, and the Amorite, and the Girgasite,]]></a:t>
+              <a:t><![CDATA[16. எபூசியரையும், எமோரியரையும், கிர்காசியரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the Hivite, and the Arkite, and the Sinite,]]></a:t>
+              <a:t><![CDATA[17. ஏவியரையும், அர்கீயரையும், சீநியரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the Arvadite, and the Zemarite, and the Hamathite: and afterward were the families of the]]></a:t>
+              <a:t><![CDATA[18. அர்வாதியரையும், செமாரியரையும், காமாத்தியரையும், பெற்றான்; பின்பு கானானியரின் வம்சத்தார் எங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Canaanites spread abroad.]]></a:t>
+              <a:t><![CDATA[பரவினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the border of the Canaanites was from Sidon, as you come to Gerar, unto Gaza; as you go,]]></a:t>
+              <a:t><![CDATA[19. கானானியரின் எல்லை, சீதோன்முதல் கேரார் வழியாய்க் காசாமட்டுக்கும், அது முதல் சோதோம், கொமோரா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto Sodom, and Gomorrah, and Admah, and Zeboim, even unto Lasha.]]></a:t>
+              <a:t><![CDATA[அத்மா, செபோயிம் வழியாய் லாசாமட்டுக்கும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. These are the sons of Ham, after their families, after their tongues, in their countries, and in]]></a:t>
+              <a:t><![CDATA[20. இவர்கள் தங்கள் தேசங்களிலும், தங்கள் ஜாதிகளிலுமுள்ள தங்கள் வம்சங்களின்படியேயும், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their nations.]]></a:t>
+              <a:t><![CDATA[பாஷைகளின்படியேயும், காமுடைய சந்ததியார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sons born after the flood.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் குமாரர் பிறந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Unto Shem also, the father of all the children of Eber, the brother of Japheth the elder, even]]></a:t>
+              <a:t><![CDATA[21. சேமுக்கும் பிள்ளைகள் பிறந்தார்கள்; அவன் ஏபேருடைய சந்ததியார் எல்லாருக்கும் தகப்பனும், மூத்தவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to him were children born.]]></a:t>
+              <a:t><![CDATA[யாப்பேத்துக்குத் தம்பியுமாய் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The children of Shem; Elam, and Asshur, and Arphaxad, and Lud, and Aram.]]></a:t>
+              <a:t><![CDATA[22. சேமுடைய குமாரர், ஏலாம், அசூர், அர்பக்சாத், லூத், ஆராம் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the children of Aram; Uz, and Hul, and Gether, and Mash.]]></a:t>
+              <a:t><![CDATA[23. ஆராமுடைய குமாரர், ஊத்ஸ், கூல், கேத்தெர், மாஸ் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Arphaxad brings forth Salah; and Salah brings forth Eber.]]></a:t>
+              <a:t><![CDATA[24. அர்பக்சாத் சாலாவைப்பெற்றான்; சாலா எபேரைப்பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And unto Eber were born two sons: the name of one was Peleg; for in his days was the earth]]></a:t>
+              <a:t><![CDATA[25. ஏபேருக்கு இரண்டு குமாரர் பிறந்தார்கள்; ஒருவனுக்குப் பேலேகு என்று பேர்; ஏனெனில் அவனுடைய நாட்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[divided; and his brother's name was Joktan.]]></a:t>
+              <a:t><![CDATA[பூமி பகுக்கப்பட்டது; அவனுடைய சகோதரன் பேர் யொக்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Joktan brings forth Almodad, and Sheleph, and Hazarmaveth, and Jerah,]]></a:t>
+              <a:t><![CDATA[26. யொக்தான் அல்மோதாதையும், சாலேப்பையும், அசர்மாவேத்தையும், யேராகையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Hadoram, and Uzal, and Diklah,]]></a:t>
+              <a:t><![CDATA[27. அதோராமையும், ஊசாலையும், திக்லாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And Obal, and Abimael, and Sheba,]]></a:t>
+              <a:t><![CDATA[28. ஓபாலையும், அபிமாவேலையும், சேபாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The sons of Japheth; Gomer, and Magog, and Madai, and Javan, and Tubal, and Meshech, and Tiras.]]></a:t>
+              <a:t><![CDATA[2. யாப்பேத்தின் குமாரர், கோமர், மாகோகு, மாதாய், யாவான், தூபால், மேசேக்கு, தீராஸ் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Ophir, and Havilah, and Jobab: all these were the sons of Joktan.]]></a:t>
+              <a:t><![CDATA[29. ஓப்பீரையும், ஆவிலாவையும், யோபாபையும் பெற்றான்; இவர்கள் அனைவரும் யொக்தானுடைய குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And their dwelling was from Mesha, as you go unto Sephar a mount of the east.]]></a:t>
+              <a:t><![CDATA[30. இவர்களுடைய குடியிருப்பு மேசா துவக்கி, கிழக்கேயுள்ள மலையாகிய செப்பாருக்குப் போகிற வழிமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. These are the sons of Shem, after their families, after their tongues, in their lands, after]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their nations.]]></a:t>
+              <a:t><![CDATA[31. இவர்களே தங்கள் தேசங்களிலும், தங்கள் ஜாதிகளிலுமுள்ள தங்கள் வம்சங்களின்படியேயும், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. These are the families of the sons of Noah, after their generations, in their nations: and by]]></a:t>
+              <a:t><![CDATA[பாஷைகளின்படியேயும் சேமுடைய சந்ததியார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +10885,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[these were the nations divided in the earth after the flood.]]></a:t>
+              <a:t><![CDATA[32. தங்கள் ஜாதிகளிலுள்ள தங்களுடைய சந்ததிகளின்படியே நோவாவுடைய குமாரரின் வம்சங்கள் இவைகளே;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜலப்பிரளயத்துக்குப் பின்பு இவர்களால் பூமியிலே ஜாதிகள் பிரிந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the sons of Gomer; Ashkenaz, and Riphath, and Togarmah.]]></a:t>
+              <a:t><![CDATA[3. கோமரின் குமாரர், அஸ்கினாஸ், ரீப்பாத்து, தொகர்மா என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the sons of Javan; Elishah, and Tarshish, Kittim, and Dodanim.]]></a:t>
+              <a:t><![CDATA[4. யாவானின் குமாரர், எலீசா, தர்ஷீஸ், கித்தீம், தொதானீம் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. By these were the isles of the Gentiles divided in their lands; every one after his tongue, after]]></a:t>
+              <a:t><![CDATA[5. இவர்களால் ஜாதிகளுடைய தீவுகள், அவனவன் பாஷையின்படியேயும், அவரவர்கள் கோத்திரத்தின்படியேயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their families, in their nations.]]></a:t>
+              <a:t><![CDATA[ஜாதியின்படியேயும், வேறு வேறு தேசங்களாய்ப் பகுக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the sons of Ham; Cush, and Mizraim, and Phut, and Canaan.]]></a:t>
+              <a:t><![CDATA[6. காமுடைய குமாரர், கூஷ் மிஸ்ராயீம், பூத், கானான் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>