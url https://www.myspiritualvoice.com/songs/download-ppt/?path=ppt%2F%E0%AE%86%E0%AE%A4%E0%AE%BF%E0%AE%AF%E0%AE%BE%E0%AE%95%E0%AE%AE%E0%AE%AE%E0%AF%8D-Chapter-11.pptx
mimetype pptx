--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -95,50 +95,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +181,55 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +379,58 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே கர்த்தர் அவர்களை அவ்விடத்திலிருந்து பூமியின்மீதெங்கும் சிதறிப்போகப்பண்ணினார்; அப்பொழுது நகரம் கட்டுகிறதை விட்டுவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And they said, Go to, let us build us a city and a tower, whose top may reach unto heaven; and let us make us a name, lest we be scattered abroad upon the face of the whole earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பூமியெங்கும் வழங்கின பாஷையைக் கர்த்தர் அவ்விடத்தில் தாறுமாறாக்கினபடியால், அதின் பேர் பாபேல் என்னப்பட்டது; கர்த்தர் அவர்களை அவ்விடத்திலிருந்து பூமியின்மீதெங்கும் சிதறிப்போகப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD came down to see the city and the tower, which the children of men built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பூமியெங்கும் வழங்கின பாஷையைக் கர்த்தர் அவ்விடத்தில் தாறுமாறாக்கினபடியால், அதின் பேர் பாபேல் என்னப்பட்டது; கர்த்தர் அவர்களை அவ்விடத்திலிருந்து பூமியின்மீதெங்கும் சிதறிப்போகப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD said, Behold, the people is one, and they have all one language; and this they begin to do: and now nothing will be restrained from them, which they have imagined to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சேமுடைய வம்சவரலாறு: ஜலப்பிரளயம் உண்டாகி இரண்டு வருஷத்திற்குப் பின்பு, சேம் நூறுவயதானபோது, அர்பக்சாத்தைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD said, Behold, the people is one, and they have all one language; and this they begin to do: and now nothing will be restrained from them, which they have imagined to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சேமுடைய வம்சவரலாறு: ஜலப்பிரளயம் உண்டாகி இரண்டு வருஷத்திற்குப் பின்பு, சேம் நூறுவயதானபோது, அர்பக்சாத்தைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD said, Behold, the people is one, and they have all one language; and this they begin to do: and now nothing will be restrained from them, which they have imagined to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சேம் அர்பக்சாத்தைப் பெற்றபின் ஐந்நூறு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[7. Go to, let us go down, and there confound their language, that they may not understand one another's speech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சேம் அர்பக்சாத்தைப் பெற்றபின் ஐந்நூறு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[7. Go to, let us go down, and there confound their language, that they may not understand one another's speech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அர்பக்சாத் முப்பத்தைந்து வயதானபோது சாலாவைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[8. So the LORD scattered them abroad from thence upon the face of all the earth: and they left off to build the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சாலாவைப் பெற்றபின் அர்பக்சாத் நானூற்று மூன்று வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[8. So the LORD scattered them abroad from thence upon the face of all the earth: and they left off to build the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சாலாவைப் பெற்றபின் அர்பக்சாத் நானூற்று மூன்று வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[9. Therefore is the name of it called Babel; because the LORD did there confound the language of all the earth: and from thence did the LORD scatter them abroad upon the face of all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்னும் அவர்கள்: நாம் பூமியின்மீதெங்கும் சிதறிப்போகாதபடிக்கு, நமக்கு ஒரு நகரத்தையும், வானத்தை அளாவும் சிகரமுள்ள ஒரு கோபுரத்தையும் கட்டி, நமக்குப் பேர் உண்டாகப் பண்ணுவோம் வாருங்கள் என்று சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the whole earth was of one language, and of one speech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சாலா முப்பது வயதானபோது, ஏபேரைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[9. Therefore is the name of it called Babel; because the LORD did there confound the language of all the earth: and from thence did the LORD scatter them abroad upon the face of all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏபேரைப் பெற்றபின் சாலா நானூற்று மூன்று வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[10. These are the generations of Shem: Shem was an hundred years old, and brings forth Arphaxad two years after the flood:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏபேரைப் பெற்றபின் சாலா நானூற்று மூன்று வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[10. These are the generations of Shem: Shem was an hundred years old, and brings forth Arphaxad two years after the flood:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏபேர் முப்பத்துநாலு வயதானபோது, பேலேகைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Shem lived after he brings forth Arphaxad five hundred years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பேலேகைப் பெற்றபின் ஏபேர் நானூற்று முப்பது வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Shem lived after he brings forth Arphaxad five hundred years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பேலேகைப் பெற்றபின் ஏபேர் நானூற்று முப்பது வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[12. And Arphaxad lived five and thirty years, and brings forth Salah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பேலேகு முப்பது வயதானபோது, ரெகூவைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Arphaxad lived after he brings forth Salah four hundred and three years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ரெகூவைப் பெற்றபின் பேலேகு இருநூற்றொன்பது வருஷம் உயிரோடிருந்து குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Arphaxad lived after he brings forth Salah four hundred and three years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ரெகூவைப் பெற்றபின் பேலேகு இருநூற்றொன்பது வருஷம் உயிரோடிருந்து குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[14. And Salah lived thirty years, and brings forth Eber:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ரெகூ முப்பத்திரண்டு வயதானபோது, செரூகைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Salah lived after he brings forth Eber four hundred and three years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்னும் அவர்கள்: நாம் பூமியின்மீதெங்கும் சிதறிப்போகாதபடிக்கு, நமக்கு ஒரு நகரத்தையும், வானத்தை அளாவும் சிகரமுள்ள ஒரு கோபுரத்தையும் கட்டி, நமக்குப் பேர் உண்டாகப் பண்ணுவோம் வாருங்கள் என்று சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass, as they journeyed from the east, that they found a plain in the land of Shinar; and they dwelt there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. செரூகைப் பெற்றபின் ரெகூ இருநூற்றேழு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Salah lived after he brings forth Eber four hundred and three years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. செரூகைப் பெற்றபின் ரெகூ இருநூற்றேழு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Eber lived four and thirty years, and brings forth Peleg:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. செரூகு முப்பது வயதானபோது; நாகோரைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[17. And Eber lived after he brings forth Peleg four hundred and thirty years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நாகோரைப் பெற்றபின் செரூகு இருநூறு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[17. And Eber lived after he brings forth Peleg four hundred and thirty years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நாகோரைப் பெற்றபின் செரூகு இருநூறு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[18. And Peleg lived thirty years, and brings forth Reu:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நாகோர் இருபத்தொன்பது வயதானபோது, தேராகைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[19. And Peleg lived after he brings forth Reu two hundred and nine years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பூமியெங்கும் ஒரே பாஷையும், ஒரேவிதமான பேச்சும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And Peleg lived after he brings forth Reu two hundred and nine years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேராகைப் பெற்றபின் நாகோர் நூற்றுப்பத்தொன்பது வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Reu lived two and thirty years, and brings forth Serug:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேராகைப் பெற்றபின் நாகோர் நூற்றுப்பத்தொன்பது வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Reu lived after he brings forth Serug two hundred and seven years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தேராகு எழுபது வயதானபோது, ஆபிராம், நாகோர், ஆரான் என்பவர்களைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[22. And Serug lived thirty years, and brings forth Nahor:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மனுபுத்திரர் கட்டுகிற நகரத்தையும் கோபுரத்தையும் பார்க்கிதற்குக் கர்த்தர் இறங்கினார்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass, as they journeyed from the east, that they found a plain in the land of Shinar; and they dwelt there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஜனங்கள் கிழக்கேயிருந்து பிரயாணம்பண்ணுகையில், சிநேயார் தேசத்திலே சமபூமியைக்கண்டு, அங்கே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And Serug lived after he brings forth Nahor two hundred years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேராகுடைய வம்சவரலாறு: தேராகு ஆபிராம், நாகோர், ஆரான் என்பவர்களைப் பெற்றான்; ஆரான் லோத்தைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[24. And Nahor lived nine and twenty years, and brings forth Terah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேராகுடைய வம்சவரலாறு: தேராகு ஆபிராம், நாகோர், ஆரான் என்பவர்களைப் பெற்றான்; ஆரான் லோத்தைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[25. And Nahor lived after he brings forth Terah an hundred and nineteen years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: நாம் செங்கல் அறுத்து, அதை நன்றாய்ச் சுடுவோம் வாருங்கள் என்று ஒருவரோடொருவர் பேசிக்கொண்டார்கள்; கல்லுக்குப் பதிலாகச் செங்கல்லும், சாந்துக்குப் பதிலாக நிலக்கீலும் அவர்களுக்கு இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And Nahor lived after he brings forth Terah an hundred and nineteen years, and brings forth sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: நாம் செங்கல் அறுத்து, அதை நன்றாய்ச் சுடுவோம் வாருங்கள் என்று ஒருவரோடொருவர் பேசிக்கொண்டார்கள்; கல்லுக்குப் பதிலாகச் செங்கல்லும், சாந்துக்குப் பதிலாக நிலக்கீலும் அவர்களுக்கு இருந்தது.]]></a:t>
+              <a:t><![CDATA[26. And Terah lived seventy years, and brings forth Abram, Nahor, and Haran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆரான் தன் ஜந்மபூமியாகிய ஊர் என்கிற கல்தேயர் தேசத்துப் பட்டணத்திலே தன் தகப்பனாகிய தேராகு மரிக்குமுன்னே மரித்தான்.]]></a:t>
+              <a:t><![CDATA[27. Now these are the generations of Terah: Terah brings forth Abram, Nahor, and Haran; and Haran brings forth Lot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆபிராமும் நாகோரும் தங்களுக்குப் பெண்கொண்டார்கள்; ஆபிராமுடைய மனைவிக்குச் சாராய் என்று பேர்; நாகோருடைய மனைவிக்கு மில்க்காள் என்று பேர்; இவள் ஆரானுடைய குமாரத்தி; அந்த ஆரான் மில்க்காளுக்கும் இஸ்காளுக்கும் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[27. Now these are the generations of Terah: Terah brings forth Abram, Nahor, and Haran; and Haran brings forth Lot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆபிராமும் நாகோரும் தங்களுக்குப் பெண்கொண்டார்கள்; ஆபிராமுடைய மனைவிக்குச் சாராய் என்று பேர்; நாகோருடைய மனைவிக்கு மில்க்காள் என்று பேர்; இவள் ஆரானுடைய குமாரத்தி; அந்த ஆரான் மில்க்காளுக்கும் இஸ்காளுக்கும் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[28. And Haran died before his father Terah in the land of his nativity, in Ur of the Chaldees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. சாராய்க்குப் பிள்ளையில்லை, மலடியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[28. And Haran died before his father Terah in the land of his nativity, in Ur of the Chaldees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேராகு தன் குமாரனாகிய ஆபிராமையும், ஆரானுடைய குமாரனும் தன் பேரனுமாயிருந்த லோத்தையும், தன் குமாரன் ஆபிராமுடைய மனைவியாகிய தன் மருமகள் சாராயையும் அழைத்துக்கொண்டு, அவர்களுடனே ஊர் என்கிற கல்தேயருடைய பட்டணத்தைவிட்டு, கானான் தேசத்துக்குப் போகப் புறப்பட்டான்; அவர்கள் ஆரான்மட்டும் வந்தபோது, அங்கே இருந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Abram and Nahor took them wives: the name of Abram's wife was Sarai; and the name of Nahor's wife, Milcah, the daughter of Haran, the father of Milcah, and the father of Iscah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர்: இதோ, ஜனங்கள் ஒரே கூட்டமாய் இருக்கிறார்கள்; அவர்கள் அனைவருக்கும் ஒரே பாஷையும் இருக்கிறது; அவர்கள் இதைச் செய்யத்தொடங்கினார்கள்; இப்பொழுதும் தாங்கள் செய்ய நினைத்தது ஒன்றும் தடைபடமாட்டாது என்று இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they said one to another, Go to, let us make brick, and burn them thoroughly. And they had brick for stone, and bitumen had they for mortar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேராகு தன் குமாரனாகிய ஆபிராமையும், ஆரானுடைய குமாரனும் தன் பேரனுமாயிருந்த லோத்தையும், தன் குமாரன் ஆபிராமுடைய மனைவியாகிய தன் மருமகள் சாராயையும் அழைத்துக்கொண்டு, அவர்களுடனே ஊர் என்கிற கல்தேயருடைய பட்டணத்தைவிட்டு, கானான் தேசத்துக்குப் போகப் புறப்பட்டான்; அவர்கள் ஆரான்மட்டும் வந்தபோது, அங்கே இருந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Abram and Nahor took them wives: the name of Abram's wife was Sarai; and the name of Nahor's wife, Milcah, the daughter of Haran, the father of Milcah, and the father of Iscah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேராகு தன் குமாரனாகிய ஆபிராமையும், ஆரானுடைய குமாரனும் தன் பேரனுமாயிருந்த லோத்தையும், தன் குமாரன் ஆபிராமுடைய மனைவியாகிய தன் மருமகள் சாராயையும் அழைத்துக்கொண்டு, அவர்களுடனே ஊர் என்கிற கல்தேயருடைய பட்டணத்தைவிட்டு, கானான் தேசத்துக்குப் போகப் புறப்பட்டான்; அவர்கள் ஆரான்மட்டும் வந்தபோது, அங்கே இருந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Abram and Nahor took them wives: the name of Abram's wife was Sarai; and the name of Nahor's wife, Milcah, the daughter of Haran, the father of Milcah, and the father of Iscah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,51 +5504,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தேராகுடைய ஆயுசுநாட்கள் இருநூற்றைந்து வருஷம்; தேராகு ஆரானிலே மரித்தான்.]]></a:t>
+              <a:t><![CDATA[30. But Sarai was barren; she had no child.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Terah took Abram his son, and Lot the son of Haran his son's son, and Sarai his daughter in law, his son Abram's wife; and they went forth with them from Ur of the Chaldees, to go into the land of Canaan; and they came unto Haran, and dwelt there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Terah took Abram his son, and Lot the son of Haran his son's son, and Sarai his daughter in law, his son Abram's wife; and they went forth with them from Ur of the Chaldees, to go into the land of Canaan; and they came unto Haran, and dwelt there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Terah took Abram his son, and Lot the son of Haran his son's son, and Sarai his daughter in law, his son Abram's wife; and they went forth with them from Ur of the Chaldees, to go into the land of Canaan; and they came unto Haran, and dwelt there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Terah took Abram his son, and Lot the son of Haran his son's son, and Sarai his daughter in law, his son Abram's wife; and they went forth with them from Ur of the Chaldees, to go into the land of Canaan; and they came unto Haran, and dwelt there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the days of Terah were two hundred and five years: and Terah died in Haran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர்: இதோ, ஜனங்கள் ஒரே கூட்டமாய் இருக்கிறார்கள்; அவர்கள் அனைவருக்கும் ஒரே பாஷையும் இருக்கிறது; அவர்கள் இதைச் செய்யத்தொடங்கினார்கள்; இப்பொழுதும் தாங்கள் செய்ய நினைத்தது ஒன்றும் தடைபடமாட்டாது என்று இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they said one to another, Go to, let us make brick, and burn them thoroughly. And they had brick for stone, and bitumen had they for mortar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர்: இதோ, ஜனங்கள் ஒரே கூட்டமாய் இருக்கிறார்கள்; அவர்கள் அனைவருக்கும் ஒரே பாஷையும் இருக்கிறது; அவர்கள் இதைச் செய்யத்தொடங்கினார்கள்; இப்பொழுதும் தாங்கள் செய்ய நினைத்தது ஒன்றும் தடைபடமாட்டாது என்று இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they said one to another, Go to, let us make brick, and burn them thoroughly. And they had brick for stone, and bitumen had they for mortar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாம் இறங்கிப்போய், ஒருவர் பேசுவதை மற்றொருவர் அறியாதபடிக்கு அங்கே அவர்கள் பாஷையைத் தாறுமாறாக்குவோம் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And they said, Go to, let us build us a city and a tower, whose top may reach unto heaven; and let us make us a name, lest we be scattered abroad upon the face of the whole earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே கர்த்தர் அவர்களை அவ்விடத்திலிருந்து பூமியின்மீதெங்கும் சிதறிப்போகப்பண்ணினார்; அப்பொழுது நகரம் கட்டுகிறதை விட்டுவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And they said, Go to, let us build us a city and a tower, whose top may reach unto heaven; and let us make us a name, lest we be scattered abroad upon the face of the whole earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729715" r:id="rId1"/>
+    <p:sldLayoutId id="2481563691" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,50 +6984,90 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिया।]]></a:t>
+              <a:t><![CDATA[சொல்லிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. इस कारण उस नगर को नाम बाबुल पड़ा; क्योंकि सारी पृथ्वी की भाषा में जो गड़बड़ी है, सो यहोवा ने वहीं]]></a:t>
+              <a:t><![CDATA[5. மனுபுத்திரர் கட்டுகிற நகரத்தையும் கோபுரத்தையும் பார்க்கிதற்குக் கர்த்தர் இறங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[डाली, और वहीं से यहोवा ने मनुष्यों को सारी पृथ्वी के ऊपर फैला दिया॥]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர்: இதோ, ஜனங்கள் ஒரே கூட்டமாய் இருக்கிறார்கள்; அவர்கள் அனைவருக்கும் ஒரே பாஷையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. शेम की वंशावली यह है। जल प्रलय के दो वर्ष पश्चात जब शेम एक सौ वर्ष का हुआ, तब उसने अर्पक्षद को]]></a:t>
+              <a:t><![CDATA[இருக்கிறது; அவர்கள் இதைச் செய்யத்தொடங்கினார்கள்; இப்பொழுதும் தாங்கள் செய்ய நினைத்தது ஒன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जन्म दिया।]]></a:t>
+              <a:t><![CDATA[தடைபடமாட்டாது என்று இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और अर्पक्षद ने जन्म के पश्चात शेम पांच सौ वर्ष जीवित रहा; और उसके और भी बेटे बेटियां उत्पन्न]]></a:t>
+              <a:t><![CDATA[7. நாம் இறங்கிப்போய், ஒருவர் பேசுவதை மற்றொருவர் அறியாதபடிக்கு அங்கே அவர்கள் பாஷையைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुई॥]]></a:t>
+              <a:t><![CDATA[தாறுமாறாக்குவோம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. जब अर्पक्षद पैंतीस वर्ष का हुआ, तब उसने शेलह को जन्म दिया।]]></a:t>
+              <a:t><![CDATA[8. அப்படியே கர்த்தர் அவர்களை அவ்விடத்திலிருந்து பூமியின்மீதெங்கும் சிதறிப்போகப்பண்ணினார்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और शेलह के जन्म के पश्चात अर्पक्षद चार सौ तीन वर्ष और जीवित रहा, और उसके और भी बेटे बेटियां]]></a:t>
+              <a:t><![CDATA[நகரம் கட்டுகிறதை விட்டுவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उत्पन्न हुईं॥]]></a:t>
+              <a:t><![CDATA[9. பூமியெங்கும் வழங்கின பாஷையைக் கர்த்தர் அவ்விடத்தில் தாறுமாறாக்கினபடியால், அதின் பேர் பாபேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. फिर उन्होंने कहा, आओ, हम एक नगर और एक गुम्मट बना लें, जिसकी चोटी आकाश से बातें करे, इस प्रकार से]]></a:t>
+              <a:t><![CDATA[1. பூமியெங்கும் ஒரே பாஷையும், ஒரேவிதமான பேச்சும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. जब शेलह तीस वर्ष का हुआ, तब उसके द्वारा एबेर को जन्म हुआ।]]></a:t>
+              <a:t><![CDATA[என்னப்பட்டது; கர்த்தர் அவர்களை அவ்விடத்திலிருந்து பூமியின்மீதெங்கும் சிதறிப்போகப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और एबेर के जन्म के पश्चात शेलह चार सौ तीन वर्ष और जीवित रहा, और उसके और भी बेटे बेटियां उत्पन्न]]></a:t>
+              <a:t><![CDATA[10. சேமுடைய வம்சவரலாறு: ஜலப்பிரளயம் உண்டாகி இரண்டு வருஷத்திற்குப் பின்பு, சேம் நூறுவயதானபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुईं॥]]></a:t>
+              <a:t><![CDATA[அர்பக்சாத்தைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. जब एबेर चौंतीस वर्ष का हुआ, तब उसके द्वारा पेलेग का जन्म हुआ।]]></a:t>
+              <a:t><![CDATA[11. சேம் அர்பக்சாத்தைப் பெற்றபின் ஐந்நூறு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और पेलेग के जन्म के पश्चात एबेर चार सौ तीस वर्ष और जीवित रहा, और उसके और भी बेटे बेटियां उत्पन्न]]></a:t>
+              <a:t><![CDATA[பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुईं॥]]></a:t>
+              <a:t><![CDATA[12. அர்பக்சாத் முப்பத்தைந்து வயதானபோது சாலாவைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. जब पेलेग तीस वर्ष को हुआ, तब उसके द्वारा रू का जन्म हुआ।]]></a:t>
+              <a:t><![CDATA[13. சாலாவைப் பெற்றபின் அர்பக்சாத் நானூற்று மூன்று வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और रू के जन्म के पश्चात पेलेग दो सौ नौ वर्ष और जीवित रहा, और उसके और भी बेटे बेटियां उत्पन्न]]></a:t>
+              <a:t><![CDATA[பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुई॥]]></a:t>
+              <a:t><![CDATA[14. சாலா முப்பது வயதானபோது, ஏபேரைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. जब रू बत्तीस वर्ष का हुआ, तब उसके द्वारा सरूग का जन्म हुआ।]]></a:t>
+              <a:t><![CDATA[15. ஏபேரைப் பெற்றபின் சாலா நானூற்று மூன்று வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हम अपना नाम करें ऐसा न हो कि हम को सारी पृथ्वी पर फैलना पड़े।]]></a:t>
+              <a:t><![CDATA[2. ஜனங்கள் கிழக்கேயிருந்து பிரயாணம்பண்ணுகையில், சிநேயார் தேசத்திலே சமபூமியைக்கண்டு, அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और सरूग के जन्म के पश्चात रू दो सौ सात वर्ष और जीवित रहा, और उसके और भी बेटे बेटियां उत्पन्न]]></a:t>
+              <a:t><![CDATA[பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुईं॥]]></a:t>
+              <a:t><![CDATA[16. ஏபேர் முப்பத்துநாலு வயதானபோது, பேலேகைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. जब सरूग तीस वर्ष का हुआ, तब उसके द्वारा नाहोर का जन्म हुआ।]]></a:t>
+              <a:t><![CDATA[17. பேலேகைப் பெற்றபின் ஏபேர் நானூற்று முப்பது வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और नाहोर के जन्म के पश्चात सरूग दो सौ वर्ष और जीवित रहा, और उसके और भी बेटे बेटियां उत्पन्न]]></a:t>
+              <a:t><![CDATA[பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुईं॥]]></a:t>
+              <a:t><![CDATA[18. பேலேகு முப்பது வயதானபோது, ரெகூவைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. जब नाहोर उनतीस वर्ष का हुआ, तब उसके द्वारा तेरह का जन्म हुआ।]]></a:t>
+              <a:t><![CDATA[19. ரெகூவைப் பெற்றபின் பேலேகு இருநூற்றொன்பது வருஷம் உயிரோடிருந்து குமாரரையும் குமாரத்திகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. सारी पृथ्वी पर एक ही भाषा, और एक ही बोली थी।]]></a:t>
+              <a:t><![CDATA[பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और तेरह के जन्म के पश्चात नाहोर एक सौ उन्नीस वर्ष और जीवित रहा, और उसके और भी बेटे बेटियां]]></a:t>
+              <a:t><![CDATA[20. ரெகூ முப்பத்திரண்டு வயதானபோது, செரூகைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उत्पन्न हुईं॥]]></a:t>
+              <a:t><![CDATA[21. செரூகைப் பெற்றபின் ரெகூ இருநூற்றேழு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. जब तक तेरह सत्तर वर्ष का हुआ, तब तक उसके द्वारा अब्राम, और नाहोर, और हारान उत्पन्न हुए॥]]></a:t>
+              <a:t><![CDATA[22. செரூகு முப்பது வயதானபோது; நாகோரைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. जब लोग नगर और गुम्मट बनाने लगे; तब इन्हें देखने के लिये यहोवा उतर आया।]]></a:t>
+              <a:t><![CDATA[குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. उस समय लोग पूर्व की और चलते चलते शिनार देश में एक मैदान पाकर उस में बस गए।]]></a:t>
+              <a:t><![CDATA[23. நாகோரைப் பெற்றபின் செரூகு இருநூறு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. तेरह की यह वंशावली है। तेरह ने अब्राम, और नाहोर, और हारान को जन्म दिया; और हारान ने लूत को जन्म]]></a:t>
+              <a:t><![CDATA[24. நாகோர் இருபத்தொன்பது வயதானபோது, தேராகைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिया।]]></a:t>
+              <a:t><![CDATA[25. தேராகைப் பெற்றபின் நாகோர் நூற்றுப்பத்தொன்பது வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब वे आपस में कहने लगे, कि आओ; हम ईंटें बना बना के भली भाँति आग में पकाएं, और उन्होंने पत्थर के]]></a:t>
+              <a:t><![CDATA[பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्थान में ईंट से, और चूने के स्थान में मिट्टी के गारे से काम लिया।]]></a:t>
+              <a:t><![CDATA[26. தேராகு எழுபது வயதானபோது, ஆபிராம், நாகோர், ஆரான் என்பவர்களைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. और हारान अपने पिता के साम्हने ही, कस्दियों के ऊर नाम नगर में, जो उसकी जन्म भूमि थी, मर गया।]]></a:t>
+              <a:t><![CDATA[27. தேராகுடைய வம்சவரலாறு: தேராகு ஆபிராம், நாகோர், ஆரான் என்பவர்களைப் பெற்றான்; ஆரான் லோத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. अब्राम और नाहोर ने स्त्रियां ब्याह लीं: अब्राम की पत्नी का नाम तो सारै, और नाहोर की पत्नी का नाम]]></a:t>
+              <a:t><![CDATA[பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मिल्का था, यह उस हारान की बेटी थी, जो मिल्का और यिस्का दोनों का पिता था।]]></a:t>
+              <a:t><![CDATA[28. ஆரான் தன் ஜந்மபூமியாகிய ஊர் என்கிற கல்தேயர் தேசத்துப் பட்டணத்திலே தன் தகப்பனாகிய தேராகு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. सारै तो बांझ थी; उसके संतान न हुई।]]></a:t>
+              <a:t><![CDATA[மரிக்குமுன்னே மரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. और तेरह अपना पुत्र अब्राम, और अपना पोता लूत जो हारान का पुत्र था, और अपनी बहू सारै, जो उसके]]></a:t>
+              <a:t><![CDATA[29. ஆபிராமும் நாகோரும் தங்களுக்குப் பெண்கொண்டார்கள்; ஆபிராமுடைய மனைவிக்குச் சாராய் என்று பேர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और यहोवा ने कहा, मैं क्या देखता हूं, कि सब एक ही दल के हैं और भाषा भी उन सब की एक ही है, और]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: நாம் செங்கல் அறுத்து, அதை நன்றாய்ச் சுடுவோம் வாருங்கள் என்று ஒருவரோடொருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुत्र अब्राम की पत्नी थी इन सभों को ले कर कस्दियों के ऊर नगर से निकल कनान देश जाने को चला; पर हारान]]></a:t>
+              <a:t><![CDATA[நாகோருடைய மனைவிக்கு மில்க்காள் என்று பேர்; இவள் ஆரானுடைய குமாரத்தி; அந்த ஆரான் மில்க்காளுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नाम देश में पहुंचकर वहीं रहने लगा।]]></a:t>
+              <a:t><![CDATA[இஸ்காளுக்கும் தகப்பன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13272,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. जब तेरह दो सौ पांच वर्ष का हुआ, तब वह हारान देश में मर गया॥]]></a:t>
+              <a:t><![CDATA[30. சாராய்க்குப் பிள்ளையில்லை, மலடியாயிருந்தாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. தேராகு தன் குமாரனாகிய ஆபிராமையும், ஆரானுடைய குமாரனும் தன் பேரனுமாயிருந்த லோத்தையும், தன் குமாரன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆபிராமுடைய மனைவியாகிய தன் மருமகள் சாராயையும் அழைத்துக்கொண்டு, அவர்களுடனே ஊர் என்கிற கல்தேயருடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டணத்தைவிட்டு, கானான் தேசத்துக்குப் போகப் புறப்பட்டான்; அவர்கள் ஆரான்மட்டும் வந்தபோது, அங்கே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்துவிட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. தேராகுடைய ஆயுசுநாட்கள் இருநூற்றைந்து வருஷம்; தேராகு ஆரானிலே மரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उन्होंने ऐसा ही काम भी आरम्भ किया; और अब जितना वे करने का यत्न करेंगे, उस में से कुछ उनके लिये]]></a:t>
+              <a:t><![CDATA[பேசிக்கொண்டார்கள்; கல்லுக்குப் பதிலாகச் செங்கல்லும், சாந்துக்குப் பதிலாக நிலக்கீலும் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अनहोना न होगा।]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. इसलिये आओ, हम उतर के उनकी भाषा में बड़ी गड़बड़ी डालें, कि वे एक दूसरे की बोली को न समझ सकें।]]></a:t>
+              <a:t><![CDATA[4. பின்னும் அவர்கள்: நாம் பூமியின்மீதெங்கும் சிதறிப்போகாதபடிக்கு, நமக்கு ஒரு நகரத்தையும், வானத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. इस प्रकार यहोवा ने उन को, वहां से सारी पृथ्वी के ऊपर फैला दिया; और उन्होंने उस नगर का बनाना छोड़]]></a:t>
+              <a:t><![CDATA[அளாவும் சிகரமுள்ள ஒரு கோபுரத்தையும் கட்டி, நமக்குப் பேர் உண்டாகப் பண்ணுவோம் வாருங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>