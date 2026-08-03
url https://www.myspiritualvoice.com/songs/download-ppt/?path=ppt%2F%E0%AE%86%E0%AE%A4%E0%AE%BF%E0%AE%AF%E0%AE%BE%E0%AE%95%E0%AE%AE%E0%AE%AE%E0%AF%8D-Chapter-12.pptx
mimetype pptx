--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -69,54 +69,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -136,52 +132,50 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
-    <p:sldId id="295" r:id="rId42"/>
-    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -318,55 +312,53 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆபிராம் தன் மனைவியாகிய சாராயையும், தன் சகோதரனுடைய குமாரனாகிய லோத்தையும், தாங்கள் சம்பாதித்திருந்த தங்கள் சம்பத்தெல்லாவற்றையும், ஆரானிலே சவதரித்த ஜனங்களையும் கூட்டிக்கொண்டு, அவர்கள் கானான் தேசத்துக்குப் புறப்பட்டுப்போய், கானான் தேசத்திலே சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் ஆபிராமுக்குச் சொன்னபடியே அவன் புறப்பட்டுப் போனான்; லோத்தும் அவனோடேகூடப் போனான். ஆபிராம் ஆரானைவிட்டுப் புறப்பட்டபோது, எழுபத்தைந்து வயதுள்ளவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆபிராம் தன் மனைவியாகிய சாராயையும், தன் சகோதரனுடைய குமாரனாகிய லோத்தையும், தாங்கள் சம்பாதித்திருந்த தங்கள் சம்பத்தெல்லாவற்றையும், ஆரானிலே சவதரித்த ஜனங்களையும் கூட்டிக்கொண்டு, அவர்கள் கானான் தேசத்துக்குப் புறப்பட்டுப்போய், கானான் தேசத்திலே சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் ஆபிராமுக்குச் சொன்னபடியே அவன் புறப்பட்டுப் போனான்; லோத்தும் அவனோடேகூடப் போனான். ஆபிராம் ஆரானைவிட்டுப் புறப்பட்டபோது, எழுபத்தைந்து வயதுள்ளவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆபிராம் அந்தத் தேசத்தில் சுற்றித் திரிந்து சீகேம் என்னும் இடத்துக்குச் சமீபமான மோரே என்னும் சமபூமிமட்டும் வந்தான்; அக்காலத்திலே கானானியர் அத்தேசத்தில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஆபிராம் தன் மனைவியாகிய சாராயையும், தன் சகோதரனுடைய குமாரனாகிய லோத்தையும், தாங்கள் சம்பாதித்திருந்த தங்கள் சம்பத்தெல்லாவற்றையும், ஆரானிலே சவதரித்த ஜனங்களையும் கூட்டிக்கொண்டு, அவர்கள் கானான் தேசத்துக்குப் புறப்பட்டுப்போய், கானான் தேசத்திலே சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆபிராம் அந்தத் தேசத்தில் சுற்றித் திரிந்து சீகேம் என்னும் இடத்துக்குச் சமீபமான மோரே என்னும் சமபூமிமட்டும் வந்தான்; அக்காலத்திலே கானானியர் அத்தேசத்தில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஆபிராம் தன் மனைவியாகிய சாராயையும், தன் சகோதரனுடைய குமாரனாகிய லோத்தையும், தாங்கள் சம்பாதித்திருந்த தங்கள் சம்பத்தெல்லாவற்றையும், ஆரானிலே சவதரித்த ஜனங்களையும் கூட்டிக்கொண்டு, அவர்கள் கானான் தேசத்துக்குப் புறப்பட்டுப்போய், கானான் தேசத்திலே சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் ஆபிராமுக்குத் தரிசனமாகி: உன் சந்ததிக்கு இந்தத் தேசத்தைக் கொடுப்பேன் என்றார். அப்பொழுது அவன் தனக்குத் தரிசனமான கர்த்தருக்கு அங்கே ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[6. ஆபிராம் அந்தத் தேசத்தில் சுற்றித் திரிந்து சீகேம் என்னும் இடத்துக்குச் சமீபமான மோரே என்னும் சமபூமிமட்டும் வந்தான்; அக்காலத்திலே கானானியர் அத்தேசத்தில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் ஆபிராமுக்குத் தரிசனமாகி: உன் சந்ததிக்கு இந்தத் தேசத்தைக் கொடுப்பேன் என்றார். அப்பொழுது அவன் தனக்குத் தரிசனமான கர்த்தருக்கு அங்கே ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[6. ஆபிராம் அந்தத் தேசத்தில் சுற்றித் திரிந்து சீகேம் என்னும் இடத்துக்குச் சமீபமான மோரே என்னும் சமபூமிமட்டும் வந்தான்; அக்காலத்திலே கானானியர் அத்தேசத்தில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு அவன் அவ்விடம் விட்டுப் பெயர்ந்து, பெத்தேலுக்குக் கிழக்கே இருக்கும் மலைக்குப் போய், பெத்தேல் தனக்கு மேற்காகவும் ஆயீ கிழக்காகவும் இருக்கக் கூடாரம் போட்டு, அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் ஆபிராமுக்குத் தரிசனமாகி: உன் சந்ததிக்கு இந்தத் தேசத்தைக் கொடுப்பேன் என்றார். அப்பொழுது அவன் தனக்குத் தரிசனமான கர்த்தருக்கு அங்கே ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு அவன் அவ்விடம் விட்டுப் பெயர்ந்து, பெத்தேலுக்குக் கிழக்கே இருக்கும் மலைக்குப் போய், பெத்தேல் தனக்கு மேற்காகவும் ஆயீ கிழக்காகவும் இருக்கக் கூடாரம் போட்டு, அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் ஆபிராமுக்குத் தரிசனமாகி: உன் சந்ததிக்கு இந்தத் தேசத்தைக் கொடுப்பேன் என்றார். அப்பொழுது அவன் தனக்குத் தரிசனமான கர்த்தருக்கு அங்கே ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் ஆபிராமை நோக்கி: நீ உன் தேசத்தையும், உன் இனத்தையும், உன் தகப்பனுடைய வீட்டையும் விட்டுப் புறப்பட்டு, நான் உனக்குக் காண்பிக்கும் தேசத்துக்குப் போ.]]></a:t>
+              <a:t><![CDATA[20. பார்வோன் அவனைக்குறித்துத் தன் மனுஷருக்குக் கட்டளை கொடுத்தான்; அவர்கள் அவனையும், அவன் மனைவியையும் அவனுக்கு உண்டான எல்லாவற்றையும் அனுப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின்பின் ஆபிராம் புறப்பட்டு, தெற்கே பிரயாணம்பண்ணிக்கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[8. பின்பு அவன் அவ்விடம் விட்டுப் பெயர்ந்து, பெத்தேலுக்குக் கிழக்கே இருக்கும் மலைக்குப் போய், பெத்தேல் தனக்கு மேற்காகவும் ஆயீ கிழக்காகவும் இருக்கக் கூடாரம் போட்டு, அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அத்தேசத்திலே பஞ்சம் உண்டாயிற்று; தேசத்திலே பஞ்சம் கொடிதாயிருந்தபடியால், ஆபிராம் எகிப்து தேசத்திலே தங்கும்படி அவ்விடத்துக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[8. பின்பு அவன் அவ்விடம் விட்டுப் பெயர்ந்து, பெத்தேலுக்குக் கிழக்கே இருக்கும் மலைக்குப் போய், பெத்தேல் தனக்கு மேற்காகவும் ஆயீ கிழக்காகவும் இருக்கக் கூடாரம் போட்டு, அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அத்தேசத்திலே பஞ்சம் உண்டாயிற்று; தேசத்திலே பஞ்சம் கொடிதாயிருந்தபடியால், ஆபிராம் எகிப்து தேசத்திலே தங்கும்படி அவ்விடத்துக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[9. அதின்பின் ஆபிராம் புறப்பட்டு, தெற்கே பிரயாணம்பண்ணிக்கொண்டு போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் எகிப்துக்குச் சமீபமாய் வந்தபோது, தன் மனைவி சாராயைப் பார்த்து: நீ பார்வைக்கு அழகுள்ள ஸ்திரீ என்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[10. அத்தேசத்திலே பஞ்சம் உண்டாயிற்று; தேசத்திலே பஞ்சம் கொடிதாயிருந்தபடியால், ஆபிராம் எகிப்து தேசத்திலே தங்கும்படி அவ்விடத்துக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் எகிப்துக்குச் சமீபமாய் வந்தபோது, தன் மனைவி சாராயைப் பார்த்து: நீ பார்வைக்கு அழகுள்ள ஸ்திரீ என்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[10. அத்தேசத்திலே பஞ்சம் உண்டாயிற்று; தேசத்திலே பஞ்சம் கொடிதாயிருந்தபடியால், ஆபிராம் எகிப்து தேசத்திலே தங்கும்படி அவ்விடத்துக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்தியர் உன்னைக் காணும்போது, இவள் அவனுடைய மனைவி என்று சொல்லி, என்னைக் கொன்றுபோட்டு, உன்னை உயிரோடே வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவன் எகிப்துக்குச் சமீபமாய் வந்தபோது, தன் மனைவி சாராயைப் பார்த்து: நீ பார்வைக்கு அழகுள்ள ஸ்திரீ என்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்தியர் உன்னைக் காணும்போது, இவள் அவனுடைய மனைவி என்று சொல்லி, என்னைக் கொன்றுபோட்டு, உன்னை உயிரோடே வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவன் எகிப்துக்குச் சமீபமாய் வந்தபோது, தன் மனைவி சாராயைப் பார்த்து: நீ பார்வைக்கு அழகுள்ள ஸ்திரீ என்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், உன்னிமித்தம் எனக்கு நன்மை உண்டாகும்படிக்கும், உன்னாலே என் உயிர் பிழைக்கும்படிக்கும், நீ உன்னை என் சகோதரி என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. எகிப்தியர் உன்னைக் காணும்போது, இவள் அவனுடைய மனைவி என்று சொல்லி, என்னைக் கொன்றுபோட்டு, உன்னை உயிரோடே வைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், உன்னிமித்தம் எனக்கு நன்மை உண்டாகும்படிக்கும், உன்னாலே என் உயிர் பிழைக்கும்படிக்கும், நீ உன்னை என் சகோதரி என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. எகிப்தியர் உன்னைக் காணும்போது, இவள் அவனுடைய மனைவி என்று சொல்லி, என்னைக் கொன்றுபோட்டு, உன்னை உயிரோடே வைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆபிராம் எகிப்திலே வந்தபோது, எகிப்தியர் அந்த ஸ்திரீயை மிகுந்த அழகுள்ளவளென்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. ஆகையால், உன்னிமித்தம் எனக்கு நன்மை உண்டாகும்படிக்கும், உன்னாலே என் உயிர் பிழைக்கும்படிக்கும், நீ உன்னை என் சகோதரி என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் ஆபிராமை நோக்கி: நீ உன் தேசத்தையும், உன் இனத்தையும், உன் தகப்பனுடைய வீட்டையும் விட்டுப் புறப்பட்டு, நான் உனக்குக் காண்பிக்கும் தேசத்துக்குப் போ.]]></a:t>
+              <a:t><![CDATA[20. பார்வோன் அவனைக்குறித்துத் தன் மனுஷருக்குக் கட்டளை கொடுத்தான்; அவர்கள் அவனையும், அவன் மனைவியையும் அவனுக்கு உண்டான எல்லாவற்றையும் அனுப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,269 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உன்னைப் பெரிய ஜாதியாக்கி, உன்னை ஆசீர்வதித்து, உன் பேரைப் பெருமைப்படுத்துவேன்; நீ ஆசீர்வாதமாய் இருப்பாய்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[20. பார்வோன் அவனைக்குறித்துத் தன் மனுஷருக்குக் கட்டளை கொடுத்தான்; அவர்கள் அவனையும், அவன் மனைவியையும் அவனுக்கு உண்டான எல்லாவற்றையும் அனுப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் ஆபிராமை நோக்கி: நீ உன் தேசத்தையும், உன் இனத்தையும், உன் தகப்பனுடைய வீட்டையும் விட்டுப் புறப்பட்டு, நான் உனக்குக் காண்பிக்கும் தேசத்துக்குப் போ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உன்னைப் பெரிய ஜாதியாக்கி, உன்னை ஆசீர்வதித்து, உன் பேரைப் பெருமைப்படுத்துவேன்; நீ ஆசீர்வாதமாய் இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் ஆபிராமை நோக்கி: நீ உன் தேசத்தையும், உன் இனத்தையும், உன் தகப்பனுடைய வீட்டையும் விட்டுப் புறப்பட்டு, நான் உனக்குக் காண்பிக்கும் தேசத்துக்குப் போ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன்னை ஆசீர்வதிக்கிறவர்களை ஆசீர்வதிப்பேன், உன்னைச் சபிக்கிறவனைச் சபிப்பேன்; பூமியிலுள்ள வம்சங்களெல்லாம் உனக்குள் ஆசீர்வதிக்கப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. நான் உன்னைப் பெரிய ஜாதியாக்கி, உன்னை ஆசீர்வதித்து, உன் பேரைப் பெருமைப்படுத்துவேன்; நீ ஆசீர்வாதமாய் இருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன்னை ஆசீர்வதிக்கிறவர்களை ஆசீர்வதிப்பேன், உன்னைச் சபிக்கிறவனைச் சபிப்பேன்; பூமியிலுள்ள வம்சங்களெல்லாம் உனக்குள் ஆசீர்வதிக்கப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. நான் உன்னைப் பெரிய ஜாதியாக்கி, உன்னை ஆசீர்வதித்து, உன் பேரைப் பெருமைப்படுத்துவேன்; நீ ஆசீர்வாதமாய் இருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் ஆபிராமுக்குச் சொன்னபடியே அவன் புறப்பட்டுப் போனான்; லோத்தும் அவனோடேகூடப் போனான். ஆபிராம் ஆரானைவிட்டுப் புறப்பட்டபோது, எழுபத்தைந்து வயதுள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. உன்னை ஆசீர்வதிக்கிறவர்களை ஆசீர்வதிப்பேன், உன்னைச் சபிக்கிறவனைச் சபிப்பேன்; பூமியிலுள்ள வம்சங்களெல்லாம் உனக்குள் ஆசீர்வதிக்கப்படும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் ஆபிராமுக்குச் சொன்னபடியே அவன் புறப்பட்டுப் போனான்; லோத்தும் அவனோடேகூடப் போனான். ஆபிராம் ஆரானைவிட்டுப் புறப்பட்டபோது, எழுபத்தைந்து வயதுள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. உன்னை ஆசீர்வதிக்கிறவர்களை ஆசீர்வதிப்பேன், உன்னைச் சபிக்கிறவனைச் சபிப்பேன்; பூமியிலுள்ள வம்சங்களெல்லாம் உனக்குள் ஆசீர்வதிக்கப்படும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488562" r:id="rId1"/>
+    <p:sldLayoutId id="2474732597" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5064,66 +4838,50 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Abram took Sarai his wife, and Lot his brother's son, and all their substance that they had]]></a:t>
+              <a:t><![CDATA[4. यहोवा के इस वचन के अनुसार अब्राम चला; और लूत भी उसके संग चला; और जब अब्राम हारान देश से निकला उस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gathered, and the souls that they had got in Haran; and they went forth to go into the land of]]></a:t>
+              <a:t><![CDATA[समय वह पचहत्तर वर्ष का था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Canaan; and into the land of Canaan they came.]]></a:t>
+              <a:t><![CDATA[5. सो अब्राम अपनी पत्नी सारै, और अपने भतीजे लूत को, और जो धन उन्होंने इकट्ठा किया था, और जो प्राणी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Abram passed through the land unto the place of Sichem, unto the plain of Moreh. And the]]></a:t>
+              <a:t><![CDATA[उन्होंने हारान में प्राप्त किए थे, सब को ले कर कनान देश में जाने को निकल चला; और वे कनान देश में आ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Canaanite was then in the land.]]></a:t>
+              <a:t><![CDATA[भी गए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the LORD appeared unto Abram, and said, Unto your seed will I give this land: and there built]]></a:t>
+              <a:t><![CDATA[6. उस देश के बीच से जाते हुए अब्राम शकेम में, जहां मोरे का बांज वृक्ष है, पंहुचा; उस समय उस देश में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he an altar unto the LORD, who appeared unto him.]]></a:t>
+              <a:t><![CDATA[कनानी लोग रहते थे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he removed from thence unto a mountain on the east of Bethel, and pitched his tent, having]]></a:t>
+              <a:t><![CDATA[7. तब यहोवा ने अब्राम को दर्शन देकर कहा, यह देश मैं तेरे वंश को दूंगा: और उसने वहां यहोवा के लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Bethel on the west, and Hai on the east: and there he built an altar unto the LORD, and called upon]]></a:t>
+              <a:t><![CDATA[जिसने उसे दर्शन दिया था, एक वेदी बनाई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the name of the LORD.]]></a:t>
+              <a:t><![CDATA[8. फिर वहां से कूच करके, वह उस पहाड़ पर आया, जो बेतेल के पूर्व की ओर है; और अपना तम्बू उस स्थान में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now the LORD had said unto Abram, Get you out of your country, and from your kindred, and from]]></a:t>
+              <a:t><![CDATA[20. और फिरौन ने अपने आदमियों को उसके विषय में आज्ञा दी और उन्होंने उसको और उसकी पत्नी को, सब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Abram journeyed, going on still toward the south.]]></a:t>
+              <a:t><![CDATA[खड़ा किया जिसकी पच्छिम की ओर तो बेतेल, और पूर्व की ओर ऐ है; और वहां भी उसने यहोवा के लिये एक वेदी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And there was a famine in the land: and Abram went down into Egypt to sojourn there; for the]]></a:t>
+              <a:t><![CDATA[बनाई: और यहोवा से प्रार्थना की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[famine was grievous in the land.]]></a:t>
+              <a:t><![CDATA[9. और अब्राम कूच करके दक्खिन देश की ओर चला गया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it came to pass, when he was come near to enter into Egypt, that he said unto Sarai his]]></a:t>
+              <a:t><![CDATA[10. और उस देश में अकाल पड़ा: और अब्राम मिस्र देश को चला गया कि वहां परदेशी हो कर रहे -- क्योंकि देश]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wife, Behold now, I know that you are a fair woman to look upon:]]></a:t>
+              <a:t><![CDATA[में भयंकर अकाल पड़ा था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Therefore it shall come to pass, when the Egyptians shall see you, that they shall say, This is]]></a:t>
+              <a:t><![CDATA[11. फिर ऐसा हुआ कि मिस्र के निकट पहुंचकर, उसने अपनी पत्नी सारै से कहा, सुन, मुझे मालूम है, कि तू एक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his wife: and they will kill me, but they will save you alive.]]></a:t>
+              <a:t><![CDATA[सुन्दर स्त्री है:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Say, I pray you, you are my sister: that it may be well with me for your sake; and my soul shall]]></a:t>
+              <a:t><![CDATA[12. इस कारण जब मिस्री तुझे देखेंगे, तब कहेंगे, यह उसकी पत्नी है, सो वे मुझ को तो मार डालेंगे, पर तुझ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[live because of you.]]></a:t>
+              <a:t><![CDATA[को जीती रख लेंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And it came to pass, that, when Abram was come into Egypt, the Egyptians beheld the woman that]]></a:t>
+              <a:t><![CDATA[13. सो यह कहना, कि मैं उसकी बहिन हूं; जिस से तेरे कारण मेरा कल्याण हो और मेरा प्राण तेरे कारण बचे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your father's house, unto a land that I will show you:]]></a:t>
+              <a:t><![CDATA[सम्पत्ति समेत जो उसका था, विदा कर दिया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she was very fair.]]></a:t>
+              <a:t><![CDATA[14. फिर ऐसा हुआ कि जब अब्राम मिस्र में आया, तब मिस्रियों ने उसकी पत्नी को देखा कि यह अति सुन्दर है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. The princes also of Pharaoh saw her, and commended her before Pharaoh: and the woman was taken]]></a:t>
+              <a:t><![CDATA[15. और फिरौन के हाकिमों ने उसको देखकर फिरौन के साम्हने उसकी प्रशंसा की: सो वह स्त्री फिरौन के घर में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into Pharaoh's house.]]></a:t>
+              <a:t><![CDATA[रखी गई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he pleaded Abram well for her sake: and he had sheep, and oxen, and he asses, and male]]></a:t>
+              <a:t><![CDATA[16. और उसने उसके कारण अब्राम की भलाई की; सो उसको भेड़-बकरी, गाय-बैल, दास-दासियां, गदहे-गदहियां, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants, and maidservants, and she asses, and camels.]]></a:t>
+              <a:t><![CDATA[ऊंट मिले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the LORD plagued Pharaoh and his house with great plagues because of Sarai Abram's wife.]]></a:t>
+              <a:t><![CDATA[17. तब यहोवा ने फिरौन और उसके घराने पर, अब्राम की पत्नी सारै के कारण बड़ी बड़ी विपत्तियां डालीं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Pharaoh called Abram and said, What is this that you have done unto me? why did you not tell]]></a:t>
+              <a:t><![CDATA[18. सो फिरौन ने अब्राम को बुलवा कर कहा, तू ने मुझ से क्या किया है? तू ने मुझे क्यों नहीं बताया कि वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me that she was your wife?]]></a:t>
+              <a:t><![CDATA[तेरी पत्नी है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Why said you, She is my sister? so I might have taken her to me to wife: now therefore behold]]></a:t>
+              <a:t><![CDATA[19. तू ने क्यों कहा, कि वह तेरी बहिन है? मैं ने उसे अपनी ही पत्नी बनाने के लिये लिया; परन्तु अब अपनी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your wife, take her, and go your way.]]></a:t>
+              <a:t><![CDATA[पत्नी को ले कर यहां से चला जा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,315 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And I will make of you a great nation, and I will bless you, and make your name great; and you]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[he had.]]></a:t>
+              <a:t><![CDATA[1. यहोवा ने अब्राम से कहा, अपने देश, और अपनी जन्मभूमि, और अपने पिता के घर को छोड़कर उस देश में चला]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be a blessing:]]></a:t>
+              <a:t><![CDATA[जा जो मैं तुझे दिखाऊंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I will bless them that bless you, and curse him that curses you: and in you shall all]]></a:t>
+              <a:t><![CDATA[2. और मैं तुझ से एक बड़ी जाति बनाऊंगा, और तुझे आशीष दूंगा, और तेरा नाम बड़ा करूंगा, और तू आशीष का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[families of the earth be blessed.]]></a:t>
+              <a:t><![CDATA[मूल होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. So Abram departed, as the LORD had spoken unto him; and Lot went with him: and Abram was seventy]]></a:t>
+              <a:t><![CDATA[3. और जो तुझे आशीर्वाद दें, उन्हें मैं आशीष दूंगा; और जो तुझे कोसे, उसे मैं शाप दूंगा; और भूमण्डल के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and five years old when he departed out of Haran.]]></a:t>
+              <a:t><![CDATA[सारे कुल तेरे द्वारा आशीष पाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>